--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -808,78 +808,78 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JACS Au</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 5 (10), pp.4972-4981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacsau.5c00919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327833v1</w:t>
+                <w:t xml:space="preserve">hal-05392984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-Light-Mediated Radical Truce–Smiles Rearrangement via Arylazo Sulfones</w:t>
               </w:r>
@@ -942,78 +942,78 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JACS Au</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (10), pp.4972-4981. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacsau.5c00919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392984v1</w:t>
+                <w:t xml:space="preserve">hal-05327833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic Asymmetric Acyl Radical Truce–Smiles Rearrangement for the Synthesis of Enantioenriched α‐Aryl Amides</w:t>
               </w:r>
@@ -1395,291 +1395,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TBADT‐Mediated Photocatalytic Stereoselective Radical Alkylation of Chiral N‐Sulfinyl Imines: Towards Efficient Synthesis of Diverse Chiral Amines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Leone</w:t>
+                <w:t xml:space="preserve">Access to N-Fused Quinazolinones by Radical-Promoted Cascade Annulations of Alkenyl N-Cyanamides with Aromatic Aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chada Raji Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Milton</w:t>
+                <w:t xml:space="preserve">Anootha Neeliveettil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Gryko</w:t>
+                <w:t xml:space="preserve">Uprety Ajaykumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagender Punna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (24), pp.e202400363. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (10), pp.7115-7124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202400363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476040v1</w:t>
+                <w:t xml:space="preserve">hal-04733233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to N-Fused Quinazolinones by Radical-Promoted Cascade Annulations of Alkenyl N-Cyanamides with Aromatic Aldehydes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chada Raji Reddy</w:t>
+                <w:t xml:space="preserve">TBADT‐Mediated Photocatalytic Stereoselective Radical Alkylation of Chiral N‐Sulfinyl Imines: Towards Efficient Synthesis of Diverse Chiral Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anootha Neeliveettil</w:t>
+                <w:t xml:space="preserve">Joseph Milton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uprety Ajaykumar</w:t>
+                <w:t xml:space="preserve">Dorota Gryko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagender Punna</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (10), pp.7115-7124. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (24), pp.e202400363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733233v1</w:t>
+                <w:t xml:space="preserve">hal-04476040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic Dienes as Highly Selective Dienophiles in Asymmetric Organocatalyzed Three-Component Vinylogous Povarov Reaction</w:t>
               </w:r>
@@ -3099,628 +3099,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chiral phosphoric acid-catalyzed enantioselective construction of structurally diverse benzothiazolopyrimidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Courant</w:t>
+                <w:t xml:space="preserve">Lucie Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Merad</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clémence Allain</w:t>
+                <w:t xml:space="preserve">Danijel Glavač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Levitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (13), pp.3765-3769. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c8sc05581e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324650v1</w:t>
+                <w:t xml:space="preserve">hal-02324689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Promoted Tandem Three-Component Access to Quinazolin-4(H)-imines and Benzimidazo[1,2-c]quinazolines</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lam Quang Tran</w:t>
+                <w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dauban</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Neuville</w:t>
+                <w:t xml:space="preserve">Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Darses</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 361 (19), pp.4454-4460. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.4971-4971. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adsc.201900658⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03032883v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Copper-Promoted Tandem Three-Component Access to Quinazolin-4(H)-imines and Benzimidazo[1,2-c]quinazolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Levitre</w:t>
+                <w:t xml:space="preserve">Romain Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Guerineau</w:t>
+                <w:t xml:space="preserve">Lam Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Touboul</w:t>
+                <w:t xml:space="preserve">Philippe Dauban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900547⟩</w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361 (19), pp.4454-4460. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201900658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324659v1</w:t>
+                <w:t xml:space="preserve">hal-03032883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral phosphoric acid-catalyzed enantioselective construction of structurally diverse benzothiazolopyrimidines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucie Jarrige</w:t>
+                <w:t xml:space="preserve">Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Levitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danijel Glavač</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Levitre</w:t>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+                <w:t xml:space="preserve">David Touboul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (13), pp.3765-3769. </w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5151-5155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c8sc05581e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324689v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Diastereo- and Enantioselective Synthesis of Cyclohepta[ b ]indoles by Chiral-Phosphoric-Acid-Catalyzed (4+3) Cycloaddition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Levitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3771,51 +3771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach to pactamycin analogues using rhodium(II)- catalyzed alkene aziridination and C(sp 3 )-H amination reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Lazib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,3316 +4029,3316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective synthesis of putative lipiarmycin aglycon related to fidaxomicin/tiacumicin B.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Copper-Catalyzed Domino Three-Component Approach for the Assembly of 2-Aminated Benzimidazoles and Quinazolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Quang Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Erb</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">David Linder</w:t>
+                <w:t xml:space="preserve">Jihui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (12), pp.6102-6108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b00614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01138237v1</w:t>
+                <w:t xml:space="preserve">hal-01178968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Domino Three-Component Approach for the Assembly of 2-Aminated Benzimidazoles and Quinazolines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lam Quang Tran</w:t>
+                <w:t xml:space="preserve">Enantioselective synthesis of putative lipiarmycin aglycon related to fidaxomicin/tiacumicin B.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Grassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihui Li</w:t>
+                <w:t xml:space="preserve">David Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (6), pp.1929-1932</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01178968v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01138237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-catalyzed oxidative three-component synthesis of N, N',N″-trisubstituted guanidines.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihui Li</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed through-space C(sp(3))-H and C(sp(2))-H bond activation by 1,4-palladium migration: efficient synthesis of [3,4]-fused oxindoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol4029622⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (47), pp.12385-12389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201306532⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00949344v1</w:t>
+                <w:t xml:space="preserve">hal-00933392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pd(II)-catalyzed intramolecular aminopalladation/direct C-H arylation under aerobic conditions: synthesis of pyrrolo[1,2-a]indoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 69 (22), pp.4415-4420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tet.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00857465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-catalyzed oxidative diamination of terminal alkynes by amidines: synthesis of 1,2,4-trisubstituted imidazoles.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Copper-catalyzed oxidative three-component synthesis of N, N',N″-trisubstituted guanidines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 15 (7), pp.1752-5. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol400560m⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 15 (24), pp.6124-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol4029622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853255v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed through-space C(sp(3))-H and C(sp(2))-H bond activation by 1,4-palladium migration: efficient synthesis of [3,4]-fused oxindoles.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Qian Wang</w:t>
+                <w:t xml:space="preserve">Copper-catalyzed oxidative diamination of terminal alkynes by amidines: synthesis of 1,2,4-trisubstituted imidazoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.1752-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol400560m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201306532⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00933392v1</w:t>
+                <w:t xml:space="preserve">hal-00853255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper catalyzed N-arylation of amidines with aryl boronic acids and one-pot synthesis of benzimidazoles by a chan-lam-evans N-arylation and C-h activation/c-N bond forming process.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bénard</w:t>
+                <w:t xml:space="preserve">Activation of a C(sp3)-H bond by a transient σ-alkylpalladium(II) complex: synthesis of spirooxindoles through a palladium-catalyzed domino carbopalladation/C(sp3)-C(sp3) bond-forming process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol3028847⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (46), pp.11561-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201206267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00769788v1</w:t>
+                <w:t xml:space="preserve">hal-00787208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of a C(sp3)-H bond by a transient σ-alkylpalladium(II) complex: synthesis of spirooxindoles through a palladium-catalyzed domino carbopalladation/C(sp3)-C(sp3) bond-forming process.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
+                <w:t xml:space="preserve">Spirocyclization by Palladium-Catalyzed Domino Heck-Direct C-H Arylation Reactions: Synthesis of Spirodihydroquinolin-2-ones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201206267⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (14), pp.3760-3763. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol301616w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787208v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirocyclization by Palladium-Catalyzed Domino Heck-Direct C-H Arylation Reactions: Synthesis of Spirodihydroquinolin-2-ones.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Piou</w:t>
+                <w:t xml:space="preserve">Copper catalyzed N-arylation of amidines with aryl boronic acids and one-pot synthesis of benzimidazoles by a chan-lam-evans N-arylation and C-h activation/c-N bond forming process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 14 (14), pp.3760-3763. </w:t>
+              <w:t xml:space="preserve">, 2012, 14 (23), pp.5980-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol301616w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol3028847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00742353v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00769788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting-group-free total synthesis of (E)- and (Z)-alstoscholarine.</w:t>
+                <w:t xml:space="preserve">Iodo-carbocyclization of electron-deficient alkenes: synthesis of oxindoles and spirooxindoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Gerfaud</w:t>
+                <w:t xml:space="preserve">Hai-Long Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chunsong Xie</w:t>
+                <w:t xml:space="preserve">Jeremy Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 50 (17), pp.3954-3957. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (9), pp.2244-2247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201100257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol2005243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605372v1</w:t>
+                <w:t xml:space="preserve">hal-00605871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected C-C Bond Cleavage: Synthesis of 1,2,4-Oxadiazol-5-ones from Amidoximes with Pentafluorophenyl or Trifluoromethyl Anion Acting as Leaving Group.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Protecting-group-free total synthesis of (E)- and (Z)-alstoscholarine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Gerfaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hai-Long Wei</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chunsong Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol202554m⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (17), pp.3954-3957. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201100257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653914v1</w:t>
+                <w:t xml:space="preserve">hal-00605372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoroacetic acid-promoted synthesis of 3-hydroxy, 3-amino and spirooxindoles from α-keto-N-anilides.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ioulia Gorokhovik</w:t>
+                <w:t xml:space="preserve">Unexpected C-C Bond Cleavage: Synthesis of 1,2,4-Oxadiazol-5-ones from Amidoximes with Pentafluorophenyl or Trifluoromethyl Anion Acting as Leaving Group.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Gerfaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Long Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (20), pp.5536-5539. </w:t>
+              <w:t xml:space="preserve">, 2011, 13 (23), pp.6172-6175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol202263a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol202554m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00649281v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodo-carbocyclization of electron-deficient alkenes: synthesis of oxindoles and spirooxindoles.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trifluoroacetic acid-promoted synthesis of 3-hydroxy, 3-amino and spirooxindoles from α-keto-N-anilides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Dufour</w:t>
+                <w:t xml:space="preserve">Ioulia Gorokhovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (9), pp.2244-2247. </w:t>
+              <w:t xml:space="preserve">, 2011, 13 (20), pp.5536-5539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol2005243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol202263a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605871v1</w:t>
+                <w:t xml:space="preserve">hal-00649281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed carbo-heterofunctionalization of alkenes for the synthesis of oxindoles and spirooxindoles.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId172" w:history="1">
+                <w:t xml:space="preserve">Intramolecular Suzuki-Miyaura reaction for the total synthesis of signal peptidase inhibitors, arylomycins A(2) and B(2).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieping Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol101778c⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (34), pp.10523-34. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201000924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530046v1</w:t>
+                <w:t xml:space="preserve">hal-00530104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-catalyzed domino process to spirooxindoles: ligand effect on aminopalladation versus carbopalladation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (20), pp.5863-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/chem.201000312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00511899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed domino Heck/cyanation: synthesis of 3-cyanomethyloxindoles and their conversion to spirooxoindoles</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Palladium-catalyzed carbo-heterofunctionalization of alkenes for the synthesis of oxindoles and spirooxindoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Long Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Hua Duan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.09.056⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (20), pp.4498-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol101778c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551776v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-promoted N-cyclopropylation of anilines and amines by cyclopropylboronic acid.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jieping Zhu</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed domino Heck/cyanation: synthesis of 3-cyanomethyloxindoles and their conversion to spirooxoindoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (19), pp.3393-3395. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (46), pp.8911-8921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b925499d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00488923v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular Suzuki-Miyaura reaction for the total synthesis of signal peptidase inhibitors, arylomycins A(2) and B(2).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Dufour</w:t>
+                <w:t xml:space="preserve">Copper-promoted N-cyclopropylation of anilines and amines by cyclopropylboronic acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 16 (34), pp.10523-34. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (19), pp.3393-3395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.201000924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b925499d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530104v1</w:t>
+                <w:t xml:space="preserve">hal-00488923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugi-post functionalization, from a single set of ugi-adducts to two distinct heterocycles by microwave-assisted palladium-catalyzed cyclizations: tuning the reaction pathways by ligand switch.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jieping Zhu</w:t>
+                <w:t xml:space="preserve">Total synthesis of horsfiline: a palladium-catalyzed domino Heck-cyanation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 74 (8), pp.3109-15. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.2997-2999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo900210x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1218004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416555v1</w:t>
+                <w:t xml:space="preserve">hal-00432534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed annulation of acyloximes with arynes (or alkynes): synthesis of phenanthridines and isoquinolines.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thibaud Gerfaud</w:t>
+                <w:t xml:space="preserve">Ugi-post functionalization, from a single set of ugi-adducts to two distinct heterocycles by microwave-assisted palladium-catalyzed cyclizations: tuning the reaction pathways by ligand switch.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 48 (3), pp.572-7. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (8), pp.3109-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200804683⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo900210x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369901v1</w:t>
+                <w:t xml:space="preserve">hal-00416555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed domino N-arylation/carbopalladation/C-H functionalization: three-component synthesis of 3-(diarylmethylene)oxindoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Zhu</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed annulation of acyloximes with arynes (or alkynes): synthesis of phenanthridines and isoquinolines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Gerfaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.03.086⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3), pp.572-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200804683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416566v1</w:t>
+                <w:t xml:space="preserve">hal-00369901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total synthesis of horsfiline: a palladium-catalyzed domino Heck-cyanation strategy</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">J. P. Vors</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed domino N-arylation/carbopalladation/C-H functionalization: three-component synthesis of 3-(diarylmethylene)oxindoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18, pp.2997-2999. </w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (26), pp.3602-3605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1218004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.03.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00432534v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00416566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed intramolecular C-arylation of benzylic carbon: synthesis of 3-benzoxazolylisoindolinones by a sequence of Ugi-4CR/postfunctionalization.</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed domino intramolecular N-arylation/intermolecular C-C bond formation for the synthesis of functionalized benzodiazepinediones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo800266y⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (5), pp.857-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol7029799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00287338v1</w:t>
+                <w:t xml:space="preserve">hal-00265825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of Arylomycin A2, a Signal Peptidase I (SPase I) Inhibitor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Zhu</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed intramolecular C-arylation of benzylic carbon: synthesis of 3-benzoxazolylisoindolinones by a sequence of Ugi-4CR/postfunctionalization.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Salcedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 15, pp.2355-2359. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (9), pp.3600-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2008-1078209⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo800266y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00337325v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00287338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-mediated N-cyclopropylation of azoles, amides, and sulfonamides by cyclopropylboronic acid.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jieping Zhu</w:t>
+                <w:t xml:space="preserve">Total Synthesis of Arylomycin A2, a Signal Peptidase I (SPase I) Inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo801033y⟩</w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.2355-2359. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1055/s-2008-1078209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770131v1</w:t>
+                <w:t xml:space="preserve">hal-00337325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed domino intramolecular N-arylation/intermolecular C-C bond formation for the synthesis of functionalized benzodiazepinediones.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Angela Salcedo</w:t>
+                <w:t xml:space="preserve">Copper-mediated N-cyclopropylation of azoles, amides, and sulfonamides by cyclopropylboronic acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (16), pp.6441-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo801033y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol7029799⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265825v1</w:t>
+                <w:t xml:space="preserve">hal-00770131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Three-Component Synthesis of 3-(Diarylmethylene)oxindoles through a Domino Sonagashira/Carbopalladation/CH Activation/CC Bond-Forming Sequence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId194" w:history="1">
+                <w:t xml:space="preserve">Palladium-catalyzed enantioselective domino Heck-cyanation sequence: Development and application to the total synthesis of esermethole and physostigmine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200605192⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13(3), pp.961-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200601016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00166680v1</w:t>
+                <w:t xml:space="preserve">hal-00135106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed enantioselective domino Heck-cyanation sequence: Development and application to the total synthesis of esermethole and physostigmine</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and evaluation of new arylbenzo[b]thiophene and diarylthiophene derivatives as inhibitors of the NorA multidrug transporter of Staphylococcus aureus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier Dit Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200601016⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (15), pp.4482-4497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2007.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00135106v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of new arylbenzo[b]thiophene and diarylthiophene derivatives as inhibitors of the NorA multidrug transporter of Staphylococcus aureus.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium-Catalyzed Three-Component Synthesis of 3-(Diarylmethylene)oxindoles through a Domino Sonagashira/Carbopalladation/CH Activation/CC Bond-Forming Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (18), pp.3291-3295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200605192⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2007.04.023⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00172882v1</w:t>
+                <w:t xml:space="preserve">hal-00166680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-bacterial activity of some Brazilian medicinal plants</w:t>
               </w:r>
@@ -7449,90 +7449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 3-(diarylmethylenyl)oxindole by a palladium-catalyzed domino carbopalladation/C-H activation/C-C bond-forming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8(21), pp.4927-4930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8006,51 +8006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orru, R.V.A., Ruijter, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis of Heterocycles via Multicomponent Reactions II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.1-24, 2010, Topics in Heterocyclic Chemistry, Vol.25, </w:t>
@@ -8082,208 +8082,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicyclic 5-5 systems with one ring junction nitrogen atom : four extra heteroatoms 2:2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zhu</w:t>
+                <w:t xml:space="preserve">Development of multicomponent and domino reactions based on a-isocyanoacetamide and 5-aminooxazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Heterocyclic Chemistry III Ramsden, C. A.; Scriven, E. F. V.; Taylor, R. J. K Volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELSEVIER, pp.325-350, 2008</w:t>
+              <w:t xml:space="preserve">Seminars in Organic Synthesis, XXXIII A Corbella Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian Chemical Society, pp.11-36, 2008, 978-88-86208-53-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771693v1</w:t>
+                <w:t xml:space="preserve">hal-00771689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multicomponent and domino reactions based on a-isocyanoacetamide and 5-aminooxazole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Masson</w:t>
+                <w:t xml:space="preserve">Bicyclic 5-5 systems with one ring junction nitrogen atom : four extra heteroatoms 2:2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cossy, J. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Organic Synthesis, XXXIII A Corbella Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Italian Chemical Society, pp.11-36, 2008, 978-88-86208-53-6</w:t>
+              <w:t xml:space="preserve">Comprehensive Heterocyclic Chemistry III Ramsden, C. A.; Scriven, E. F. V.; Taylor, R. J. K Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELSEVIER, pp.325-350, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771689v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8359,51 +8359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FB1D59DC"/>
+    <w:nsid w:val="63D516FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8590,51 +8590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-neuville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4648-2469" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130856703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-1843-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researcherid.com/rid/L-1843-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.neuville@cnrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Terlizzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicchio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho-Inacio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tiwari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei&#8208;yang Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chada Raji Reddy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408154" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Milton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gryko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anootha Neeliveettil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uprety Ajaykumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagender Punna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00494" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Martini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lombard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Della Ca&#8217;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01239" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serafino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Vaillant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillamot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Callegari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scaringi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03786" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho&#8208;inacio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200161" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yang Ma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03947" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mati&#353;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.07.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01502D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000838" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Quang Tran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900658" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Glava&#269;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05581e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807069" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lazib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00878c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darses" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neuville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazurais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07925C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grassot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Linder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihui Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00614" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949344v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4029622" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857465v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.01.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400560m" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Piou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bunescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201306532" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FS0NWNF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769788v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol3028847" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206267" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301616w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605372v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gerfaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsong Xie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100257" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Long Wei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202554m" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649281v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Gorokhovik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202263a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dufour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2005243" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530046v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaegli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Hua Duan" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101778c" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511899v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000312" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaegli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vors" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488923v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925499d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530104v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000924" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416555v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo900210x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200804683" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.03.086" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287338v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Salcedo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo800266y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078209" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801033y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GPN9P9D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rondot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7029799" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166680v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605192" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier Dit Chabert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marquez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Broussous" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.04.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGD2182H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ferreira De Lima" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Souza Luna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Dos Santos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cano De Andrade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Goulart Sant'Ana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062022h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ferreira de Lima" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. dos Santos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ca&#241;o de Andrade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605389v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118690659.ch4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bughin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2010_47" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771693v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-neuville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4648-2469" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130856703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-1843-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researcherid.com/rid/L-1843-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.neuville@cnrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Terlizzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicchio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho-Inacio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tiwari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei&#8208;yang Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chada Raji Reddy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408154" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anootha Neeliveettil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uprety Ajaykumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagender Punna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Milton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gryko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400363" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Martini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lombard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Della Ca&#8217;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01239" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serafino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Vaillant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillamot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Callegari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scaringi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03786" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho&#8208;inacio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200161" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yang Ma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03947" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mati&#353;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.07.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01502D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000838" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Glava&#269;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05581e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Quang Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900658" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807069" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lazib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00878c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darses" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neuville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazurais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07925C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihui Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00614" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grassot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Linder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Piou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bunescu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201306532" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FS0NWNF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.01.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4029622" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400560m" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206267" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301616w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;nard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol3028847" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Long Wei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dufour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2005243" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gerfaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsong Xie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100257" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202554m" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Gorokhovik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202263a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000924" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511899v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaegli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000312" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Hua Duan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101778c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaegli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vors" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.056" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488923v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925499d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416555v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo900210x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369901v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200804683" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.03.086" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Salcedo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rondot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7029799" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo800266y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078209" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770131v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801033y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GPN9P9D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135106v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier Dit Chabert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marquez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Broussous" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.04.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGD2182H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605192" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ferreira De Lima" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Souza Luna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Dos Santos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cano De Andrade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Goulart Sant'Ana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062022h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ferreira de Lima" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. dos Santos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ca&#241;o de Andrade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605389v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118690659.ch4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bughin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2010_47" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771689v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771693v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>