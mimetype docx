--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -808,78 +808,78 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JACS Au</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 5 (10), pp.4972-4981. </w:t>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacsau.5c00919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05392984v1</w:t>
+                <w:t xml:space="preserve">hal-05327833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visible-Light-Mediated Radical Truce–Smiles Rearrangement via Arylazo Sulfones</w:t>
               </w:r>
@@ -942,78 +942,78 @@
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JACS Au</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">, 2025, 5 (10), pp.4972-4981. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jacsau.5c00919⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327833v1</w:t>
+                <w:t xml:space="preserve">hal-05392984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocatalytic Asymmetric Acyl Radical Truce–Smiles Rearrangement for the Synthesis of Enantioenriched α‐Aryl Amides</w:t>
               </w:r>
@@ -1395,291 +1395,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04733224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to N-Fused Quinazolinones by Radical-Promoted Cascade Annulations of Alkenyl N-Cyanamides with Aromatic Aldehydes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chada Raji Reddy</w:t>
+                <w:t xml:space="preserve">TBADT‐Mediated Photocatalytic Stereoselective Radical Alkylation of Chiral N‐Sulfinyl Imines: Towards Efficient Synthesis of Diverse Chiral Amines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anootha Neeliveettil</w:t>
+                <w:t xml:space="preserve">Joseph Milton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uprety Ajaykumar</w:t>
+                <w:t xml:space="preserve">Dorota Gryko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nagender Punna</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Géraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 89 (10), pp.7115-7124. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (24), pp.e202400363. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400363⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733233v1</w:t>
+                <w:t xml:space="preserve">hal-04476040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TBADT‐Mediated Photocatalytic Stereoselective Radical Alkylation of Chiral N‐Sulfinyl Imines: Towards Efficient Synthesis of Diverse Chiral Amines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matteo Leone</w:t>
+                <w:t xml:space="preserve">Access to N-Fused Quinazolinones by Radical-Promoted Cascade Annulations of Alkenyl N-Cyanamides with Aromatic Aldehydes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chada Raji Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Milton</w:t>
+                <w:t xml:space="preserve">Anootha Neeliveettil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorota Gryko</w:t>
+                <w:t xml:space="preserve">Uprety Ajaykumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nagender Punna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 30 (24), pp.e202400363. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 89 (10), pp.7115-7124. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202400363⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.4c00494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476040v1</w:t>
+                <w:t xml:space="preserve">hal-04733233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic Dienes as Highly Selective Dienophiles in Asymmetric Organocatalyzed Three-Component Vinylogous Povarov Reaction</w:t>
               </w:r>
@@ -3099,628 +3099,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral phosphoric acid-catalyzed enantioselective construction of structurally diverse benzothiazolopyrimidines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Jarrige</w:t>
+                <w:t xml:space="preserve">Tuan Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Courant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danijel Glavač</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
+                <w:t xml:space="preserve">Jérémy Merad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Allain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c8sc05581e⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.4971-4971. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02324689v1</w:t>
+                <w:t xml:space="preserve">hal-02324650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cover Feature: Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates (Eur. J. Org. Chem. 31-32/2019)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Geraldine Masson</w:t>
+                <w:t xml:space="preserve">Copper-Promoted Tandem Three-Component Access to Quinazolin-4(H)-imines and Benzimidazo[1,2-c]quinazolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tuan Le</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibaut Courant</w:t>
+                <w:t xml:space="preserve">Philippe Dauban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Merad</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Benjamin Darses</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.4971-4971. </w:t>
+              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 361 (19), pp.4454-4460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201901089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adsc.201900658⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324650v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03032883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Promoted Tandem Three-Component Access to Quinazolin-4(H)-imines and Benzimidazo[1,2-c]quinazolines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Gelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Rodrigues</w:t>
+                <w:t xml:space="preserve">Guillaume Levitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lam Quang Tran</w:t>
+                <w:t xml:space="preserve">Vincent Guerineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Dauban</w:t>
+                <w:t xml:space="preserve">David Touboul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Synthesis and Catalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adsc.201900658⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5151-5155. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejoc.201900547⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03032883v1</w:t>
+                <w:t xml:space="preserve">hal-02324659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tandem Chiral Cu(II) Phosphate-Catalyzed Deoxygenation of Nitrones/Enantioselective Povarov Reaction with Enecarbamates</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
+                <w:t xml:space="preserve">Chiral phosphoric acid-catalyzed enantioselective construction of structurally diverse benzothiazolopyrimidines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Jarrige</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danijel Glavač</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Levitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Touboul</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Neuville</w:t>
+                <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bernadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 2019 (31-32), pp.5151-5155. </w:t>
+              <w:t xml:space="preserve">Chemical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (13), pp.3765-3769. </w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejoc.201900547⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c8sc05581e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02324659v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly Diastereo- and Enantioselective Synthesis of Cyclohepta[ b ]indoles by Chiral-Phosphoric-Acid-Catalyzed (4+3) Cycloaddition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Levitre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Merad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3771,51 +3771,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approach to pactamycin analogues using rhodium(II)- catalyzed alkene aziridination and C(sp 3 )-H amination reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Rodrigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yanis Lazib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4035,51 +4035,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-Catalyzed Domino Three-Component Approach for the Assembly of 2-Aminated Benzimidazoles and Quinazolines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lam Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4254,3091 +4254,3091 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01138237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed through-space C(sp(3))-H and C(sp(2))-H bond activation by 1,4-palladium migration: efficient synthesis of [3,4]-fused oxindoles.</w:t>
+                <w:t xml:space="preserve">Pd(II)-catalyzed intramolecular aminopalladation/direct C-H arylation under aerobic conditions: synthesis of pyrrolo[1,2-a]indoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Piou</w:t>
+                <w:t xml:space="preserve">T. Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ala Bunescu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jieping Zhu</w:t>
+                <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201306532⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (22), pp.4415-4420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00933392v1</w:t>
+                <w:t xml:space="preserve">hal-00857465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd(II)-catalyzed intramolecular aminopalladation/direct C-H arylation under aerobic conditions: synthesis of pyrrolo[1,2-a]indoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Zhu</w:t>
+                <w:t xml:space="preserve">Copper-catalyzed oxidative three-component synthesis of N, N',N″-trisubstituted guanidines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.01.003⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (24), pp.6124-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol4029622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00857465v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-catalyzed oxidative three-component synthesis of N, N',N″-trisubstituted guanidines.</w:t>
+                <w:t xml:space="preserve">Copper-catalyzed oxidative diamination of terminal alkynes by amidines: synthesis of 1,2,4-trisubstituted imidazoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 15 (24), pp.6124-7. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol4029622⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 15 (7), pp.1752-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol400560m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949344v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-catalyzed oxidative diamination of terminal alkynes by amidines: synthesis of 1,2,4-trisubstituted imidazoles.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jihui Li</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed through-space C(sp(3))-H and C(sp(2))-H bond activation by 1,4-palladium migration: efficient synthesis of [3,4]-fused oxindoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Bunescu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 52 (47), pp.12385-12389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201306532⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol400560m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00853255v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00933392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of a C(sp3)-H bond by a transient σ-alkylpalladium(II) complex: synthesis of spirooxindoles through a palladium-catalyzed domino carbopalladation/C(sp3)-C(sp3) bond-forming process.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Piou</w:t>
+                <w:t xml:space="preserve">Copper catalyzed N-arylation of amidines with aryl boronic acids and one-pot synthesis of benzimidazoles by a chan-lam-evans N-arylation and C-h activation/c-N bond forming process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201206267⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (23), pp.5980-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol3028847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787208v1</w:t>
+                <w:t xml:space="preserve">hal-00769788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirocyclization by Palladium-Catalyzed Domino Heck-Direct C-H Arylation Reactions: Synthesis of Spirodihydroquinolin-2-ones.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+                <w:t xml:space="preserve">Activation of a C(sp3)-H bond by a transient σ-alkylpalladium(II) complex: synthesis of spirooxindoles through a palladium-catalyzed domino carbopalladation/C(sp3)-C(sp3) bond-forming process.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (46), pp.11561-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.201206267⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol301616w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00742353v1</w:t>
+                <w:t xml:space="preserve">hal-00787208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper catalyzed N-arylation of amidines with aryl boronic acids and one-pot synthesis of benzimidazoles by a chan-lam-evans N-arylation and C-h activation/c-N bond forming process.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bénard</w:t>
+                <w:t xml:space="preserve">Spirocyclization by Palladium-Catalyzed Domino Heck-Direct C-H Arylation Reactions: Synthesis of Spirodihydroquinolin-2-ones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 14 (23), pp.5980-3. </w:t>
+              <w:t xml:space="preserve">, 2012, 14 (14), pp.3760-3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol3028847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol301616w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00769788v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iodo-carbocyclization of electron-deficient alkenes: synthesis of oxindoles and spirooxindoles.</w:t>
+                <w:t xml:space="preserve">Protecting-group-free total synthesis of (E)- and (Z)-alstoscholarine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hai-Long Wei</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Tiffany Piou</w:t>
+                <w:t xml:space="preserve">Thibaud Gerfaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Dufour</w:t>
+                <w:t xml:space="preserve">Chunsong Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (9), pp.2244-2247. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 50 (17), pp.3954-3957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol2005243⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201100257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605871v1</w:t>
+                <w:t xml:space="preserve">hal-00605372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting-group-free total synthesis of (E)- and (Z)-alstoscholarine.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unexpected C-C Bond Cleavage: Synthesis of 1,2,4-Oxadiazol-5-ones from Amidoximes with Pentafluorophenyl or Trifluoromethyl Anion Acting as Leaving Group.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Gerfaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaud Gerfaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Chunsong Xie</w:t>
+                <w:t xml:space="preserve">Hai-Long Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.201100257⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (23), pp.6172-6175. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol202554m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00605372v1</w:t>
+                <w:t xml:space="preserve">hal-00653914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected C-C Bond Cleavage: Synthesis of 1,2,4-Oxadiazol-5-ones from Amidoximes with Pentafluorophenyl or Trifluoromethyl Anion Acting as Leaving Group.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hai-Long Wei</w:t>
+                <w:t xml:space="preserve">Trifluoroacetic acid-promoted synthesis of 3-hydroxy, 3-amino and spirooxindoles from α-keto-N-anilides.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioulia Gorokhovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (23), pp.6172-6175. </w:t>
+              <w:t xml:space="preserve">, 2011, 13 (20), pp.5536-5539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol202554m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol202263a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653914v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00649281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trifluoroacetic acid-promoted synthesis of 3-hydroxy, 3-amino and spirooxindoles from α-keto-N-anilides.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iodo-carbocyclization of electron-deficient alkenes: synthesis of oxindoles and spirooxindoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Long Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ioulia Gorokhovik</w:t>
+                <w:t xml:space="preserve">Jeremy Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 13 (20), pp.5536-5539. </w:t>
+              <w:t xml:space="preserve">, 2011, 13 (9), pp.2244-2247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol202263a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol2005243⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00649281v1</w:t>
+                <w:t xml:space="preserve">hal-00605871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intramolecular Suzuki-Miyaura reaction for the total synthesis of signal peptidase inhibitors, arylomycins A(2) and B(2).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Dufour</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed domino process to spirooxindoles: ligand effect on aminopalladation versus carbopalladation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 16 (34), pp.10523-34. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201000924⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 16 (20), pp.5863-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201000312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00530104v1</w:t>
+                <w:t xml:space="preserve">hal-00511899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed domino process to spirooxindoles: ligand effect on aminopalladation versus carbopalladation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Palladium-catalyzed carbo-heterofunctionalization of alkenes for the synthesis of oxindoles and spirooxindoles.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Luc Neuville</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hai-Long Wei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiffany Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xin-Hua Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201000312⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 12 (20), pp.4498-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol101778c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00511899v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00530046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed carbo-heterofunctionalization of alkenes for the synthesis of oxindoles and spirooxindoles.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium-catalyzed domino Heck/cyanation: synthesis of 3-cyanomethyloxindoles and their conversion to spirooxoindoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Vors</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol101778c⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 66 (46), pp.8911-8921. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.09.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00530046v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00551776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed domino Heck/cyanation: synthesis of 3-cyanomethyloxindoles and their conversion to spirooxoindoles</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Zhu</w:t>
+                <w:t xml:space="preserve">Copper-promoted N-cyclopropylation of anilines and amines by cyclopropylboronic acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 66 (46), pp.8911-8921. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 46 (19), pp.3393-3395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2010.09.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/b925499d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00551776v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-promoted N-cyclopropylation of anilines and amines by cyclopropylboronic acid.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bénard</w:t>
+                <w:t xml:space="preserve">Intramolecular Suzuki-Miyaura reaction for the total synthesis of signal peptidase inhibitors, arylomycins A(2) and B(2).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 46 (19), pp.3393-3395. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 16 (34), pp.10523-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/b925499d⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.201000924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488923v1</w:t>
+                <w:t xml:space="preserve">hal-00530104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total synthesis of horsfiline: a palladium-catalyzed domino Heck-cyanation strategy</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Zhu</w:t>
+                <w:t xml:space="preserve">Ugi-post functionalization, from a single set of ugi-adducts to two distinct heterocycles by microwave-assisted palladium-catalyzed cyclizations: tuning the reaction pathways by ligand switch.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 18, pp.2997-2999. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (8), pp.3109-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-0029-1218004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo900210x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00432534v1</w:t>
+                <w:t xml:space="preserve">hal-00416555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ugi-post functionalization, from a single set of ugi-adducts to two distinct heterocycles by microwave-assisted palladium-catalyzed cyclizations: tuning the reaction pathways by ligand switch.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">William Erb</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed annulation of acyloximes with arynes (or alkynes): synthesis of phenanthridines and isoquinolines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Gerfaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 74 (8), pp.3109-15. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 48 (3), pp.572-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo900210x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.200804683⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00416555v1</w:t>
+                <w:t xml:space="preserve">hal-00369901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed annulation of acyloximes with arynes (or alkynes): synthesis of phenanthridines and isoquinolines.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jieping Zhu</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed domino N-arylation/carbopalladation/C-H functionalization: three-component synthesis of 3-(diarylmethylene)oxindoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.200804683⟩</w:t>
+              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 50 (26), pp.3602-3605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.03.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00369901v1</w:t>
+                <w:t xml:space="preserve">hal-00416566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed domino N-arylation/carbopalladation/C-H functionalization: three-component synthesis of 3-(diarylmethylene)oxindoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Pinto</w:t>
+                <w:t xml:space="preserve">Total synthesis of horsfiline: a palladium-catalyzed domino Heck-cyanation strategy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Jaegli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 50 (26), pp.3602-3605. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 18, pp.2997-2999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tetlet.2009.03.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-0029-1218004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00416566v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00432534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed domino intramolecular N-arylation/intermolecular C-C bond formation for the synthesis of functionalized benzodiazepinediones.</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed intramolecular C-arylation of benzylic carbon: synthesis of 3-benzoxazolylisoindolinones by a sequence of Ugi-4CR/postfunctionalization.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ol7029799⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (9), pp.3600-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo800266y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00265825v1</w:t>
+                <w:t xml:space="preserve">hal-00287338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed intramolecular C-arylation of benzylic carbon: synthesis of 3-benzoxazolylisoindolinones by a sequence of Ugi-4CR/postfunctionalization.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jieping Zhu</w:t>
+                <w:t xml:space="preserve">Total Synthesis of Arylomycin A2, a Signal Peptidase I (SPase I) Inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 73 (9), pp.3600-3. </w:t>
+              <w:t xml:space="preserve">SYNLETT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 15, pp.2355-2359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo800266y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1055/s-2008-1078209⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00287338v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00337325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Total Synthesis of Arylomycin A2, a Signal Peptidase I (SPase I) Inhibitor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Zhu</w:t>
+                <w:t xml:space="preserve">Copper-mediated N-cyclopropylation of azoles, amides, and sulfonamides by cyclopropylboronic acid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SYNLETT</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 73 (16), pp.6441-4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo801033y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1055/s-2008-1078209⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00337325v1</w:t>
+                <w:t xml:space="preserve">hal-00770131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-mediated N-cyclopropylation of azoles, amides, and sulfonamides by cyclopropylboronic acid.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Bénard</w:t>
+                <w:t xml:space="preserve">Palladium-catalyzed domino intramolecular N-arylation/intermolecular C-C bond formation for the synthesis of functionalized benzodiazepinediones.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rondot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jo801033y⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 10 (5), pp.857-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol7029799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00770131v1</w:t>
+                <w:t xml:space="preserve">hal-00265825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-catalyzed enantioselective domino Heck-cyanation sequence: Development and application to the total synthesis of esermethole and physostigmine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Palladium-Catalyzed Three-Component Synthesis of 3-(Diarylmethylene)oxindoles through a Domino Sonagashira/Carbopalladation/CH Activation/CC Bond-Forming Sequence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.200601016⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (18), pp.3291-3295. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200605192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00135106v1</w:t>
+                <w:t xml:space="preserve">hal-00166680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of new arylbenzo[b]thiophene and diarylthiophene derivatives as inhibitors of the NorA multidrug transporter of Staphylococcus aureus.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium-catalyzed enantioselective domino Heck-cyanation sequence: Development and application to the total synthesis of esermethole and physostigmine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Jia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmc.2007.04.023⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 13(3), pp.961-967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.200601016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00172882v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00135106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-Catalyzed Three-Component Synthesis of 3-(Diarylmethylene)oxindoles through a Domino Sonagashira/Carbopalladation/CH Activation/CC Bond-Forming Sequence</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Synthesis and evaluation of new arylbenzo[b]thiophene and diarylthiophene derivatives as inhibitors of the NorA multidrug transporter of Staphylococcus aureus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Fournier Dit Chabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Marquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Joucla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Broussous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 15 (15), pp.4482-4497. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmc.2007.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200605192⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00166680v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-bacterial activity of some Brazilian medicinal plants</w:t>
               </w:r>
@@ -7449,90 +7449,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of 3-(diarylmethylenyl)oxindole by a palladium-catalyzed domino carbopalladation/C-H activation/C-C bond-forming process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8(21), pp.4927-4930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8006,51 +8006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orru, R.V.A., Ruijter, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis of Heterocycles via Multicomponent Reactions II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.1-24, 2010, Topics in Heterocyclic Chemistry, Vol.25, </w:t>
@@ -8082,208 +8082,208 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00761218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multicomponent and domino reactions based on a-isocyanoacetamide and 5-aminooxazole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Masson</w:t>
+                <w:t xml:space="preserve">Bicyclic 5-5 systems with one ring junction nitrogen atom : four extra heteroatoms 2:2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cossy, J. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminars in Organic Synthesis, XXXIII A Corbella Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Italian Chemical Society, pp.11-36, 2008, 978-88-86208-53-6</w:t>
+              <w:t xml:space="preserve">Comprehensive Heterocyclic Chemistry III Ramsden, C. A.; Scriven, E. F. V.; Taylor, R. J. K Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ELSEVIER, pp.325-350, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771689v1</w:t>
+                <w:t xml:space="preserve">hal-00771693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bicyclic 5-5 systems with one ring junction nitrogen atom : four extra heteroatoms 2:2</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Zhu</w:t>
+                <w:t xml:space="preserve">Development of multicomponent and domino reactions based on a-isocyanoacetamide and 5-aminooxazole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comprehensive Heterocyclic Chemistry III Ramsden, C. A.; Scriven, E. F. V.; Taylor, R. J. K Volume 1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ELSEVIER, pp.325-350, 2008</w:t>
+              <w:t xml:space="preserve">Seminars in Organic Synthesis, XXXIII A Corbella Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Italian Chemical Society, pp.11-36, 2008, 978-88-86208-53-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00771693v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId250"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -8359,51 +8359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63D516FB"/>
+    <w:nsid w:val="9448EDA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8590,51 +8590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-neuville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4648-2469" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130856703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-1843-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researcherid.com/rid/L-1843-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.neuville@cnrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392984v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Terlizzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicchio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho-Inacio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tiwari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei&#8208;yang Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chada Raji Reddy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408154" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733233v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anootha Neeliveettil" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uprety Ajaykumar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagender Punna" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00494" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476040v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Milton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gryko" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400363" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Martini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lombard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Della Ca&#8217;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01239" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serafino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Vaillant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillamot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Callegari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scaringi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03786" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho&#8208;inacio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200161" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yang Ma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03947" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mati&#353;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.07.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01502D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000838" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324689v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Glava&#269;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05581e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032883v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Quang Tran" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900658" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807069" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lazib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00878c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darses" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neuville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazurais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07925C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihui Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00614" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grassot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Linder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933392v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Piou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bunescu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201306532" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FS0NWNF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857465v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piou" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.01.003" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949344v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4029622" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853255v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400560m" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206267" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742353v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301616w" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769788v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;nard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol3028847" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605871v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Long Wei" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dufour" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2005243" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605372v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gerfaud" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsong Xie" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100257" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653914v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202554m" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649281v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Gorokhovik" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202263a" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530104v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000924" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511899v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaegli" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000312" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530046v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Hua Duan" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101778c" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551776v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaegli" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vors" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.056" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488923v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925499d" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432534v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218004" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416555v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo900210x" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369901v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200804683" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416566v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinto" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.03.086" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265825v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Salcedo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rondot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7029799" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287338v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo800266y" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337325v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078209" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770131v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801033y" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GPN9P9D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135106v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601016" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172882v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier Dit Chabert" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marquez" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Broussous" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.04.023" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGD2182H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166680v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605192" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ferreira De Lima" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Souza Luna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Dos Santos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cano De Andrade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Goulart Sant'Ana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062022h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ferreira de Lima" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. dos Santos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ca&#241;o de Andrade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605389v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118690659.ch4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bughin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2010_47" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771689v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771693v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-neuville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4648-2469" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130856703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-1843-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researcherid.com/rid/L-1843-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.neuville@cnrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Terlizzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicchio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho-Inacio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tiwari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei&#8208;yang Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chada Raji Reddy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408154" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Milton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gryko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anootha Neeliveettil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uprety Ajaykumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagender Punna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00494" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Martini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lombard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Della Ca&#8217;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01239" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serafino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Vaillant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillamot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Callegari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scaringi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03786" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho&#8208;inacio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200161" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yang Ma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03947" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mati&#353;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.07.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01502D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000838" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Quang Tran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900658" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Glava&#269;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05581e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807069" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lazib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00878c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darses" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neuville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazurais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07925C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihui Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00614" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grassot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Linder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.01.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4029622" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400560m" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Piou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bunescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201306532" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FS0NWNF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769788v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol3028847" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206267" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301616w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605372v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gerfaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsong Xie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100257" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Long Wei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202554m" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649281v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Gorokhovik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202263a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dufour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2005243" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaegli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000312" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530046v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Hua Duan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101778c" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaegli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vors" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488923v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925499d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530104v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000924" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416555v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo900210x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200804683" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.03.086" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287338v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Salcedo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo800266y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078209" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801033y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GPN9P9D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rondot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7029799" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166680v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605192" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier Dit Chabert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marquez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Broussous" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.04.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGD2182H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ferreira De Lima" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Souza Luna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Dos Santos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cano De Andrade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Goulart Sant'Ana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062022h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ferreira de Lima" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. dos Santos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ca&#241;o de Andrade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605389v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118690659.ch4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bughin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2010_47" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771693v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>