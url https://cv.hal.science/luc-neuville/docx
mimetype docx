--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -993,295 +993,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05392984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocatalytic Asymmetric Acyl Radical Truce–Smiles Rearrangement for the Synthesis of Enantioenriched α‐Aryl Amides</w:t>
+                <w:t xml:space="preserve">Stereoselective synthesis of fissoldhimine alkaloid analogues via sequential electrooxidation and heterodimerization of ureas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei‐yang Ma</w:t>
+                <w:t xml:space="preserve">Emma Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Leone</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Etienne Derat</w:t>
+                <w:t xml:space="preserve">Aurélien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Retailleau</w:t>
+                <w:t xml:space="preserve">Didine Biatuma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chada Raji Reddy</w:t>
+                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/anie.202408154⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 60 (81), pp.11560-11563. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D4CC02616K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733239v1</w:t>
+                <w:t xml:space="preserve">hal-04733253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereoselective synthesis of fissoldhimine alkaloid analogues via sequential electrooxidation and heterodimerization of ureas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Photocatalytic Asymmetric Acyl Radical Truce–Smiles Rearrangement for the Synthesis of Enantioenriched α‐Aryl Amides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélien Brion</w:t>
+                <w:t xml:space="preserve">Wei‐yang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didine Biatuma</w:t>
+                <w:t xml:space="preserve">Matteo Leone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Derat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Roulland</w:t>
+                <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grégory Genta-Jouve</w:t>
+                <w:t xml:space="preserve">Chada Raji Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 60 (81), pp.11560-11563. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (37), pp.e202408154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D4CC02616K⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.202408154⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733253v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Decatungstate‐Photocatalyzed Diastereoselective Dearomative Hydroalkylation of Indoles</w:t>
               </w:r>
@@ -1293,64 +1293,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Montinho-Inacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei‐yang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1401,51 +1401,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TBADT‐Mediated Photocatalytic Stereoselective Radical Alkylation of Chiral N‐Sulfinyl Imines: Towards Efficient Synthesis of Diverse Chiral Amines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Milton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1531,51 +1531,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Access to N-Fused Quinazolinones by Radical-Promoted Cascade Annulations of Alkenyl N-Cyanamides with Aromatic Aldehydes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chada Raji Reddy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anootha Neeliveettil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1665,90 +1665,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic Dienes as Highly Selective Dienophiles in Asymmetric Organocatalyzed Three-Component Vinylogous Povarov Reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Brion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittoria Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicola Della Ca’</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1799,90 +1799,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enantioselective and Regiodivergent Synthesis of Dihydro-1,2-oxazines from Triene-Carbamates via Chiral Phosphoric Acid-Catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Naulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Lombard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Van Elslande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2201,90 +2201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral Phosphoric Acid‐Catalyzed Enantioselective Formal [4+2] Cycloaddition Between Dienecarbamates and 2‐Benzothioazolimines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei‐yang Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeric Montinho‐inacio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Iorga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2348,51 +2348,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syntheses of new chiral chimeric photo-organocatalysts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jiyaun Lyu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Claraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2508,51 +2508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2997,51 +2997,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Varlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coralie Gelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Bernadat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4029,477 +4029,477 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02476977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-Catalyzed Domino Three-Component Approach for the Assembly of 2-Aminated Benzimidazoles and Quinazolines</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enantioselective synthesis of putative lipiarmycin aglycon related to fidaxomicin/tiacumicin B.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jihui Li</w:t>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Grassot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Linder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 54 (6), pp.1929-1932</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01178968v1</w:t>
+                <w:t xml:space="preserve">hal-01138237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enantioselective synthesis of putative lipiarmycin aglycon related to fidaxomicin/tiacumicin B.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Grassot</w:t>
+                <w:t xml:space="preserve">Copper-Catalyzed Domino Three-Component Approach for the Assembly of 2-Aminated Benzimidazoles and Quinazolines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lam Quang Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Linder</w:t>
+                <w:t xml:space="preserve">Jihui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 80 (12), pp.6102-6108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.joc.5b00614⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01138237v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01178968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pd(II)-catalyzed intramolecular aminopalladation/direct C-H arylation under aerobic conditions: synthesis of pyrrolo[1,2-a]indoles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">J. Zhu</w:t>
+                <w:t xml:space="preserve">Copper-catalyzed oxidative three-component synthesis of N, N',N″-trisubstituted guanidines.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jihui Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tetrahedron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.01.003⟩</w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 15 (24), pp.6124-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ol4029622⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00857465v1</w:t>
+                <w:t xml:space="preserve">hal-00949344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper-catalyzed oxidative three-component synthesis of N, N',N″-trisubstituted guanidines.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Luc Neuville</w:t>
+                <w:t xml:space="preserve">Pd(II)-catalyzed intramolecular aminopalladation/direct C-H arylation under aerobic conditions: synthesis of pyrrolo[1,2-a]indoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Piou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 15 (24), pp.6124-7. </w:t>
+              <w:t xml:space="preserve">Tetrahedron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 69 (22), pp.4415-4420. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol4029622⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tet.2013.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949344v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00857465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper-catalyzed oxidative diamination of terminal alkynes by amidines: synthesis of 1,2,4-trisubstituted imidazoles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4598,51 +4598,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qian Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 52 (47), pp.12385-12389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4688,90 +4688,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Copper catalyzed N-arylation of amidines with aryl boronic acids and one-pot synthesis of benzimidazoles by a chan-lam-evans N-arylation and C-h activation/c-N bond forming process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jihui Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (23), pp.5980-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4799,235 +4799,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00769788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of a C(sp3)-H bond by a transient σ-alkylpalladium(II) complex: synthesis of spirooxindoles through a palladium-catalyzed domino carbopalladation/C(sp3)-C(sp3) bond-forming process.</w:t>
+                <w:t xml:space="preserve">Spirocyclization by Palladium-Catalyzed Domino Heck-Direct C-H Arylation Reactions: Synthesis of Spirodihydroquinolin-2-ones.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 51 (46), pp.11561-5. </w:t>
+              <w:t xml:space="preserve">Organic Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 14 (14), pp.3760-3763. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.201206267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ol301616w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00787208v1</w:t>
+                <w:t xml:space="preserve">hal-00742353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spirocyclization by Palladium-Catalyzed Domino Heck-Direct C-H Arylation Reactions: Synthesis of Spirodihydroquinolin-2-ones.</w:t>
+                <w:t xml:space="preserve">Activation of a C(sp3)-H bond by a transient σ-alkylpalladium(II) complex: synthesis of spirooxindoles through a palladium-catalyzed domino carbopalladation/C(sp3)-C(sp3) bond-forming process.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiffany Piou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organic Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 14 (14), pp.3760-3763. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 51 (46), pp.11561-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ol301616w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/anie.201206267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00742353v1</w:t>
+                <w:t xml:space="preserve">hal-00787208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protecting-group-free total synthesis of (E)- and (Z)-alstoscholarine.</w:t>
               </w:r>
@@ -5052,51 +5052,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chunsong Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 50 (17), pp.3954-3957. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5169,51 +5169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hai-Long Wei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (23), pp.6172-6175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5273,51 +5273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ioulia Gorokhovik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (20), pp.5536-5539. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5403,51 +5403,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 13 (9), pp.2244-2247. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5494,64 +5494,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-catalyzed domino process to spirooxindoles: ligand effect on aminopalladation versus carbopalladation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jaegli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Erb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5788,51 +5788,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 66 (46), pp.8911-8921. </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5892,51 +5892,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 46 (19), pp.3393-3395. </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5996,51 +5996,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremy Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (34), pp.10523-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6074,77 +6074,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugi-post functionalization, from a single set of ugi-adducts to two distinct heterocycles by microwave-assisted palladium-catalyzed cyclizations: tuning the reaction pathways by ligand switch.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Erb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Neuville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (8), pp.3109-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6204,51 +6204,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaud Gerfaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 48 (3), pp.572-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6308,51 +6308,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 50 (26), pp.3602-3605. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6425,51 +6425,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. P. Vors</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 18, pp.2997-2999. </w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6529,51 +6529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Salcedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (9), pp.3600-3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6633,51 +6633,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 15, pp.2355-2359. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6737,51 +6737,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 73 (16), pp.6441-4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6866,64 +6866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rondot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jieping Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 10 (5), pp.857-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6983,51 +6983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (18), pp.3291-3295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7100,51 +7100,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Jia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 13(3), pp.961-967. </w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7488,51 +7488,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 8(21), pp.4927-4930. </w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8006,51 +8006,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Bughin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fayol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Orru, R.V.A., Ruijter, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthesis of Heterocycles via Multicomponent Reactions II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer-Verlag Berlin Heidelberg, pp.1-24, 2010, Topics in Heterocyclic Chemistry, Vol.25, </w:t>
@@ -8088,51 +8088,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bicyclic 5-5 systems with one ring junction nitrogen atom : four extra heteroatoms 2:2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Neuville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8359,51 +8359,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9448EDA7"/>
+    <w:nsid w:val="804FA382"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8590,51 +8590,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-neuville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4648-2469" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130856703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-1843-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researcherid.com/rid/L-1843-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.neuville@cnrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Terlizzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicchio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho-Inacio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tiwari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733239v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei&#8208;yang Ma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chada Raji Reddy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408154" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Milton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gryko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anootha Neeliveettil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uprety Ajaykumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagender Punna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00494" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Martini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lombard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Della Ca&#8217;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01239" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serafino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Vaillant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillamot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Callegari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scaringi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03786" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho&#8208;inacio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200161" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yang Ma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03947" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mati&#353;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.07.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01502D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000838" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Quang Tran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900658" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Glava&#269;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05581e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807069" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lazib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00878c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darses" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neuville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazurais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07925C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178968v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihui Li" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00614" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138237v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grassot" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Linder" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857465v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piou" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.01.003" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949344v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4029622" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400560m" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Piou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bunescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201306532" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FS0NWNF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769788v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol3028847" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206267" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742353v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301616w" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605372v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gerfaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsong Xie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100257" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Long Wei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202554m" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649281v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Gorokhovik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202263a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dufour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2005243" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaegli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000312" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530046v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Hua Duan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101778c" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaegli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vors" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488923v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925499d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530104v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000924" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416555v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo900210x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200804683" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.03.086" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287338v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Salcedo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo800266y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078209" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801033y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GPN9P9D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rondot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7029799" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166680v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605192" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier Dit Chabert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marquez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Broussous" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.04.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGD2182H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ferreira De Lima" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Souza Luna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Dos Santos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cano De Andrade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Goulart Sant'Ana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062022h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ferreira de Lima" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. dos Santos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ca&#241;o de Andrade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605389v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118690659.ch4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bughin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2010_47" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771693v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-neuville" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4648-2469" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130856703" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/L-1843-2013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://researcherid.com/rid/L-1843-2013" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:luc.neuville@cnrs.fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327833v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Di Terlizzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nicchio" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho-Inacio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikita Tiwari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Derat" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacsau.5c00919" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392984v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733253v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Naulin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Brion" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didine Biatuma" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Roulland" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Genta-Jouve" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4CC02616K" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733239v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei&#8208;yang Ma" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Leone" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Retailleau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chada Raji Reddy" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202408154" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733224v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Neuville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202400248" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476040v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Milton" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gryko" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Masson" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400363" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733233v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anootha Neeliveettil" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uprety Ajaykumar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nagender Punna" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c00494" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733247v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittoria Martini" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lombard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Della Ca&#8217;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.4c01239" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gandon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Van Elslande" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.3c12015" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428094v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Serafino" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Le Vaillant" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boutet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Guillamot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c04067" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04428071v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Callegari" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Scaringi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.3c03786" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660600v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Montinho&#8208;inacio" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Iorga" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Moreau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.202200161" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03799120v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyaun Lyu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Claraz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Allain" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra06885g" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238222v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Yang Ma" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Gelis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.orglett.0c03947" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03402302v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Varlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateja Mati&#353;i&#263;" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa van Elslande" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.1c04648" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009609v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Masson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chempr.2020.07.020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009611v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Courant" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Boyarskaya" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0OB01502D" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03009619v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bernadat" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202000838" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324650v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Le" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Merad" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201901089" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03032883v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Rodrigues" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lam Quang Tran" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dauban" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Darses" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adsc.201900658" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324659v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Levitre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Guerineau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Touboul" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201900547" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324689v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Jarrige" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danijel Glava&#269;" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c8sc05581e" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324701v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201807069" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366206v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanis Lazib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Maury" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Leboeuf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7qo00878c" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476977v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Darses" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rodrigues" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Neuville" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mazurais" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dauban" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6CC07925C" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138237v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Erb" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grassot" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Linder" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jieping Zhu" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01178968v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jihui Li" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.joc.5b00614" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00949344v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol4029622" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00857465v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Piou" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Zhu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2013.01.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853255v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol400560m" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00933392v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Piou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Bunescu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qian Wang" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201306532" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5FS0NWNF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769788v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien B&#233;nard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol3028847" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742353v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol301616w" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787208v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201206267" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605372v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Gerfaud" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunsong Xie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201100257" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653914v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hai-Long Wei" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202554m" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00649281v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioulia Gorokhovik" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol202263a" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605871v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Dufour" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol2005243" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00511899v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jaegli" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Vors" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000312" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530046v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin-Hua Duan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol101778c" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551776v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Jaegli" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Vors" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2010.09.056" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00488923v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b925499d" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00530104v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201000924" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416555v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo900210x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369901v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200804683" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416566v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinto" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tetlet.2009.03.086" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00432534v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0029-1218004" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00287338v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Salcedo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo800266y" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00337325v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dufour" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-2008-1078209" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00770131v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo801033y" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-1GPN9P9D-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00265825v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rondot" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol7029799" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00166680v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605192" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00135106v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Jia" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.200601016" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172882v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier Dit Chabert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Marquez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Joucla" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Broussous" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2007.04.023" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QGD2182H-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00070907v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ferreira De Lima" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Souza Luna" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. Dos Santos" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Cano De Andrade" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Goulart Sant'Ana" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00112151v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Retailleau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ol062022h" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00091898v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R. Ferreira de Lima" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.F. dos Santos" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C. Ca&#241;o de Andrade" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605389v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Jolivalt" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois-Didier Boyer" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Kerhoas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04425215v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118690659.ch4" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761218v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masson" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bughin" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fayol" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/7081_2010_47" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771693v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771689v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Zhu" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>