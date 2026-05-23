--- v0 (2026-03-18)
+++ v1 (2026-05-23)
@@ -765,593 +765,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02957862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing connected proof(-structure)s from their Taylor expansion</w:t>
+                <w:t xml:space="preserve">Relational type-checking for MELL proof-structures. Part 1: Multiplicatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Guerrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formal Structures in Computation and Deduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. pp.20:1-20:18</w:t>
+              <w:t xml:space="preserve">Eighth Workshop on Intersection Types and Related Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01310563v1</w:t>
+                <w:t xml:space="preserve">hal-01324001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational type-checking of connected proof-structures</w:t>
+                <w:t xml:space="preserve">Computing connected proof(-structure)s from their Taylor expansion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Guerrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developments in Implicit Computational Complexity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands</w:t>
+              <w:t xml:space="preserve">Formal Structures in Computation and Deduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal. pp.20:1-20:18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01287936v1</w:t>
+                <w:t xml:space="preserve">hal-01310563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relational type-checking for MELL proof-structures. Part 1: Multiplicatives</w:t>
+                <w:t xml:space="preserve">Relational type-checking of connected proof-structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulio Guerrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth Workshop on Intersection Types and Related Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Developments in Implicit Computational Complexity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Eindhoven, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01324001v1</w:t>
+                <w:t xml:space="preserve">hal-01287936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Injectivity of relational semantics with respect to MELL proof-nets and the Taylor expansion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Giulio Guerrieri</w:t>
+                <w:t xml:space="preserve">A Functorial Bridge between the Infinitary Affine Lambda-Calculus and Linear Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damiano Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pellissier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Topology, Algebra and Categories in Logic</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Internation Colloquium on Theoretical Aspects of Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Cali, Colombia. pp.144-161, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-25150-9_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01298563v1</w:t>
+                <w:t xml:space="preserve">hal-01183520v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monetary Economics Simulation: Stock-Flow Consistent Invariance, Monadic Style</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Kaszczyc</w:t>
+                <w:t xml:space="preserve">Injectivity of relational semantics with respect to MELL proof-nets and the Taylor expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulio Guerrieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorenzo Tortora de Falco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Artificial Economics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Faculdade de Economia do Porto, Sep 2015, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">8th International Conference on Topology, Algebra and Categories in Logic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Ischia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01181278v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01298563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Functorial Bridge between the Infinitary Affine Lambda-Calculus and Linear Logic</w:t>
+                <w:t xml:space="preserve">Monetary Economics Simulation: Stock-Flow Consistent Invariance, Monadic Style</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damiano Mazza</w:t>
+                <w:t xml:space="preserve">Pierre Boudes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Kaszczyc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pellissier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Internation Colloquium on Theoretical Aspects of Computing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">11th Artificial Economics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculdade de Economia do Porto, Sep 2015, Porto, Portugal</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01183520v2</w:t>
+                <w:t xml:space="preserve">hal-01181278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injectivity of relational semantics for (connected) MELL proof-nets via Taylor expansion</w:t>
               </w:r>
@@ -1676,51 +1676,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyadic approximations, fibrations and intersection types</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damiano Mazza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2405,190 +2405,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064480v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliminating infinitely many cuts in non-wellfounded MLL proof-nets</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lower bounds for algebraic machines, semantically</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Saurin</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Seiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03235591v1</w:t>
+                <w:t xml:space="preserve">hal-02487667v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lower bounds for algebraic machines, semantically</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Eliminating infinitely many cuts in non-wellfounded MLL proof-nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abhishek De</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Seiller</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Saurin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487667v2</w:t>
+                <w:t xml:space="preserve">hal-03235591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2743,51 +2743,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lipn.univ-paris13.fr/~pellissier/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellissier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Wagener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308279v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Alcolei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/entics.12419" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek De" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479394.3479402" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Guerrieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Manara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tortora de Falco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux Auclair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Catta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53829-3_7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2020.24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310563v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287936v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324001v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298563v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181278v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kaszczyc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183520v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Mazza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_10" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131000v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Ducros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zimmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921942v7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse L&#233;chine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2024.105232" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-59533-6_18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valarcher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Barbier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064480v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Gastaldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235591v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487667v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lipn.univ-paris13.fr/~pellissier/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500963v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pellissier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Wagener" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04308279v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Alcolei" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Saurin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/entics.12419" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371935v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek De" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3479394.3479402" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03271478v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulio Guerrieri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Manara" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Tortora de Falco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Vaux Auclair" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922646v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Catta" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Retor&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-53829-3_7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02957862v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4230/LIPIcs.CSL.2020.24" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01324001v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310563v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01287936v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183520v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damiano Mazza" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25150-9_10" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298563v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01181278v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boudes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kaszczyc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00998847v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131000v2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippine Ducros" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Zimmer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01921942v7" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Seiller" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse L&#233;chine" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ic.2024.105232" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709336v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Vial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3158094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03689075v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Keller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timothy Bourke" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Blazy" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bury" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02313538v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-662-59533-6_18" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05421728v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valarcher" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloi Barbier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474801v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lucquin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064480v2" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Luis Gastaldi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487667v2" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03235591v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>