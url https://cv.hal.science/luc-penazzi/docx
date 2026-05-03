--- v0 (2026-03-23)
+++ v1 (2026-05-03)
@@ -1429,486 +1429,486 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behavior modeling of a tempered martensitic hot work tool steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analisis mecanico de utiles de prototipado para estampancion chapa metalica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Mourad Oudjene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Batoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pelaingre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 314 (n° Hors-Série), p.177-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384440v1</w:t>
+                <w:t xml:space="preserve">hal-01851434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisis mecanico de utiles de prototipado para estampancion chapa metalica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Oudjene</w:t>
+                <w:t xml:space="preserve">Cyclic behavior modeling of a tempered martensitic hot work tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Batoz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pelaingre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMHE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.459 - 496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2005.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851434v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum damage model applied to high temperature fatigue lifetime prediction of a martensitic tool steel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">Wear behaviour on the radius portion of a die in deep-drawing: Identification, localisation and evolution of the surface damage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
+                <w:t xml:space="preserve">D Attaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00939.x⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 259 (2, SI), pp.1097-1108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.02.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384443v1</w:t>
+                <w:t xml:space="preserve">hal-01717276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wear behaviour on the radius portion of a die in deep-drawing: Identification, localisation and evolution of the surface damage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">D Attaf</w:t>
+                <w:t xml:space="preserve">A continuum damage model applied to high temperature fatigue lifetime prediction of a martensitic tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 259 (2, SI), pp.1097-1108. </w:t>
+              <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (11), pp.1009-1023. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2005.02.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00939.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01717276v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined temporal tracking and stereo-correlation technique for accurate measurement of 3D displacements: application to sheet metal forming</w:t>
               </w:r>
@@ -3005,407 +3005,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo-Mechanical Modeling of Distortions Promoted during Cooling of Ti-6Al-4V Part Produced by Superplastic Forming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Rollin</w:t>
+                <w:t xml:space="preserve">Superplastic forming optimization technique based on average strain rate controlling – Numerical simulation and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EuroSPF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01633694v1</w:t>
+                <w:t xml:space="preserve">hal-02049064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot blanking tools thermo-mechanical loading simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermo-Mechanical Modeling of Distortions Promoted during Cooling of Ti-6Al-4V Part Produced by Superplastic Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gomes</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 196 - 201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.196⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02047976v1</w:t>
+                <w:t xml:space="preserve">hal-01633694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superplastic forming optimization technique based on average strain rate controlling – Numerical simulation and experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Rollin</w:t>
+                <w:t xml:space="preserve">Hot blanking tools thermo-mechanical loading simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSPF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049064v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot blanking tool wear assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3813,390 +3813,390 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des défauts de fonderie sur la tenue en fatigue des pièces en fonte à graphite sphéroïdal : application au dimensionnement des outils d’emboutissage de tôles de véhicules automobiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">K. Ben Slima</w:t>
+                <w:t xml:space="preserve">A New Method For Advanced Virtual Design Of Stamping Tools For Automotive Industry: Application To Nodular Cast Iron EN‐GJS‐600‐3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Ben Slima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Ronde-Oustau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ronde Oustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Moules et Outils 2011, Ecole des Mines d'Albi, 20-21 octobre 2011</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ESAFORM - 14th International Esaform conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. pp.1713-1720, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191528v1</w:t>
+                <w:t xml:space="preserve">hal-01666699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dégradation à hautes températures de matériaux d’outils d’emboutissage vis-à vis d’une tôle USIBOR 1500P revêtue AluSi : quantification expérimentale de l’adhésion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Boher</w:t>
+                <w:t xml:space="preserve">Effet des défauts de fonderie sur la tenue en fatigue des pièces en fonte à graphite sphéroïdal : application au dimensionnement des outils d’emboutissage de tôles de véhicules automobiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ben Slima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronde-Oustau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Moules et Outils</w:t>
+              <w:t xml:space="preserve">Colloque Moules et Outils 2011, Ecole des Mines d'Albi, 20-21 octobre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02191530v1</w:t>
+                <w:t xml:space="preserve">hal-02191528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Method For Advanced Virtual Design Of Stamping Tools For Automotive Industry: Application To Nodular Cast Iron EN‐GJS‐600‐3</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khalil Ben Slima</w:t>
+                <w:t xml:space="preserve">Etude de la dégradation à hautes températures de matériaux d’outils d’emboutissage vis-à vis d’une tôle USIBOR 1500P revêtue AluSi : quantification expérimentale de l’adhésion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lucin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tovar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM - 14th International Esaform conference on material forming</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès Moules et Outils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Albi, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01666699v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of strain stress state in roller compaction process</w:t>
               </w:r>
@@ -4644,64 +4644,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization procedure for designing layered stamping tools assembled by screws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudjene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delameziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4759,420 +4759,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of laminated tools of sheet metal stamping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement d'outillages stratifiés basés sur la Stratoconception® pour le procédé d'emboutissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudjene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Batoz</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2005 -8th ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Cluj-Napoca, Romania. p.695-698</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796835v1</w:t>
+                <w:t xml:space="preserve">hal-01798898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement d'outillages stratifiés basés sur la Stratoconception® pour le procédé d'emboutissage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+                <w:t xml:space="preserve">A continuum damage model applied to fatigue lifetime predicition of a martensitic tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. 6 p</w:t>
+              <w:t xml:space="preserve">ICIT 2005 -5th International Conference on Industrial Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Velenje, Slovenia. p.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798898v1</w:t>
+                <w:t xml:space="preserve">hal-01796834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum damage model applied to fatigue lifetime predicition of a martensitic tool steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element analysis of laminated tools of sheet metal stamping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Denis Delagnes</w:t>
+                <w:t xml:space="preserve">Mourad Oudjene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2005 -5th International Conference on Industrial Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Velenje, Slovenia. p.227-232</w:t>
+              <w:t xml:space="preserve">ESAFORM 2005 -8th ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Cluj-Napoca, Romania. p.695-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796834v1</w:t>
+                <w:t xml:space="preserve">hal-01796835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Finite element modeling and analysis of the laminated tooling behaviour in sheet metal stamping process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudjene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDDRG -24th International deep-drawing research group congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Besançon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5754,51 +5754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement cyclique d'aciers à outils martensitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5983,51 +5983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international tooling conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.179-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6046,580 +6046,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermomechanical fatigue behaviour and life assessment of hot work tool steels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lamesle</w:t>
+                <w:t xml:space="preserve">Cyclic behaviour modelling of martensitic hot work tool steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhanping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SF2M 9th international conference on temperature-fatigue interaction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2001, Paris, France. p.195-201</w:t>
+              <w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.64-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01788441v1</w:t>
+                <w:t xml:space="preserve">hal-01796849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la dégradation d'un bord de matrice d'outil en emboutissage : corrélation entre pression de contact et transfert de particules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Djelali Attaf</w:t>
+                <w:t xml:space="preserve">Thermomechanical fatigue behaviour and life assessment of hot work tool steels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Oudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christophe Levaillant</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.192-195</w:t>
+              <w:t xml:space="preserve">SF2M 9th international conference on temperature-fatigue interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2001, Paris, France. p.195-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01798916v1</w:t>
+                <w:t xml:space="preserve">hal-01788441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behaviour modelling of martensitic hot work tool steels</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Zhanping Zhang</w:t>
+                <w:t xml:space="preserve">Etude de la dégradation d'un bord de matrice d'outil en emboutissage : corrélation entre pression de contact et transfert de particules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djelali Attaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.64-75</w:t>
+              <w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.192-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01796849v1</w:t>
+                <w:t xml:space="preserve">hal-01798916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Combined Temporal Tracking and Stereo-correlation Technique for Accurate Measurement of 3D Displacements: Application to Sheet Metal Forming</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal fatigue of a tool steel : experiment and numerical simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
+                <w:t xml:space="preserve">A. Persson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jens Bergstrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Metal Forming Conference, Birmingham (UK), 9-11 September 2002</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Birmingham, United Kingdom</w:t>
+              <w:t xml:space="preserve">6th international tooling conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.667-685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02056725v1</w:t>
+                <w:t xml:space="preserve">hal-01788439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal fatigue of a tool steel : experiment and numerical simulation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+                <w:t xml:space="preserve">A Combined Temporal Tracking and Stereo-correlation Technique for Accurate Measurement of 3D Displacements: Application to Sheet Metal Forming</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jens Bergstrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th international tooling conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.667-685</w:t>
+              <w:t xml:space="preserve">9th International Metal Forming Conference, Birmingham (UK), 9-11 September 2002</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01788439v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02056725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et analyse de la dégradation d'un bord de matrice d'outil en emboutissage</w:t>
               </w:r>
@@ -6657,51 +6657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Aussois, France. p.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6752,51 +6752,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6860,51 +6860,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6936,338 +6936,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of gob transfer in the delivery system on a glass bottle production machine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An approach to forming limit diagram for sheet metal through tensile notched specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Feraud</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+                <w:t xml:space="preserve">D. Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on computational plasticity COMPLAS 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Barcelona, Spain. 11 p</w:t>
+              <w:t xml:space="preserve">ICM 7 -7th International conference on mechanical behaviour of materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, The Hague, Netherlands. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799167v1</w:t>
+                <w:t xml:space="preserve">hal-01799165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupled thermomechanical analysis of sheet metal forming processes by the finite element code ABAQUS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Abaqus users' conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1995, Paris, France. p.803-814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to forming limit diagram for sheet metal through tensile notched specimens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modelling of gob transfer in the delivery system on a glass bottle production machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Feraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Decool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM 7 -7th International conference on mechanical behaviour of materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, The Hague, Netherlands. 6 p</w:t>
+              <w:t xml:space="preserve">International conference on computational plasticity COMPLAS 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Barcelona, Spain. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799165v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7311,51 +7311,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Moules &amp; Outils, École des Mines Albi-Carmaux, France, 15 &amp; 16 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7499,277 +7499,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des dégradations des outils démboutissage et estimation des volumes dúsure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'pération d'emboutissage à celle de poinçonnage en suivant le comportement de la tôle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ramde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">V. Lucin</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ronde-Oustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-M. Mouys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Tovar</w:t>
+                <w:t xml:space="preserve">A. Jefat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Des J. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t>
+              <w:t xml:space="preserve">Journée Aum / Afm 2010, Lorient, 25-27 Août 2010.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Lorient, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02193783v1</w:t>
+                <w:t xml:space="preserve">hal-02193782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'pération d'emboutissage à celle de poinçonnage en suivant le comportement de la tôle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Etude des dégradations des outils démboutissage et estimation des volumes dúsure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">A. Jefat</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Lucin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Thuilliez</w:t>
+                <w:t xml:space="preserve">J.-M. Mouys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Aum / Afm 2010, Lorient, 25-27 Août 2010.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Lorient, France. 2010</w:t>
+              <w:t xml:space="preserve">Colloque Des J. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193782v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Brevet (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7995,51 +7995,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6758D8B9"/>
+    <w:nsid w:val="FF99E738"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8226,51 +8226,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-penazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3989-0069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05687278X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAO-7866-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05045964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alonso Aruffo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01174-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.04.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Slima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde Oustau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4597-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harona Diarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Michrafy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudjene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.12.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.02.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851434v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudjene" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Batoz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717276v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attaf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.101" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00380-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200088120067s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988383" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67D277473740206097AEA1BA4C324493BCE479F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bidar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423730v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047976v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomes" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049064v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronde-Oustau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sfar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191528v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Slima" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191530v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucin" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666699v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589763" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768700v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Michrafy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ramde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde-Oustau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dessain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delameziere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796835v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798898v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mathey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ronde-Oustau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Mathey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798915v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788440v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788441v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798916v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056725v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Floch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799163v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799167v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feraud" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decool" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799164v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799165v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193783v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouys" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193782v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jefat" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thuilliez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-penazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3989-0069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05687278X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAO-7866-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05045964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alonso Aruffo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01174-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.04.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Slima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde Oustau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4597-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harona Diarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Michrafy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudjene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.12.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.02.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudjene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Batoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00380-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200088120067s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988383" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67D277473740206097AEA1BA4C324493BCE479F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bidar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423730v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronde-Oustau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sfar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589763" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Slima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768700v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Michrafy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ramde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde-Oustau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dessain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delameziere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mathey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ronde-Oustau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Mathey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798915v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788440v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798916v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Floch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799163v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799167v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decool" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193782v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jefat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thuilliez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>