--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -113,53 +113,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">05687278X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=1d7l7I0AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">http://www.researcherid.com/rid/AAO-7866-2020</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
@@ -212,2008 +233,2008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of an Improved Filtering Method for Strain Measurement at High Temperatures Using 2D-DIC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alonso Aruffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11340-025-01174-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05045964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speckle pattern creation methods for two‐dimensional digital image correlation strain measurements applied to mechanical tensile tests up to 700°C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Phuong Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Strain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 57 (5), pp.1-19/e12388. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/str.12388⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03244402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical behaviour modelling and finite element simulation of simple part of Ti-6Al-4V sheet under hot/warm stamping conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Manufacturing Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 38, pp.472-482. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmapro.2018.12.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02007864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new numerical strategy for SPF pressure profile computing based on statistical strain rate controlling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mechanical Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 141, p.479-490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmecsci.2018.04.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01781300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue analysis-based numerical design of stamping tools made of cast iron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Slima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ronde Oustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Advanced Manufacturing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00170-012-4597-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00801355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of the tribological behavior and wear mechanisms of tool steel grades in hot stamping of a high-strength boron steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 294, pp.286-295. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2012.07.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology and new criteria to quantify the adhesive and abrasive wear damage on a die radius using white light profilometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Le Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Le Roux</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Dessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Tavernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 52, pp.40-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2012.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01687328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of strain stress state in roller compaction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Michrafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harona Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed Michrafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powder Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 208 (2, SI), pp.417-422. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.powtec.2010.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01680752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards the three-dimensional FE analysis of rapid prototyping tools for sheet metal stamping process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oudjene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Finite Elements in Analysis and Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 43 (8), pp.611-619. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.finel.2006.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A methodology for the 3D stress analysis and the design of layered sheet metal forming tools joined by screws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Oudjene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 189 (1-3), pp.334-343. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jmatprotec.2007.02.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analisis mecanico de utiles de prototipado para estampancion chapa metalica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mourad Oudjene</w:t>
+                <w:t xml:space="preserve">Cyclic behavior modeling of a tempered martensitic hot work tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Louis Batoz</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyril Pelaingre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMHE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 22, pp.459 - 496. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijplas.2005.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01851434v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01384440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic behavior modeling of a tempered martensitic hot work tool steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analisis mecanico de utiles de prototipado para estampancion chapa metalica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mourad Oudjene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Batoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Pelaingre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plasticity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IMHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 314 (n° Hors-Série), p.177-180</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01384440v1</w:t>
+                <w:t xml:space="preserve">hal-01851434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wear behaviour on the radius portion of a die in deep-drawing: Identification, localisation and evolution of the surface damage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Attaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 259 (2, SI), pp.1097-1108. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2005.02.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01717276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A continuum damage model applied to high temperature fatigue lifetime prediction of a martensitic tool steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Delagnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue and Fracture of Engineering Materials and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 28 (11), pp.1009-1023. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1460-2695.2005.00939.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01384443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A combined temporal tracking and stereo-correlation technique for accurate measurement of 3D displacements: application to sheet metal forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Processing Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 125-126, pp.736-742. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/S0924-0136(02)00380-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life prediction of hot work tool steels subjected to thermomechanical fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin du cercle d'études des métaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 17 (1), p.VII1-VII7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/mattech/200088120067s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01847831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODELISATION DE L'IMPACT DE PLAQUES MINCES PAR DES PROJECTILES DE PETITS CALIBRES METHODE INVERSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Dahan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique Colloques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1988, 49 (C3), pp.C3-595-C3-600. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jphyscol:1988383⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00227806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2223,5547 +2244,5547 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Stereo DIC Measurement on thermal energy storage tank: Determination of mechanical response</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alonso Aruffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Lalau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference in Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Bologna, Jul 2025, Bologne (ITA), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05327634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization and behavior modelling of Ti-6Al-4V alloy in hot forming conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas D’archivio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2024 - the 27th International ESAFORM Conference on Material Forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Toulouse, France. pp.2226-2234, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21741/9781644903131-245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIC data filtering proposal for complex environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Alonso Aruffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Lalau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Bidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iDICS 2024 - Photomechanics/International DIC Society 2024 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Clermont - Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04969097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement method for measuring kinematic field by digital image correlation for 2D tensile test at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Phuong Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM 2021 - 19th International Conference on Experimental Mechanics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Krakov, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is-it possible to measure accurate strains field by 2D DIC methods at high temperature ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Phuong Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale Idics-Photomechanics (2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04423730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Digital Image Correlation method for monitoring tensile tests at high temperature. Part 1: comparing the speckle quality produced by various methods at high temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linh Phuong Luong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2019 - 24e Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02274455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical Behavior And Modelisation Of Ti-6Al-4V Titanium Sheet Under Hot Stamping Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Sirvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rébecca Bonnaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin (et environs), Ireland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.5007973⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01615828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Superplastic forming optimization technique based on average strain rate controlling – Numerical simulation and experimental validation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Hot blanking tools thermo-mechanical loading simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuroSPF 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02049064v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02047976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-Mechanical Modeling of Distortions Promoted during Cooling of Ti-6Al-4V Part Produced by Superplastic Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Rollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Pottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 196 - 201, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.196⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hot blanking tools thermo-mechanical loading simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Superplastic forming optimization technique based on average strain rate controlling – Numerical simulation and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Gomes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Penazzi</w:t>
+                <w:t xml:space="preserve">A. Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Gallet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMIFORM 2016 - The 12th International Conference on Numerical Methods in Industrial Forming Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Troyes, France. pp.3</w:t>
+              <w:t xml:space="preserve">EuroSPF 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02047976v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02049064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot blanking tool wear assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TOOL 2016 - 10th TOOL Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Bratislava, Slovakia. pp.239-247</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02047814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hot Forming Process Analysis of Ti6Al-4V Alloy: Experiment, Behaviour Modelling and Finite Element Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroaki Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Nazaret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICSAM 2015 - 12th International Conference on Superplasticity in Advanced Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Tokyo, Japan. p. 183 - 189, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4028/www.scientific.net/MSF.838-839.183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01633650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of foundry defects and load ratios on the fatigue behavior of cast iron EN-GJS-600</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Slima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Ronde Oustau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MED 2011 -1st International conference on Materials Environment and Durability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Hammamet, Tunisia. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de déformation de lames de cisaillage : comparaison des résultats d'essais et de simulation numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ronde-Oustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Sfar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Piat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Moules Et Outils 2011 - Ecole Des Mines d'Albi, 20-21 Octobre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Method For Advanced Virtual Design Of Stamping Tools For Automotive Industry: Application To Nodular Cast Iron EN‐GJS‐600‐3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Ben Slima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ronde Oustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM - 14th International Esaform conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Belfast, Ireland. pp.1713-1720, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.3589763⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01666699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des défauts de fonderie sur la tenue en fatigue des pièces en fonte à graphite sphéroïdal : application au dimensionnement des outils d’emboutissage de tôles de véhicules automobiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ben Slima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Mabru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ronde-Oustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Moules et Outils 2011, Ecole des Mines d'Albi, 20-21 octobre 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dégradation à hautes températures de matériaux d’outils d’emboutissage vis-à vis d’une tôle USIBOR 1500P revêtue AluSi : quantification expérimentale de l’adhésion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lucin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès Moules et Outils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02191530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of strain stress state in roller compaction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abderrahim Michrafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harona Diarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John A. Dodds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Michrafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STPMF 2009 -Colloque Science et Technologie des Poudres &amp; Matériaux Frittés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Montpellier, France. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01768700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation géométrique des outillages de découpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Souleymane Ramde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ronde-Oustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental investigation of friction and wear in hot stamping of Usibor 1500P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Dessain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philipp Hein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Wilsius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International conference on hot sheet metal forming of high-performance steel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Kassel, Germany. p.217-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution to the determination of the thermal contact resistance : algorithm of evaluation of the number of asperities involved in the contact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Léon Kaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tahar Loulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NORDTRIB 2008 -13th Nordic Symposium on Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Tampere, Finland. 18 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01760288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An optimization procedure for designing layered stamping tools assembled by screws</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudjene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delameziere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2006 -9th International conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Glasgow, United Kingdom. p.871-874</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du comportement d'outillages stratifiés basés sur la Stratoconception® pour le procédé d'emboutissage</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">A continuum damage model applied to fatigue lifetime predicition of a martensitic tool steel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Velay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Bernhart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Delagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2005, Troyes, France. 6 p</w:t>
+              <w:t xml:space="preserve">ICIT 2005 -5th International Conference on Industrial Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Velenje, Slovenia. p.227-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01798898v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A continuum damage model applied to fatigue lifetime predicition of a martensitic tool steel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Finite element analysis of laminated tools of sheet metal stamping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérard Bernhart</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Mourad Oudjene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIT 2005 -5th International Conference on Industrial Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Velenje, Slovenia. p.227-232</w:t>
+              <w:t xml:space="preserve">ESAFORM 2005 -8th ESAFORM conference on material forming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2005, Cluj-Napoca, Romania. p.695-698</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796834v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01796835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite element analysis of laminated tools of sheet metal stamping</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
+                <w:t xml:space="preserve">Modélisation du comportement d'outillages stratifiés basés sur la Stratoconception® pour le procédé d'emboutissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudjene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean Louis Batoz</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAFORM 2005 -8th ESAFORM conference on material forming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2005, Cluj-Napoca, Romania. p.695-698</w:t>
+              <w:t xml:space="preserve">17e Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2005, Troyes, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01796835v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01798898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Finite element modeling and analysis of the laminated tooling behaviour in sheet metal stamping process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Oudjene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Batoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDDRG -24th International deep-drawing research group congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, Besançon, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic optimization of the cooling of injection mold based on the boundary element method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ronde-Oustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NUMIFORM 2004 - 8th International conference on numerical methods in industrial forming processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2004, Columbus, United States. pp.222-227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01716287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude expérimentale par photoélasticimétrie de la localisation de la pression de contact d'une tôle en glissement sur un rayon de matrice d'emboutissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelali Attaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Dupré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque photomécanique 2004</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Albi, France. p.233-240</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface damage comparison of forming tools in function of strip metal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CIST'2004 -4th China international symposium on tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2004, Xi'an, China. p.210-214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal transfer in laminated injection moulds and comparison of the mould assembly techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ronde Oustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAFORM 2003 -6th ESAFORM conference on material forming</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2003, Salerno, Italy. p.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison du comportement thermique des moules d'injection plastique obtenus par stratoconception selon la technique d'assemblage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Ronde Oustau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque national MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2003, Aussois, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du comportement cyclique d'aciers à outils martensitiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanping Zhang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT -Ecole mécanique des matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.288-291</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'influence de la géométrie sur les facteurs d'usure d'un outil d'emboutissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliette Mathey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Magny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.268-271</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical study of a sheet metal forming dies wear</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelali Attaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international tooling conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.179-189</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclic behaviour modelling of martensitic hot work tool steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhanping Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAMP2002 -Conferences on applied mechanics, materials science and joining and forming processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2002, Paderborn, Germany. p.64-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01796849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermomechanical fatigue behaviour and life assessment of hot work tool steels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farhad Rezai-Aria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2M 9th international conference on temperature-fatigue interaction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2001, Paris, France. p.195-201</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de la dégradation d'un bord de matrice d'outil en emboutissage : corrélation entre pression de contact et transfert de particules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelali Attaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT -Ecole de Mécanique des matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2002, Aussois, France. p.192-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal fatigue of a tool steel : experiment and numerical simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Velay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Bernhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Persson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jens Bergstrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th international tooling conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2002, Karlstad, Sweden. p.667-685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01788439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Combined Temporal Tracking and Stereo-correlation Technique for Accurate Measurement of 3D Displacements: Application to Sheet Metal Forming</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-José Orteu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Metal Forming Conference, Birmingham (UK), 9-11 September 2002</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Birmingham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude et analyse de la dégradation d'un bord de matrice d'outil en emboutissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djelali Attaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lamesle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MECAMAT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2001, Aussois, France. p.111-114</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01798918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of thermal effect in the sheet metal forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference of american society of mechanical engineers ESDA 96</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 1996, Montpellier, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessment of thermal effect in the sheet metal forming processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guang Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Le Floch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th biennial IDDRG congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1996, Eger, Hungary. p.287-293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01799163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach to forming limit diagram for sheet metal through tensile notched specimens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coupled thermomechanical analysis of sheet metal forming processes by the finite element code ABAQUS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICM 7 -7th International conference on mechanical behaviour of materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, The Hague, Netherlands. 6 p</w:t>
+              <w:t xml:space="preserve">Abaqus users' conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, Paris, France. p.803-814</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799165v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled thermomechanical analysis of sheet metal forming processes by the finite element code ABAQUS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Modelling of gob transfer in the delivery system on a glass bottle production machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Feraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Decool</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abaqus users' conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1995, Paris, France. p.803-814</w:t>
+              <w:t xml:space="preserve">International conference on computational plasticity COMPLAS 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 1995, Barcelona, Spain. 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01799164v1</w:t>
+                <w:t xml:space="preserve">hal-01799167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of gob transfer in the delivery system on a glass bottle production machine</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">An approach to forming limit diagram for sheet metal through tensile notched specimens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guang Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Priadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Levaillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on computational plasticity COMPLAS 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 1995, Barcelona, Spain. 11 p</w:t>
+              <w:t xml:space="preserve">ICM 7 -7th International conference on mechanical behaviour of materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1995, The Hague, Netherlands. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01799167v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01799165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'étude des mécanismes de dégradation des lames de cisaillage à chaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Gomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Moules &amp; Outils, École des Mines Albi-Carmaux, France, 15 &amp; 16 octobre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence des paramètres de rugosité pour la modélisation de la résistance thermique de contact à l\'interface tôle-outil en emboutissage à chaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Kaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Dour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Loulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'pération d'emboutissage à celle de poinçonnage en suivant le comportement de la tôle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Ramde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Ronde-Oustau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jefat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Thuilliez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Aum / Afm 2010, Lorient, 25-27 Août 2010.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Lorient, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des dégradations des outils démboutissage et estimation des volumes dúsure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Penazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Le Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Lucin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Mouys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Tovar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Des J. Internationales Francophones De Tribologie, Albi, 27-28 Mai 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Albi, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7773,161 +7794,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de pilotage d'une machine de formage superplastique et machine correspondante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Nazaret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lebard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Penazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2016162642. MICS; SUMO; DOCA-NS. 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02056284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId194"/>
+      <w:footerReference w:type="default" r:id="rId195"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7995,51 +8016,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FF99E738"/>
+    <w:nsid w:val="48A52763"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8226,51 +8247,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-penazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3989-0069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05687278X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAO-7866-2020" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05045964v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luong" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alonso Aruffo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01174-1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gallet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.04.021" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Slima" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde Oustau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4597-y" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680752v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harona Diarra" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Michrafy" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.037" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudjene" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.12.012" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717323v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.02.018" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851434v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudjene" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Batoz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attaf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.101" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644902v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00380-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847831v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200088120067s" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227806v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988383" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67D277473740206097AEA1BA4C324493BCE479F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327634v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969097v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bidar" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423754v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423730v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049064v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047976v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047814v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760274v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191527v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramde" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronde-Oustau" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sfar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piat" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666699v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589763" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191528v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Slima" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191530v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768700v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Michrafy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ramde" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde-Oustau" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760291v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dessain" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760288v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796823v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delameziere" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798898v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796833v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716287v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mathey" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ronde-Oustau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798904v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788432v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788433v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Mathey" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798913v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798915v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magny" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788440v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788441v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798916v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056725v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798918v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Floch" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799163v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799165v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799164v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799167v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decool" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057872v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193784v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaza" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dour" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carr&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193782v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jefat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thuilliez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193783v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-penazzi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3989-0069" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/05687278X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=1d7l7I0AAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/AAO-7866-2020" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05045964v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Luong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alonso Aruffo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Bonnaire" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Penazzi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-025-01174-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-03244402v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Phuong Luong" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Sirvin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12388" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02007864v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Velay" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmapro.2018.12.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-01781300v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Rollin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Gallet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmecsci.2018.04.021" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00801355v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Ben Slima" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Mabru" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde Oustau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00170-012-4597-y" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687327v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boher" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Le Roux" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dessain" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2012.07.001" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01687328v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Tavernier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2012.02.018" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01680752v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Michrafy" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harona Diarra" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John A. Dodds" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Michrafy" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2010.08.037" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717322v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Oudjene" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Batoz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.finel.2006.12.012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717323v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mercier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmatprotec.2007.02.018" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384440v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bernhart" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2005.03.007" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851434v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Oudjene" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Batoz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Pelaingre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01717276v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Attaf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Levaillant" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2005.02.101" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384443v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Delagnes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1460-2695.2005.00939.x" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644902v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Garcia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jos&#233; Orteu" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0924-0136(02)00380-1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847831v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Oudin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhad Rezai-Aria" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/200088120067s" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00227806v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Dahan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1988383" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/67D277473740206097AEA1BA4C324493BCE479F1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327634v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Lalau" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04556317v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas D&#8217;archivio" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21741/9781644903131-245" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04969097v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bidar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423754v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04423730v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02274455v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615828v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5007973" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047976v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gomes" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633694v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Pottier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.196" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02049064v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rollin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupuy" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gallet" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047814v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01633650v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroaki Matsumoto" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Nazaret" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/MSF.838-839.183" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760274v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191527v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ramde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ronde-Oustau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Sfar" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Piat" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666699v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3589763" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ben Slima" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191530v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lucin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tovar" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01768700v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Michrafy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391299v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souleymane Ramde" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Ronde-Oustau" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760291v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Dessain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philipp Hein" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Wilsius" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760288v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy L&#233;on Kaza" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dour" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Loulou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796823v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delameziere" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796834v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796835v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798898v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796833v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01716287v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mathey" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Schmidt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ronde-Oustau" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798904v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djelali Attaf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dupr&#233;" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788432v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lamesle" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788433v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliette Mathey" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798913v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798917v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhanping Zhang" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798915v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Magny" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788440v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01796849v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788441v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798916v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788439v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Persson" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Bergstrom" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02056725v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Garcia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798918v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799160v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guang Yang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Le Floch" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799163v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799164v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799167v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Feraud" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Decool" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01799165v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Priadi" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02057872v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193784v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Kaza" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Dour" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Loulou" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carr&#233;" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193782v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jefat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thuilliez" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193783v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Mouys" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-02056284v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nazaret" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lebard" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>