--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -128,59 +128,80 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">152291652</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve"> ResearcherID : </w:t>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
-          <w:t xml:space="preserve">I-2485-2015</w:t>
+          <w:t xml:space="preserve">Y4sQjR4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ResearcherID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">http://www.researcherid.com/rid/I-2485-2015</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
@@ -209,15715 +230,15715 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant functionalization of pullulan with ferulic acid using enzymatic catalysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koceila Boundaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Falourd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Loutelier-Bourhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Varacavoudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 381, pp.125202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2026.125202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A review of thermosensitive polysaccharide-based composite hydrogels for therapeutic applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Groo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Malzert-Fréon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 319, pp.145292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2025.145292⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shorter might be better: oligo(oxazoline)s for thermoresponsive polymersomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Daoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Vasilica Arsenie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belkacem Tarek Benkhaled</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kilian Caillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mona Semsarilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 15 (36), pp.3641-3656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4py00564c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04773854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Injectable polyoxazoline grafted hyaluronic acid thermoresponsive hydrogels for biomedical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Madau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claire Groo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of materials chemistry‎ B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d3tb02108d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04484214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acetic Acid-Modulated Room Temperature Synthesis of MIL-100 (Fe) Nanoparticles for Drug Delivery Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mengli Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwen Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphan Rouzière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (2), pp.1757. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/ijms24021757⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04450300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lyophilization for Formulation Optimization of Drug-Loaded Thermoresponsive Polyelectrolyte Complex Nanogels from Functionalized Hyaluronic Acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huu Van Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 15 (3), pp.929. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/pharmaceutics15030929⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04028413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid systems combining liposomes and entangled hyaluronic acid chains: Influence of liposome surface and drug encapsulation on the microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Jaudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Grillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Cousin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gehrke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malika Ouldali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 628 (Part B), pp.995-1007. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcis.2022.07.146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04589274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biomimetic hydrogel by enzymatic crosslinking of pullulan grafted with ferulic acid</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gd(DOTA)-grafted submicronic polysaccharide-based particles functionalized with fucoidan as potential MR contrast agent able to target human activated platelets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Labat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Picton</w:t>
+                <w:t xml:space="preserve">Laura Marcela Forero Ramirez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Gobin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachida Aid-Launais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Journe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Moraes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 250, pp.116967. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116967⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 245, pp.116457. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116457⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926023v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03022476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gd(DOTA)-grafted submicronic polysaccharide-based particles functionalized with fucoidan as potential MR contrast agent able to target human activated platelets.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biomimetic hydrogel by enzymatic crosslinking of pullulan grafted with ferulic acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernanda Moraes</w:t>
+                <w:t xml:space="preserve">Ahdi Hadrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 245, pp.116457. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116457⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 250, pp.116967. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116967⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03022476v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-assembled multifunctional core–shell highly porous metal–organic framework nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jingwen Qiu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xue Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Steenkeste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Barroca-Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aymes-Chodur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 581, pp.119281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2020.119281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03095986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized polysaccharides with aminoguaiacol : a competition between associative behavior and antibacterial and antioxidant activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pure and Applied Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/pac-2018-0914⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The red microalga Flintiella sanguinaria as a new exopolysaccharide producer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Macao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Phycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10811-018-1389-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scaffolds Based on Collagen, Hyaluronan and Sericin with Potential Applications as Controlled Drug Delivery System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Vulpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Peptu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nita Tudorachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (3), pp.1528 - 1533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2018.15182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antioxidant properties and bioactivity of Carboxymethylpullulan grafted with ferulic acid and of their hydrogels obtained by enzymatic reaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 262, pp.21 - 29. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2018.04.046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glucose-sensitive polyelectrolyte microcapsules based on (alginate/chitosan) pair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saddam Charaabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Carbonnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 184, pp.144 - 153. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2017.12.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Dual-Sensitive Core Cross-Linked Mixed Micelles through Thiol-Ene Addition and Subsequent Drug Release Behavior</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlette El Asmar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lecamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 218 (15), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/macp.201700016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carboxymethylpullulan Grafted with Aminoguaiacol : Synthesis, Characterization, and Assessment of Antibacterial and Antioxidant Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Carole Kouassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Thebault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Dé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 18 (10), pp.3238-3251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.biomac.7b00899⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo-controlled rheology of electro-assembled polyanionic polysaccharide (alginate) and polycationic thermo-sensitive polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Momar Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhiwei Huang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 139, pp.67 - 74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.12.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobically controlled self-association of pH- and thermo-sensitive triblock copolymers based on poly(acrylic acid- co -tert-butyl acrylate) and poly(propylene oxide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (19), pp.1944 - 1949. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/polb.24098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosslinked hydrogels based on biological macromolecules with potential use in skin tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Vulpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vera Balan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 84, pp.174 - 181. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2015.12.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological study of in-situ crosslinkable hydrogels based on hyaluronanic acid, collagen and sericin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raluca Vulpe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Peptu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 69, pp.388-397. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2016.07.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional and Microwave-Assisted Extraction of Mucilage from Opuntia ficus-indica Cladodes: Physico-Chemical and Rheological Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lamia Felkai-Haddache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hocine Remini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kahina Mamou-Belhabib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food and Bioprocess Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (3), pp.481 - 492. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11947-015-1640-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzymatic cross-linking of carboxymethylpullulan grafted with ferulic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahdi Hadrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 151, pp.78 - 87. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.05.057⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermosensitive behavior of amphiphilic triblock copolymers based on poly(acrylic acid) and poly(propylene oxide)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part B: Polymer Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (15), pp.1507 - 1514. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/polb.24046⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pullulan-Based Polymer Surfactants for Vinyl Acetate Miniemulsion Polymerization: Kinetics and Colloidal Stability Investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Chemistry and Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 216, pp.1879-1887. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/macp.201500130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01223350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covalent immobilization of pullulanase on alginate and study of its hydrolysis of pullulan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gasmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotechnology Progress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (4), pp.883 - 889. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/btpr.2093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Methods for One-Point Anchoring of a Linear Polysaccharide on a Gold Surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hoypierres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 31 (1), pp.254-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la504212k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermo- and pH-sensitive triblock copolymers with tunable hydrophilic/hydrophobic properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (22), pp.2606-2616. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.27729⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of biopolymer addition on the formulation and properties of an oil-in-water microemulsion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safia Djedri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Issaadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadji Moulai-Mostefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Research on Chemical Intermediates</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 41 (8), pp.5665 - 5679. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11164-014-1691-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagen functionalized with unsaturated cyclic anhydrides-interactions in solution and solid state</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation and characterization of anionic pullulan thermoassociative nanoparticles for drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Popa</w:t>
+                <w:t xml:space="preserve">G. Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">M. Nichifor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Verestiuc</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">E. About-Jaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biopolymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.22319⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111, pp.892 - 900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.05.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02361550v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation and characterization of anionic pullulan thermoassociative nanoparticles for drug delivery</w:t>
+                <w:t xml:space="preserve">Hydrolysis of pullulan by entrapped pullulanase in Ca/alginate beads</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Mocanu</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Le Cerf</w:t>
+                <w:t xml:space="preserve">Sarah Nawel Gasmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.05.037⟩</w:t>
+              <w:t xml:space="preserve">Biopolymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 101 (9), pp.938 - 944. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22485⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866734v1</w:t>
+                <w:t xml:space="preserve">hal-01866732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrolysis of pullulan by entrapped pullulanase in Ca/alginate beads</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collagen functionalized with unsaturated cyclic anhydrides-interactions in solution and solid state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Potorac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Nawel Gasmi</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">V. Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Verestiuc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biopolymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 101 (9), pp.938 - 944. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/bip.22485⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 101 (3), pp.228-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/bip.22319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866732v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation of polyelectrolyte complexes with diethylaminoethyl dextran: Charge ratio and molar mass effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Sophie Pepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pape Momar Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariana Cristea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Karakasyan-Dia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 113, pp.217 - 224. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2014.07.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Purification of a Low Molecular Weight Fucoidan for SPECT Molecular Imaging of Myocardial Infarction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Saboural</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Chaubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Rouzet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faisal Al-Shoukr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rana Azzouna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine drugs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 12 (9), pp.4851-4867. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/md12094851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of lipid-b-poly(2-isopropyl-2-oxazoline) and successive study of pH- and thermo-sensitive mixed micelles by combination with lipid-b-poly(acrylic acid)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Hespel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Grossel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lecamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5 (13), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c4py00062e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the water-monomer dynamic interfacial properties during methyl methacrylate radical polymerization in a single monomer droplet: dependence on the chemical structure of the surfactant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Molecular Size Characterization and Kinetics Studies on Hydrolysis of Pullulan by Pullulanase in an Entangled Alginate Medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghina Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Rihouey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Larreta-Garde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer international</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (7), pp.2234 - 2241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm400371r⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pi.4458⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00802886v1</w:t>
+                <w:t xml:space="preserve">hal-01866748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Size Characterization and Kinetics Studies on Hydrolysis of Pullulan by Pullulanase in an Entangled Alginate Medium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Evolution of the water-monomer dynamic interfacial properties during methyl methacrylate radical polymerization in a single monomer droplet: dependence on the chemical structure of the surfactant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Hamaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 14 (7), pp.2234 - 2241. </w:t>
+              <w:t xml:space="preserve">Polymer international</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 62, pp.1617-1623. </w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/bm400371r⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pi.4458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866748v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of carboxymethyl groups on degradation of modified pullulan by pullulanase from Klebsiella pneumoniae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93 (1), pp.109 - 115. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.07.039⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polysaccharide hydrolases are released with mucilages after water hydration of flax seeds</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Paynel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Pavlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Ancelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Physiology and Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 62, pp.54 - 62. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.plaphy.2012.10.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association states of multisensitive smart polysaccharide–block-polyetheramine copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desbrieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 95 (1), pp.41 - 49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2013.02.032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organization of “Pullulan”-block-polyether copolymers at the aqueous solution/air interface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desbrieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 398, pp.134-141. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2013.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saccharide effect on the LCST property of a polyether: Influence of structure and length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 428, pp.25-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2013.03.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic and thermosensitive copolymers based on pullulan and Jeffamine®: Synthesis, characterization and physicochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 87 (2), pp.1522-1531. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.09.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-responsive carboxymethyl polysaccharide crosslinked hydrogels containing Jeffamine side-chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 89 (2), pp.578 - 585. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2012.03.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alginate grafted with poly(ε-caprolactone): effect of enzymatic degradation on physicochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samir Benykhlef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Bengharez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kaddour Guemra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 61 (9), pp.1456 - 1461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pi.4232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological Behavior and Non-enzymatic Degradation of a Sulfated Galactan from Halymenia durvillei (Halymeniales, Rhodophyta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taratra André Fenoradosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Biochemistry and Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 167 (5), pp.1303-1313. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s12010-012-9605-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of pH-sensitive micelles from linseed oil using atom transfer radical polymerisation (ATRP)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">New anionic crosslinked multi-responsive pullulan hydrogels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgeta Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doina Mihai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.07.041⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 87 (2), pp.1440-1446. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866775v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New anionic crosslinked multi-responsive pullulan hydrogels</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Synthesis of pH-sensitive micelles from linseed oil using atom transfer radical polymerisation (ATRP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Hespel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Kaifas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lecamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.09.037⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (20), pp.4344 - 4352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2012.07.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361575v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of polysaccharide degradations by dynamic high-pressure homogenization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Villay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Lakkis de Filippis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 27 (2), pp.278 - 286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2011.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and evaluation of a tri-tyrosine decorated dextran MR contrast agent for vulnerable plaque detection</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermo sensitive behavior of cellulose derivatives in dilute aqueous solutions: From macroscopic to mesoscopic scale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roger Vassy</w:t>
+                <w:t xml:space="preserve">Mohamed Fettaka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Issaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadji Moulai-Mostefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Picton</w:t>
+                <w:t xml:space="preserve">Isabelle Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 357 (2), pp.372 - 378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.02.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c1cc10849b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01866781v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermo sensitive behavior of cellulose derivatives in dilute aqueous solutions: From macroscopic to mesoscopic scale</w:t>
+                <w:t xml:space="preserve">Synthesis and evaluation of a tri-tyrosine decorated dextran MR contrast agent for vulnerable plaque detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Fettaka</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Nadji Moulai-Mostefa</w:t>
+                <w:t xml:space="preserve">Anne Beilvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Dez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+                <w:t xml:space="preserve">Roger Vassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Canet-Soulas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Rousseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2011.02.041⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 47 (19), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c1cc10849b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01866783v1</w:t>
+                <w:t xml:space="preserve">hal-01866781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of thermosensitive and pH-sensitive block copolymers based on polyetheramine and pullulan with different length</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belbekhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghina Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 86 (1), pp.304 - 312. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2011.04.053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New anionic amphiphilic thermosensitive pullulan derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dulong</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 84 (1), pp.276 - 281. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anionic polysaccharide hydrogels with thermosensitive properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doina Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 83 (1), pp.52-59. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.07.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02361590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New anionic amphiphilic thermosensitive pullulan derivatives</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Lecerf</w:t>
+                <w:t xml:space="preserve">Pullulan–STMP hydrogels: a way to correlate crosslinking mechanism, structure and physicochemical properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renauld Forbice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Condamine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.11.034⟩</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 67 (3), pp.455 - 466. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-010-0435-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02361589v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pullulan–STMP hydrogels: a way to correlate crosslinking mechanism, structure and physicochemical properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Picton</w:t>
+                <w:t xml:space="preserve">New anionic amphiphilic thermosensitive pullulan derivatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Mihai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00289-010-0435-2⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 84 (1), pp.276-281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2010.11.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866779v1</w:t>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02361589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chitosan coating on the swelling and controlled release of a poorly water-soluble drug from an amphiphilic and pH-sensitive hydrogel</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">D. Le Cerf</w:t>
+                <w:t xml:space="preserve">Surfactants Synthesis Using Petroleum Fractions and Crude Oil: Application in Microemulsion Formulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Djedri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Issaadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadji Moulai-Mostefa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 47 (2), pp.120 - 125. </w:t>
+              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 31 (7), pp.877 - 882. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2010.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01932690903223823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01866784v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactants Synthesis Using Petroleum Fractions and Crude Oil: Application in Microemulsion Formulation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadji Moulai-Mostefa</w:t>
+                <w:t xml:space="preserve">Effect of chitosan coating on the swelling and controlled release of a poorly water-soluble drug from an amphiphilic and pH-sensitive hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Colinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Dispersion Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 31 (7), pp.877 - 882. </w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 47 (2), pp.120 - 125. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01932690903223823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2010.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866788v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel cationic and amphiphilic pullulan derivatives II: pH dependant physicochemical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roudesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. About-Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 80 (1), pp.123 - 129. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water Retention Capacity of Polysaccharides from Prickly Pear Nopals of Opuntia Ficus Indica and Opuntia Litoralis: Physical–Chemical Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Majdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roudesli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymers and the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 18 (4), pp.451 - 458. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10924-010-0159-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chitosan coating on the swelling and controlled release of a poorly water-soluble drug from an amphiphilic and pH-sensitive hydrogel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dulong</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 47 (2), pp.120-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2010.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New amphiphilic modified polysaccharides with original solution behaviour in salt media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hamaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 75 (3), pp.454 - 462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2008.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin-anionic polysaccharide hydrogels: Synthesis, characterization, and interaction with some organic molecules (water pollutants, drugs, proteins)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Moscovici</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 112 (3), pp.1175 - 1183. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.29580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual rheological properties of a new associative polysaccharide in salt media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Hamaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 77 (4), pp.743 - 749. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2009.03.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production and characterization of new families of polyglucuronic acids from TEMPO–NaOCl oxidation of curdlan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Rios</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.H.T. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (5), pp.458 - 462. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2009.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Highly sulphated galactan from Halymenia durvillei (Halymeniales, Rhodophyta), a red seaweed of Madagascar marine coasts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Fenoradosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wadouachi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 45 (2), pp.140 - 145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2009.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curdlan microspheres. Synthesis, characterization and interaction with proteins (enzymes, vaccines)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doina Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misu Moscovici</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 44 (3), pp.215 - 221. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2008.12.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of arabic gum: Study of degradation and water desorption processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Rose Garda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marlhoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Hydrocolloids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23 (7), pp.1930 - 1934. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2009.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between potato starch isolation methods and kinetic parameters of hydrolysis by free and immobilised α-amylase on alginate (from Laminaria digitata algae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Djaffar Djabali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naima Belhaneche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boubekeur Nadjemi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (6), pp.563 - 570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jfca.2008.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trisodium trimetaphosphate crosslinked xanthan networks: synthesis, swelling, loading and releasing behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Bejenariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 62 (4), pp.525 - 538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00289-008-0033-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New amphiphilic and pH-sensitive hydrogel for controlled release of a model poorly water-soluble drug</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Mocanu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dulong</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 73 (3), pp.345 - 350. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2009.07.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization of Water Soluble and Amphiphile Crosslinked Carboxymethylpullulan</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Acacia macracantha gum as a possible source of arabinogalactan–protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Beltrán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys León de Pinto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Rincon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Cozic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1295/polymj.pj2008117⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 72 (1), pp.88 - 94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2007.07.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866820v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metastable Amphiphilic Hydrogels Based on Crosslinked Carboxymethylpullulan</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Self-organization of Water Soluble and Amphiphile Crosslinked Carboxymethylpullulan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 40 (3), pp.233 - 240. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1295/polymj.pj2007143⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 40 (12), pp.1132 - 1139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1295/polymj.pj2008117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866817v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of alkyl chains length on the conformation and solubilization properties of amphiphilic carboxymethylpullulans</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Metastable Amphiphilic Hydrogels Based on Crosslinked Carboxymethylpullulan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Deyme</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Mélanie Legros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Cardinaël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 40 (3), pp.233 - 240. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1295/polymj.pj2007143⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00396-008-1896-9⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01866815v1</w:t>
+                <w:t xml:space="preserve">hal-01866817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acacia macracantha gum as a possible source of arabinogalactan–protein</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of alkyl chains length on the conformation and solubilization properties of amphiphilic carboxymethylpullulans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys León de Pinto</w:t>
+                <w:t xml:space="preserve">Widad Henni-Silhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Rincon</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Michel Deyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Ruiz de Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Cozic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2007.07.027⟩</w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 286 (11), pp.1299 - 1305. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00396-008-1896-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866813v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, photopolymerization and adhesive properties of new hydrolytically stable phosphonic acids for dental applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Catel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Le Pluart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Madec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Nhan Pham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 46 (21), pp.7074 - 7090. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.23013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Polysaccharide-based Microparticles Crosslinked with Siloxane: Interactions with Biologically Active Substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgeta Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doina Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Legros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lecerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Bioactive and Compatible Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 23 (1), pp.82 - 94. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0883911507085071⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stiffness xanthan hydrogels: synthesis, swelling characteristics and controlled release properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Bejenariu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer Bulletin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 61 (5), pp.631 - 641. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-008-0987-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancement of the Solubility and Efficacy of Poorly Water-Soluble Drugs by Hydrophobically-Modified Polysaccharide Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Widad Henni-Silhadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Deyme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Boissonnade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Appel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pharmaceutical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 24 (12), pp.2317 - 2326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11095-007-9461-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution nuclear magnetic resonance spectroscopy studies of polysaccharides crosslinked by sodium trimetaphosphate: a proposal for the reaction mechanism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Condamine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 342 (7), pp.943-953. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carres.2007.01.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and physicochemical characterization of a novel ampholytic pullulan derivative with amphiphilic behavior in alkaline media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Souguir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roudesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. About-Jaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 313 (1), pp.108 - 116. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2007.03.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of flow field flow fractionation with on line static and dynamic light scattering to the study of hydrosoluble polyelectrolyte complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 604 (1), pp.2 - 8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.aca.2007.06.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pH-dependent stability of scleroglucan borate gels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 69 (1), pp.65 - 71. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2006.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New polysaccharide-based microparticles crosslinked with siloxanic units. I. Synthesis and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dulong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 67 (1), pp.60-66. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2006.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New polysaccharide-based microparticles crosslinked with siloxanic units. I. Synthesis and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dulong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reactive and Functional Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 67 (1), pp.60 - 66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.reactfunctpolym.2006.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carboxymethylpullulan hydrogels with a ionic and/or amphiphilic behavior: Swelling properties and entrapment of cationic and/or hydrophobic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dulong</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 274 (1-3), pp.163-169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02328199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carboxymethylpullulan hydrogels with a ionic and/or amphiphilic behavior: Swelling properties and entrapment of cationic and/or hydrophobic molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dulong</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 274 (1-3), pp.163 - 169. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2005.08.045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flax ( Linum usitatissimum ) Seed Cake: A Potential Source of High Molecular Weight Arabinoxylans?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Different ways for grafting ester derivatives of poly(ethylene glycol) onto chitosan: Related characteristics and potential properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Michaud</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
+                <w:t xml:space="preserve">F. Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Dez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desbrieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.-J. Madec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jf048910d⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (3), pp.639-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2004.11.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866861v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of hydrophobically modified polysaccharides in solution and at the air–water interface</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flax ( Linum usitatissimum ) Seed Cake: A Potential Source of High Molecular Weight Arabinoxylans?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Stchakovsky</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Picton</w:t>
+                <w:t xml:space="preserve">J. Warrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.094⟩</w:t>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 53 (5), pp.1449 - 1452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf048910d⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866850v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Different ways for grafting ester derivatives of poly(ethylene glycol) onto chitosan: Related characteristics and potential properties</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aggregation of hydrophobically modified polysaccharides in solution and at the air–water interface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.-J. Madec</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Widad Henni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Deyme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Stchakovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lecerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2004.11.104⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 281 (2), pp.316 - 324. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2004.08.094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585435v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural investigations of the neutral polysaccharide of Linum usitatissimum L. seeds mucilage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Warrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 35 (3-4), pp.121 - 125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2004.12.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions of Intermolecular Interactions between Constitutive Arabinoxylans to the Flaxseeds Mucilage Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Warrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Courtois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 6 (4), pp.1871 - 1876. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm049249p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId415" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of amphiphilic polysaccharides onto polystyrene latex particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sunil Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (11), pp.3700 - 3707. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2005.03.057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Different ways for grafting ester derivatives of poly(ethylene glycol) onto chitosan: related characteristics and potential properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Dez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Desbrieres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Madec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 46 (3), pp.639 - 651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2004.11.104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of hydrophobically modified carboxymethylcelluloses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Charpentier-Valenza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 60 (1), pp.87 - 94. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2004.11.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrogels Based on Pullulan Crosslinked with sodium trimetaphosphate (STMP): Rheological study</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean François Argillier</w:t>
+                <w:t xml:space="preserve">Hyaluronan-based hydrogels particles prepared by crosslinking with trisodium trimetaphosphate. Synthesis and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Bulletin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00289-004-0299-4⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 57 (1), pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2003.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01866881v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02328191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hyaluronan-based hydrogels particles prepared by crosslinking with trisodium trimetaphosphate. Synthesis and characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.P. Vannier</w:t>
+                <w:t xml:space="preserve">Hydrogels Based on Pullulan Crosslinked with sodium trimetaphosphate (STMP): Rheological study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2003.12.006⟩</w:t>
+              <w:t xml:space="preserve">Polymer Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 52 (6), pp.429 - 436. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00289-004-0299-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02328191v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01866881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of new associative gel microspheres from carboxymethyl pullulan and their interactions with lysozyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 40 (2), pp.283 - 289. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.eurpolymj.2003.09.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId437" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hyaluronan-based hydrogels particles prepared by crosslinking with trisodium trimetaphosphate. Synthesis and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dulong</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P. Vannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 57 (1), pp.1 - 6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2003.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Chitosan Microspheres Containing Pendant Cyclodextrin Moieties and their Interaction with Biological Active Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mocanu Georgeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">About-Jaudet Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecerf Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Picton Luc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpov Adrian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1 (3), pp.227 - 233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1567201043334777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Chitosan Microspheres Containing Pendant Cyclodextrin Moieties and their Interaction with Biological Active Molecules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Argillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Drug Delivery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 1 (3), pp.227 - 233. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/1567201043334777⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amphiphilic polysaccharides. Evidence for a competition between intra and intermolecular associations in dilute system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Dugast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 44 (26), pp.7917 - 7924. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.polymer.2003.10.054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adsorption of cellulose derivatives onto montmorillonite: a SEC–MALLS study of molar masses influence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 203 (1-3), pp.77 - 86. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0927-7757(01)01069-x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId457" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associative pullulan gels and their interaction with biological active substances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Controlled Release</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 83 (1), pp.41 - 51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0168-3659(02)00169-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure / rheological properties relations of crosslinked potato starch suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Audibert-Hayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 81, pp.5480-2489</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02681662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of amphiphilic pullulan derivatives evidenced by on-line flow field flow fractionation/multi-angle laser light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chromatography B Biomedical Sciences and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 753 (1), pp.115-22</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure/rheological properties relations of crosslinked potato starch suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Audibert-Hayet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Doublier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 81 (10), pp.2480 - 2489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/app.1690⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prickly pear nopals pectin from Opuntia ficus-indica physico-chemical study in dilute and semi-dilute solutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Majdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Roudesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 46 (1), pp.69 - 79. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0144-8617(00)00284-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of a complex polysaccharide (gum arabic) by multi-angle laser light scattering coupled on-line to size exclusion chromatography and flow field flow fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 42 (1), pp.23 - 31. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0144-8617(99)00139-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypothesis: Hyperstructures regulate bacterial structure and the cell cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vic Norris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Bouligand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Cellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maurice Demarty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biochimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 81 (8-9), pp.915-920. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/s0300-9084(99)00203-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solvent-polymer interactions in associative polymer/aqueous media systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 114 (1), pp.133 - 138. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/masy.19971140115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associative Polymers and Physical Gels Derived from Natural Biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Institut Français du Pétrole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 52 (2), pp.232-234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2516/ogst:1997025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solution Behavior of Hydrophobically Associating Cellulosic Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Polymer Analysis and Characterization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, 2 (2), pp.103 - 113. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10236669608233900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId498" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rheological properties of modified cellulosic polymers in semi-dilute regime: Effect of salinity and temperature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Muller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Colloid and Polymer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1996, Gels, 102, pp.26-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/BFb0114383⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId500" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemically modified exopolysaccharide pullulans: physico-chemical characteristics of ionic derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mocanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Mihai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Carpov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Mullera</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, 28 (2), pp.131 - 136. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/0144-8617(95)00112-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01866934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15927,1591 +15948,1591 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procollagen effect of microalgal exopolysaccharides on human dermal fibroblasts: some structural and mechanistic aspects</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId507" w:history="1">
+                <w:t xml:space="preserve">Production de collagène et d’acide hyaluronique par des fibroblastes dermiques humains stimulés par des exopolysaccharides de microalgues : quelques aspects structuraux et mécanistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toucheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Probert I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th COSM'INNOV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
+              <w:t xml:space="preserve">10th COSM'ING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468320v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production de collagène et d’acide hyaluronique par des fibroblastes dermiques humains stimulés par des exopolysaccharides de microalgues : quelques aspects structuraux et mécanistiques</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermosensitive nanocarriers for drug delivery from polyelectrolyte complexes of hyaluronic acid grafted with PEO PPO: old polymers, new combination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Huu Van Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Dulong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Picton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Le Cerf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th COSM'ING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">8th Nano Today Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, San Diego, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05468300v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04144296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermosensitive nanocarriers for drug delivery from polyelectrolyte complexes of hyaluronic acid grafted with PEO PPO: old polymers, new combination</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Procollagen effect of microalgal exopolysaccharides on human dermal fibroblasts: some structural and mechanistic aspects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Toucheteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Deffains</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gaignard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Nano Today Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, San Diego, CA, United States</w:t>
+              <w:t xml:space="preserve">5th COSM'INNOV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04144296v1</w:t>
+                <w:t xml:space="preserve">hal-05468320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toucheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EnhanceMicroalgae La Rochelle 2022 Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05469529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogels Based on Polysaccharides Grafted Ferulic Acid: A Biomimetic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahdi Hadrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lecerf Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Priochem 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Bucarest, Romania. pp.69, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/chemproc2022007069⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03674089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production of collagen and hyaluronic acid by human dermal fibroblasts stimulated by EPS from microalgae: some structural and mechanistic aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Toucheteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Deffains</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ian Probert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Congress of the European Polysaccharide Network of Excellence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un nouvel exopolysaccharide issu de la microalgae Flintiella sanguinaria: production et caractérisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Gaignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Macao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire International Polysac 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Ouargla, Algeria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new exopolysaccharide from Flintiella sanguinaria : production and structural characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Macao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Gardarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pierre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Rihouey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISAP (International Society for Applied Phycology)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01658244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of a novel amphiphilic polysaccharide grafted with a polyester: alginate-graft-polycaprolactone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Polymer Congress, EPF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis and characterization of a novel amphiphilic polysaccharide grafted with a polyester: polycaprolactone-graft-alginate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dulong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41st IUPAC Congress Chemistry Protecting Health, Natural Environment, and Cultural Heritage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Torino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthèse et caractérisation d'un polysaccharide amphiphile greffé par un polyester : PCL-g-alginate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Colinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Hamaide</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Le Cerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ème congrès Franco-Roumain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00379145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation physico-chimique d'un nouveau polysaccharide extrait de raquettes de Figuier de Barbarie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H Majdoub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Roudesli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Lecerf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GFP 1999</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1999, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associative polymers and physical gels derived from natural biopolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muller Guy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Huguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Merle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Grisel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Picton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Institut Français du Pétrole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Rueil Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02567310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17521,279 +17542,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'exopolysaccharides de micro-algues à titre d'agents texturants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2102024. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux exopolysaccharides dépolymérisés, issus de micro-algues, leur procédé de préparation et leurs utilisations en cosmétique pour retarder les effets du vieillissement cutané</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Goncalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Massé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Decamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ian Probert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, N° de brevet: FR2102020. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId537" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03506901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId538"/>
+      <w:footerReference w:type="default" r:id="rId539"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -17861,51 +17882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A58F96C7"/>
+    <w:nsid w:val="F5600E75"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18092,51 +18113,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-picton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5853-9274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152291652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/I-2485-2015" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556130v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Boundaoui" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picton" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125202" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05393491v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145292" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773854v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Caillaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00564c" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484214v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb02108d" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450300v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengli Ding" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Qiu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021757" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028413v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Van Le" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030929" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589274v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jaudoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gehrke" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.07.146" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926023v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahdi Hadrich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116967" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022476v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marcela Forero Ramirez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gobin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Journe" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moraes" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116457" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03095986v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barroca-Aubry" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymes-Chodur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119281" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328102v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2018-0914" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866674v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Macao" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gardarin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1389-2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866677v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Vulpe" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Popa" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Peptu" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Tudorachi" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2018.15182" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866359v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.046" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866490v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Charaabi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.054" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866690v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lecamp" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201700016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328164v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00899" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866694v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Momar Niang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Huang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.12.022" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGW50CNJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866703v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24098" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSC3C27W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866699v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Balan" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2015.12.019" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XNKF7VQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361506v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.07.003" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R98PGX7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866696v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Felkai-Haddache" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Remini" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mamou-Belhabib" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1640-7" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866702v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.05.057" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND6XQB1F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866705v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24046" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V38PBVWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223350v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500130" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C41A231B4CE690FE748E062521FF6DDFC72DA5BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866707v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Ali" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gasmi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2093" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D9530343A69818F0DBF45472CE4EFF9BC94FFC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361549v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hoypierres" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504212k" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361542v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27729" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQVPT3LC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866709v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Djedri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Issaadi" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadji Moulai-Mostefa" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-014-1691-9" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361550v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potorac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popa" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picton" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dulong" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verestiuc" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22319" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMQMW103-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866734v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocanu" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nichifor" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. About-Jaudet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Cerf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.05.037" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866732v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nawel Gasmi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22485" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DR7LK185-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866729v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Pepin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cristea" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Karakasyan-Dia" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.07.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW74DWQ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866736v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saboural" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaubet" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouzet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Al-Shoukr" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Azzouna" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12094851" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866738v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grossel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00062e" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802886v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4458" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9W3DVVT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866748v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400371r" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866742v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.07.039" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGTP6SNV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866752v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paynel" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pavlov" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ancelin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2012.10.009" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X461CQF4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866740v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.02.032" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9723PR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361564v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.02.011" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6MZ6FHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361562v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.03.022" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72WJMLVP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361578v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mocanu" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.09.049" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THPG1MCV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866763v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.03.052" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZNV547P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866757v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benykhlef" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bengharez" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Guemra" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4232" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2271E87AF55122F35A98EA918B16D96408CD65E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361585v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taratra Andr&#233; Fenoradosoa" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-012-9605-z" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17A69E153B2C0BB1AF94216D3C655CB3E58B250C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866775v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaifas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.07.041" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMS4TSP6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361575v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mihai" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.09.037" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2NWCBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866761v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villay" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lakkis de Filippis" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.10.003" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866781v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beilvert" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vassy" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc10849b" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866783v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fettaka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.02.041" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2W18XNW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866780v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.04.053" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TP6913R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866778v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihai" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecerf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.11.034" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15TN8ZW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361590v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.07.022" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JRH74HC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361589v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866779v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Forbice" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-010-0435-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC5VDS89-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866784v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colinet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2010.05.011" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97H10FTQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866788v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932690903223823" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866787v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Souguir" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudesli" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.11.003" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45JKPDZ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866790v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majdoub" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-010-0159-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RNLFTPX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328285v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866803v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamaide" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.08.002" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SWKL12G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866799v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moscovici" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.29580" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD4NP2ZB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866810v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.03.019" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7NBVXF0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866804v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laroche" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H.T. Le" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2009.08.005" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LC8RNZX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866800v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fenoradosoa" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wadouachi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2009.04.015" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FXDLD9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866796v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misu Moscovici" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecerf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2008.12.005" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CJ523Q5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866795v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cozic" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marlhoux" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.02.009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9P42V68-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866806v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Djabali" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belhaneche" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Nadjemi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2008.11.001" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3785B9PQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866808v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Bejenariu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-008-0033-8" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5TP66PF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866802v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2009.07.008" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MRQ1KDH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866820v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Legros" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.pj2008117" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866817v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.pj2007143" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866815v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Henni-Silhadi" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deyme" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ruiz de Hoyos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-008-1896-9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A463634D58EBDA732949E3C6261F8EC2B6C84CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866813v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beltr&#225;n" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Le&#243;n de Pinto" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rincon" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.07.027" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LG1HT4G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866825v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Catel" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Madec" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nhan Pham" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23013" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6LC2PMRR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866818v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0883911507085071" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF0B0E9591660B5A25702BB3D409EFA5B659E613/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866822v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-008-0987-6" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHNG7XL2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866832v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boissonnade" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Appel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9461-7" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77685122CA062A06AB8654E83A0B1C82CE968217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866833v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lack" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.01.011" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG0S4CMC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866841v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.03.012" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJCLW978-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866829v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Simon" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Argillier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.06.012" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98Q5FKSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866840v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colinet" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Muller" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.09.002" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4ZSM74X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328207v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2006.09.002" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NZLMVD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866839v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328199v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.08.045" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZGMGBXG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866843v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866861v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Warrand" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michaud" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048910d" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PB24KGP2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866850v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Henni" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stchakovsky" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.094" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-459RGPV0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585435v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebouc" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dez" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Madec" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.11.104" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z501MLZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866868v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2004.12.006" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2QSN896-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866854v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm049249p" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866848v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.03.057" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZR9XVS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866857v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouc" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866865v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpentier-Valenza" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merle" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.11.030" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWF6H1BG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866881v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Argillier" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-004-0299-4" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-515FXN7R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328191v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lack" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vannier" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2003.12.006" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PQ3L1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866883v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2003.09.019" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK6LPHBS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866879v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866872v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocanu Georgeta" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=About-Jaudet Elie" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecerf Didier" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picton Luc" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpov Adrian" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567201043334777" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866877v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rousseau" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Argillier" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866887v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simon" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dugast" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Muller" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2003.10.054" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3W6TBL9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866906v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0927-7757(01)01069-x" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27ZL9S2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866913v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mocanu" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mihai" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lecerf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-3659(02)00169-4" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HTH1H2W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681662v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dubois" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audibert-Hayet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866916v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duval" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866922v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.1690" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D680903DD55D48CE095496846FD332396FAA01B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866921v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Majdoub" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0144-8617(00)00284-8" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTFZ914P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866923v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bataille" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0144-8617(99)00139-3" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-825X63DQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866926v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouligand" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demarty" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0300-9084(99)00203-5" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7SW75TX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866929v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19971140115" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Q6QJ0KS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866928v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huguet" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisel" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1997025" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866932v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669608233900" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866942v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0114383" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866934v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpov" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mullera" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-8617(95)00112-3" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCFS8MXD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468320v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toucheteau" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deffains" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468300v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probert I." TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144296v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469529v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674089v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemproc2022007069" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506914v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658327v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658244v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379140v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379143v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulong" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379145v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567291v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roudesli" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Guy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567310v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huguet" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Merle" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-picton" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5853-9274" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/152291652" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=Y4sQjR4AAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/I-2485-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556130v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Boundaoui" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Loutelier-Bourhis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Varacavoudin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Picton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2026.125202" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05393491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Morel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Dulong" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claire Groo" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Malzert-Fr&#233;on" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2025.145292" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04773854v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Daoud" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vasilica Arsenie" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Belkacem Tarek Benkhaled" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kilian Caillaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Semsarilar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4py00564c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04484214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Madau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Le Cerf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3tb02108d" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450300v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mengli Ding" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwen Qiu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Rouzi&#232;re" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Rihouey" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms24021757" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04028413v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huu Van Le" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15030929" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04589274v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Jaudoin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Grillo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gehrke" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Ouldali" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2022.07.146" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022476v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Marcela Forero Ramirez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Gobin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Aid-Launais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Journe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Moraes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116457" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926023v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahdi Hadrich" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Labat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116967" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03095986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Steenkeste" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Barroca-Aubry" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aymes-Chodur" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2020.119281" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328102v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Carole Kouassi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/pac-2018-0914" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866674v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gaignard" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Macao" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Gardarin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-018-1389-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866677v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raluca Vulpe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Popa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Peptu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nita Tudorachi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2018.15182" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866359v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2018.04.046" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866490v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belbekhouche" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saddam Charaabi" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carbonnier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.12.054" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Hespel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arlette El Asmar" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Morandi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lecamp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201700016" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328164v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Thebault" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle D&#233;" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00899" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866694v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pape Momar Niang" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiwei Huang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Souguir" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.12.022" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DGW50CNJ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866703v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pottier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24098" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TSC3C27W-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866699v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Balan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2015.12.019" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XNKF7VQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361506v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.07.003" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0R98PGX7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866696v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Felkai-Haddache" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hocine Remini" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Mamou-Belhabib" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11947-015-1640-7" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866702v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.05.057" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ND6XQB1F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866705v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/polb.24046" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-V38PBVWB-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01223350v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Hamaide" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/macp.201500130" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/C41A231B4CE690FE748E062521FF6DDFC72DA5BB/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866707v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghina Ali" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gasmi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2093" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D9530343A69818F0DBF45472CE4EFF9BC94FFC7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361549v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hoypierres" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Alexandre" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la504212k" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361542v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27729" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HQVPT3LC-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866709v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Djedri" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Issaadi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadji Moulai-Mostefa" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11164-014-1691-9" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866734v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mocanu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nichifor" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Picton" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. About-Jaudet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Le Cerf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.05.037" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866732v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Nawel Gasmi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22485" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-DR7LK185-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Potorac" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Popa" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dulong" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Verestiuc" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22319" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-NMQMW103-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866729v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Pepin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Cristea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Karakasyan-Dia" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2014.07.015" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MW74DWQ0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866736v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Saboural" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Chaubet" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Rouzet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisal Al-Shoukr" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana Azzouna" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md12094851" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866738v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Grossel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c4py00062e" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866748v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Larreta-Garde" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm400371r" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802886v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4458" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-F9W3DVVT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866742v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.07.039" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LGTP6SNV-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866752v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Paynel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Pavlov" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Ancelin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.plaphy.2012.10.009" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X461CQF4-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866740v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2013.02.032" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8P9723PR-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361564v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2013.02.011" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q6MZ6FHK-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361562v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2013.03.022" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-72WJMLVP-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361578v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgeta Mocanu" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.09.049" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THPG1MCV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866763v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2012.03.052" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6ZNV547P-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866757v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Benykhlef" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Bengharez" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaddour Guemra" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pi.4232" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2271E87AF55122F35A98EA918B16D96408CD65E4/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361585v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taratra Andr&#233; Fenoradosoa" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laroche" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12010-012-9605-z" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/17A69E153B2C0BB1AF94216D3C655CB3E58B250C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361575v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doina Mihai" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.09.037" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5H2NWCBT-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866775v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Kaifas" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2012.07.041" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMS4TSP6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866761v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Villay" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lakkis de Filippis" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2011.10.003" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866783v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fettaka" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Dez" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2011.02.041" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-L2W18XNW-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866781v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beilvert" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Vassy" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Canet-Soulas" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rousseaux" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c1cc10849b" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866780v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.04.053" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TP6913R-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866778v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mihai" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Lecerf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.11.034" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-15TN8ZW4-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361590v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2010.07.022" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1JRH74HC-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866779v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renauld Forbice" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Condamine" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-010-0435-2" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KC5VDS89-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02361589v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866788v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01932690903223823" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866784v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Colinet" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2010.05.011" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-97H10FTQ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866787v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Souguir" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roudesli" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.11.003" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-45JKPDZ9-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866790v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Majdoub" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10924-010-0159-2" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-5RNLFTPX-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328285v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866803v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Hamaide" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2008.08.002" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3SWKL12G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866799v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moscovici" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.29580" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-MD4NP2ZB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866810v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2009.03.019" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M7NBVXF0-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866804v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delattre" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Rios" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laroche" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.H.T. Le" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2009.08.005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7LC8RNZX-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866800v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fenoradosoa" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wadouachi" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2009.04.015" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0FXDLD9M-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866796v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Misu Moscovici" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lecerf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2008.12.005" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1CJ523Q5-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866795v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cozic" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Rose Garda" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marlhoux" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2009.02.009" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-M9P42V68-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866806v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djaffar Djabali" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naima Belhaneche" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boubekeur Nadjemi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2008.11.001" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3785B9PQ-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866808v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Bejenariu" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-008-0033-8" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-P5TP66PF-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866802v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2009.07.008" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4MRQ1KDH-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866813v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Beltr&#225;n" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Le&#243;n de Pinto" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Rincon" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2007.07.027" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2LG1HT4G-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866820v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Legros" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.pj2008117" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866817v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Cardina&#235;l" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1295/polymj.pj2007143" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866815v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Henni-Silhadi" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Deyme" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Ruiz de Hoyos" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-008-1896-9" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/5A463634D58EBDA732949E3C6261F8EC2B6C84CA/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866825v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Catel" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degrange" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Pluart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Madec" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Nhan Pham" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.23013" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-6LC2PMRR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866818v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0883911507085071" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/EF0B0E9591660B5A25702BB3D409EFA5B659E613/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866822v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-008-0987-6" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SHNG7XL2-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866832v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Boissonnade" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Appel" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11095-007-9461-7" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/77685122CA062A06AB8654E83A0B1C82CE968217/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866833v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lack" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2007.01.011" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LG0S4CMC-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866841v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2007.03.012" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJCLW978-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866829v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Simon" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Argillier" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2007.06.012" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-98Q5FKSM-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866840v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Colinet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Muller" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2006.09.002" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P4ZSM74X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328207v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.reactfunctpolym.2006.09.002" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G5NZLMVD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866839v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328199v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Muller" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2005.08.045" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HZGMGBXG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866843v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585435v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lebouc" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dez" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.-J. Madec" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.11.104" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Z501MLZ1-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866861v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Warrand" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Michaud" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Courtois" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf048910d" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-PB24KGP2-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866850v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Widad Henni" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Stchakovsky" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2004.08.094" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-459RGPV0-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866868v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2004.12.006" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F2QSN896-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866854v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm049249p" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866848v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Simon" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2005.03.057" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TGZR9XVS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866857v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Lebouc" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866865v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Charpentier-Valenza" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Merle" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2004.11.030" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWF6H1BG-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02328191v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lack" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Vannier" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2003.12.006" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H0PQ3L1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866881v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Argillier" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00289-004-0299-4" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-515FXN7R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866883v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpolymj.2003.09.019" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QK6LPHBS-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866879v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866872v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mocanu Georgeta" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=About-Jaudet Elie" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lecerf Didier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Picton Luc" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carpov Adrian" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1567201043334777" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866877v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Rousseau" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Argillier" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866887v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Simon" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dugast" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Muller" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2003.10.054" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B3W6TBL9-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866906v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0927-7757(01)01069-x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-27ZL9S2M-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866913v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Mocanu" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Mihai" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Lecerf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0168-3659(02)00169-4" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8HTH1H2W-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681662v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Dubois" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Audibert-Hayet" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Doublier" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866916v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Duval" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866922v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Doublier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.1690" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/6D680903DD55D48CE095496846FD332396FAA01B/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866921v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H Majdoub" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0144-8617(00)00284-8" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XTFZ914P-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866923v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Bataille" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0144-8617(99)00139-3" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-825X63DQ-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866926v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vic Norris" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bouligand" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Cellier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Demarty" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0300-9084(99)00203-5" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T7SW75TX-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866929v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.19971140115" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-9Q6QJ0KS-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866928v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huguet" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Grisel" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2516/ogst:1997025" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866932v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10236669608233900" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866942v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BFb0114383" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01866934v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carpov" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Mullera" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0144-8617(95)00112-3" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XCFS8MXD-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468300v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Toucheteau" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Deffains" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Probert I." TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pierre" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04144296v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468320v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ian Probert" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05469529v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03674089v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/chemproc2022007069" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506914v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658327v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01658244v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379140v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379143v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dulong" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379145v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567291v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Roudesli" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muller Guy" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02567310v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Huguet" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Merle" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grisel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506907v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gon&#231;alves" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Pruvost" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Mass&#233;" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Decamp" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03506901v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Goncalves" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>