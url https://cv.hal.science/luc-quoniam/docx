--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Quoniam </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6333-6594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034105700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32100715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000119481252</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-1406-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bachelor's at Chimie Analytique & Protection de l'Environnement from Université Aix Marseille III (1981), bachelor's at Océanologie from Université Aix Marseille III (1984), master's at Océanologie from Université Aix Marseille II (1985) and doctorate at Science de l'Information et de la Communication from Université Aix Marseille III (1988). Has experience in Information Science, focusing on Information and communication science, acting on the following subjects: bibliometria, information science, patent, ciência da informação and bibliometrics.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIÊNCIA ABERTA NA FRANÇA: ponto da situação, legislação, iniciativas, ferramentas e medidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Páginas a&amp;b: arquivos &amp; bibliotecas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3ª série. Nº especial ConfOA 2020, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/21836671/pagnespc1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CIB comme pivot de classement interdisciplinaire. La classification internationale des brevets au profit de l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Faire dialoguer les disciplines via l'indexation des connaissances : la recherche interdisciplinaire en débats, 1, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATENT TECHNOMETRY BY MIND MAPS : A STUDY ON THE RECYCLING OF WASTE ELECTRICAL AND ELECTRONIC EQUIPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Arruda Vanderlei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.77-100. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/iji.v8i1.16480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using patent information to identify innovative solutions for respiratory disease prevention in the mining sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Martins Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administração da UFSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.587-601. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5902/1983465928836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINERAÇÃO DE PATENTES NA BUSCA DE SOLUÇÕES TECNOLÓGICAS COM POTENCIAL DE FRUGALIDADE PARA REDUZIR OS CASOS DE INFECÇÃO CRUZADA EM TUBERCULOSE E DE DOENÇAS LABORAIS RESPIRATÓRIAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Demarco Resende Esmelindro Zaions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Martins Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Menezes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Antônio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Diálogos Interdisciplinare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saúde e Sociedade III, 8 (10), pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituição de ensino superior: análise das capacidades resilientes diante das políticas de ações afirmativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Freitas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Drebes Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Gestao e Secretariado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a distance learning program focused on continuing medical education with the support of patent-based data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vinícius Cesso da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Antônio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Gestão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.37-60. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/REGE-11-2018-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and on line availability of indicators related to social responsibility, popularization and result prospection of research in nanotechnology in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pascual Mena-Chalco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/iji.v7i3.337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mensuração da produção académica de um programa de pós-graduação Stricto Sensu em Ciências da Reabilitação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Cesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleber Batista Ramão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma.Com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cesso, 38, pp.54-68. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/16463153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILIZAÇÃO DO RESÍDUO RESULTANTE DA COMBUSTÃO DE CARVÃO MINERAL EM USINAS TERMELÉTRICAS NA PRODUÇÃO DE NOVOS MATERIAIS: UMA ANÁLISE A PARTIR DE ARTIGOS CIENTÍFICOS E DE PATENTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Rezende da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Gestão Social e Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.76-93. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24857/rgsa.v13i1.1786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECÇÃO TECNOMÉTRICA EM BASE DE DOCUMENTOS PATENTÁRIOS: UM EXEMPLO PRÁTICO DE IDENTIFICAÇÃO DE OPORTUNIDADES DE NEGÓCIO PARA PEQUENOS EMPREENDEDORES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Di Petta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazzieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administração de Empresas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (19), pp.226-250. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21902/AdminRev.2316-7548.v4i19.2340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineração de Patentes e Pequenas Empresas: Uma Revisão Sistemática da Literatura Sobre Oportunidades de Negócio Sob a Ótica da Inovação Aberta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Di Petta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Drebes Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Empreendedorismo e Gestão de Pequenas Empresas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.170-200. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14211/regepe.v7i2.670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificação e mineração de informações patentárias com potencial de frugalidade visando a prevenção da dengue no brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Alencar Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência da Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectos históricos da criação dos grupos de pesquisa em dengue no Brasil com a utilização da ferramenta computacional ScriptGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sena Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarcides Ferreira Mariosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência &amp; Saúde Coletiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.837-848. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1413-81232018233.00862016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da participação brasileira no depósito de patentes relacionadas à tuberculose pulmonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula de Marco Resende Esmelindro Zaions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cubana de Información en Ciencias de la Salud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Habana, 29 (2), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36512/rcics.v29i2.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologias Assistivas E Suas Aplicações: uma análise a partir de patentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Menezes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Rezende da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Gestão em Sistemas de Saúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/rgss.v7i1.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferramentas e Bases de Dados Open Science para Pesquisa em Inovação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Negocios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.61-73. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7867/1980-4431.2017v22n1p61-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Perspectives: A Study of Probabilities and Likelihoods of Brazilian Universities Upgrading in the National Evaluation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Capelas Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2017.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecção acadêmica dos projetos financiados sobre dengue no Brasil: uso da ferramenta Scriptlattes como apoio ao planejamento de pesquisas em saúde pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Jansiski Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pascual Mena-Chalco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros Bibli (UFSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.114-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual property and patent prospecting as a basis for knowledge and innovation ? a study on mobile information technologies and virtual processes of communication and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirlei de Almeida Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAI : REVISTA DE ADMINISTRAÇÃO E INOVAÇÃO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planejamento anual e quadrienal de prestação de contas à Capespor meio da ferramenta computacional Scriptsucupira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mvc Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBPG. REVISTA BRASILEIRA DE PÓS-GRADUAÇÃO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inovação a partir das Informações de Patentes : Proposição de Modelo Open Source de Extração de Informações de Patentes (Crawler)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazzieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Moraes Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Gestão &amp; Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.76-112. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20397/g&amp;t.v16i1.734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new patent processing suite for academic and research purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wpi.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relação entre produção científica e avaliação da Capes : um estudo cientométrico de um programa das Engenharias II e de um programa interdisciplinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isadora Trombeta Faga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Pós-Graduação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestação de contas anual e quadrienal à Capes por um programa de Pós-Graduação stricto sensu em Engenharia de Produção : utilização da ferramenta computacional Scriptlattes-Scriptsucupira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Alencar Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonder Alexandre Luz Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Renato Rotta Messais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma.Com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.3-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funded projects on dengue fever in Brazil: use of the Scriptlattes Tool to support the planning of public health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Jansiski Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pascual Mena-Chalco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacios (Caracas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example of open-source OPS (Open Patent Services) for patent education and information using the computational tool Patent2Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploração da Plataforma Lattes por assunto : proposta de metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pascual Mena-Chalco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transinformacao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2318-08892016002800006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso da ferramenta computacional Scriptlattes- Scriptsucupira na prestação de contas anual e quadrienal a capes por um programa de Pós-graduação Stricto sensu em Direito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Alencar Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonder Alexandre Luz Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informação &amp; Informação (UEL. Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.131-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama da inteligência competitiva no Brasil: os pesquisadores e a produção científica na plataforma Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roniberto Morato Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Gomes da Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas em Ciência da Informação (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété industrielle dans le cancer et le droit à la vie : cas de l'intelligence économique au Brésil associé à la tuberculose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Boechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.47-61. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.7.47-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Ferramenta para Apoiar a Seleção de Dados no Processo de Descoberta e Conhecimento em Bancos de Dados de Produção Acadêmica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antônio Câmara Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Gestão &amp; Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.298-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extração e disponibilização on line de indicadores de desempenho e prospecção dos resultados das pesquisas em dengue com a utilização da ferramenta computacional Scriptlattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Nacif Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pascual Mena-Chalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Alencar Nigro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros Bibli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1518-2924.2015v20n43p93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Uso de Informações Patentárias para a Valorização de Resíduos Industriais : o caso do lodo de tratamento de esgoto doméstico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delmar Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Tucunduva Philippi Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Ciências da Administração (CAD/UFSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoração de patentes : o caso do núcleo de inovação tecnológica de uma instituição de pesquisa brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Basile Tukoff-Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exacta (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information brevet au service de l'industrie pétrolière : Cas de conception et optimisation des trépans par ingénierie inversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenacer Khoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents used by NPE as an Open Information System in Web 2.0 – Two mini case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.51 - 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribuição de patentes para a inovação sustentável : o caso de um trocador de calor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mamori Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Cezar Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exacta (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.325-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A utilização da ferramenta Scriptlattes para extração e disponibilização on line da produção acadêmica de um programa de pós-graduação stricto sensu em administração</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBPG. REVISTA BRASILEIRA DE PÓS-GRADUAÇÃO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.361-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acompanhamento da produção acadêmica, avaliação das redes de colaboração e gerenciamento de desempenho de um programa de Pós-Graduação stricto sensu em Direito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladmir Oliveira Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Antônio Pulzi Júnior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.180-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to reduce risks related to strategic decisions in new uncertain competitive environments: The case of Algerian State-Owned Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence cycle in the light of web 2.0 tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicadores da Produção Científica sobre Lições Aprendidas em Gestão de Projetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Hofart Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Gestão &amp; Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.03-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação de redes multidisciplinares com a ferramenta scriptlattes : os casos da nanotecnologia, da dengue e de um programa de pós-graduação Stricto Sensu em Administração</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Maria Araújo de Rezende Alvares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros Bibli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.67-98. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1518-2924.2014v19n40p67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extração e tratamento de dados na base lattes para identificação de core competencies em dengue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pascual Mena-Chalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informação &amp; Informação (UEL. Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.30. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5433/1981-8920.2014v19n3p30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise e gestão de análise de redes de colaboração entre pesquisadores de programas de pós-graduação stricto sensu com a utilização da ferramenta computacional Scriptlattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladmir Oliveira Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas em Gestão &amp; Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.137-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patente como objeto de pesquisa em Ciências da Informação e Comunicação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazzieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros Bibli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.243-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglected disease in social network ? A blueprint of Dengue in twitter as a contribution of information science for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Boechat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audy Aldin Kenap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management, IT and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.194-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 Tools for Network Management and Patent Analysis for Health Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Boechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de gestão em Sistemas de Saúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation (IJI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.30-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Property in cancer and the right to life: a case of economic intelligence in Brazil associated with tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R2IE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical market and opportunity in the 21st century for generic drugs : a brazilian case study of olanzapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Boechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Management in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on Pharmaceuticals Patents in Times of Big Data : A Contribution of the Web 2.0 for Medicinal Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Boechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual Property Rights : Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intelligence in public health: Big data for rescuing the neglect of the neglected diseases on last century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R2IE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service du management des risques opérationnels dans les environnements incertains : Cas de la détection précoce des venues durant les forages pétroliers et gaziers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Applied Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.Pages 52-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A utilização da ferramenta computacional Scriptlattes para avaliação das competências em pesquisa no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma.Com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS ACTIVE SEO (SEARCH ENGINE OPTIMIZATION) 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Gestão da Tecnologia e Sistemas de Informação (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.443-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representação Cartográfica Dinâmica Online: análise da atividade editorial em inteligência econômica na França 10.5007/1518-2924.2011v16n32p94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Maria Araújo de Rezende Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros Bibli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.94-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popularité et implantation des solutions de Web Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Digital Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O uso de patentes como fonte de informação em dissertações e teses de engenharia química: o caso da Unicamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Paula Ravaschio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Digital de Biblioteconomia e Ciência da Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible college in interdisciplinary fields: Foucault in accounting research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Ribeiro Mendonça Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marici Cristine Gramacho Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lopes Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Scientific and Applied Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.165-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of Foucault in the accounting field and the analysis of invisible colleges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marici Cristine Gramacho Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Ribeiro Mendonça Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Páginas Abertas (São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.73-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Web 2.0 à Universidade 2.0: uma perspectiva de gestão.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents as technological information in Latin America.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pacheco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.207-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Compétitive 2.0? Intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.11-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0, la révolution connectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Piloting of E-Commerce Performance: Development of a Model of Assistance to Piloting by Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Banking and Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'extraction automatisée et en temps réel d'une bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O repositório institucional como ferramenta de gestão do conhecimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da Faculdade de Ciências Sociais e Humanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistema de avaliação da pós-graduação da Capes: pesquisa-ação em um programa de pós-graduação em Administração</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Cezar Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloisa Martins Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBPG. REVISTA BRASILEIRA DE PÓS-GRADUAÇÃO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.171-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Inteligencia Competitiva en el estudio de la educación profesional y redes de cooperación: un proyecto para la orientación de la actuación institucional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puzzle (Pallejá)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunidade Prática como Ferramenta de Foresight: Canal Prospectar e Indústria Brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puzzle (Pallejá)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midiametria: Análise do desempenho de uma organização na m\'idia com metodologia e softwares bibliométricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Ciências Humanas e Sociais (Universidade Fernando Pessoa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 03, pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino e pesquisa no Campo da Inteligência Competitiva no Brasil e a Cooperação Franco-Brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puzzle (Pallejá)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acesso à Internet Estimuladora do Empreendedorismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">200 Maiores Empresas - Espírito Santo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.217--219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução ao XBRL - nova linguagem para a divulgação de informações empresariais pela internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marici Cristine Gramacho Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orandi Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência da Informação (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.166-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunidade de prática como ferramenta de foresight: experiência na indústria brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marici Cristine Gramacho Sakata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcerias Estratégicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.381-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances dans les bases de données bibliographiques. Modèles expérimentaux autour de la première expérience de Swanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (244)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resenhas: Bernard Carayon: Intelligence économique, compétitivité et cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Gestão da Tecnologia e Sistemas de Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.313-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicadores Bibliométricos da produção Cient\'ifica brasileira: uma análise a partir da Base Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Mugnaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Martino Jannuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência da Informação (Impresso)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des TIC dans l'évaluation d'une politique territoriale de coopération scientifique entre la France et le Brésil : le cas des accords CAPES-COFECUB L'utilisation des TIC dans l'évaluation d'une politique territoriale de coopération scientifique entre la France et le Brésil : le cas des accords CAPES-COFECUB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Information Science for Decision Making (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.01-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a database of public domain Brazilian patent documents based on the IPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, pp.63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création des bases de données au développement de systèmes d'intelligence pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Information Science for Decision Making (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes de coopération entre l'Union Européenne et l'Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds sectoriels de développement scientifique et technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Mugnaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementos de comparação das bases de dados PASCAL e SCISEARCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Mugnaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os programas de cooperação entre a União Européia e a América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de recherche en Génétique de l'état de São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilton Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence obtained by applying data mining to a database of French theses on the subject of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Maria Antonia Tarapanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Henrique Araújo Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Maria Araújo de Rezende Alvares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (1), pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência obtida pela aplicação de data mining em base de teses francesas sobre o Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Maria Araújo de Rezende Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Maria Antonia Tarapanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Henrique Araújo Júnior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência da Informação (Impresso)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30, pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Células de combust\'ivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société de l'information au Brésil: Le livre vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la production de protéine animale au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduarda Storolli Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologie au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioamazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.2-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de comparaison des bases Pascal et SCISearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Experts on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lopes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (4), pp.38-46. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la coutellerie au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet local de développement autour d'une cellule de veille territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to place competitive intelligence in your company. Competitive intelligence from the perspective of today's information professional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Wormell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Milani Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FID-review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (4 e 5), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie et la stratégie de recherche d'information à valeur-ajoutée sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le micro-bulletin thématique du CNRS (L'information scientifique et technique et l'outil Internet, expériences, recherches et enjeux pour les professionnels de l'IST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 76, pp47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric law used for information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (1-2), pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02457969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien automatique entre recherche scientifique et technologie : de la nécessité de rendre transparent un système de mise en correspondance de bases de données scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 222, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microlevel infometric investigation in Phytochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.821-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The function-application relation through a link between classification and indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective link between science and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40 (3), pp.465-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la frontière des domaines d'expertise. Problématique de la validation de liens automatiques entre information industrielle et information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (50), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1), pp.41-63. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02020774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet et la veille technologiqueVers une méthodologie commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 155-156, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique. Exemple de la fluorescence UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (10), pp.518-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation bibliométrique d'un logiciel de développement d'applications : Visual Basic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse bibliométrique comme outil d’aide à la mise en place d’un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de proportions d'un ensemble d'informations en Veille technologique: L'incertude liée à l'interrogation des bases de données, hypotèse sur sa détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.68-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique des différents aspects de la mort subite du nourrisson traités dans les revues scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (4-5), pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique appliquée au cas de l’émergence d’un concept en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC&T: estratégia de exploração da informação para a tomada de decisão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Maria Vargas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência da Informação (Impresso)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 23 (2), pp.190-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology watch and competitive intelligence: a new challange in Education for Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 11, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of patent documents for R&D management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/3.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de l'enquête des besoins recensés par le CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12, pp.402-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation systématique des bases de données : des analyses stratégiques pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bedecarrax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12, pp.437-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel among the ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pscientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes de classement et information stratégique: Outils de traitements automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for analysing dowloaded data for strategic decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 25 (2), pp.279-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Distributions Bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9, pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometrie et chimie. Exemple sur les acides gras et phospholipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19 (1), pp.i48-i52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est l'evolution previsible des services de documentation dans/pour les entreprises et les organisations ? : Quelques reponses fournies par la recherche et l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARBIDO-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 6 (2), pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des matrices par les techniques de swapp sur disque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 40 (Juin), pp.48-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de MS-DOS en Bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9, pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific dynamics of a city: a study of chemistry in Marseille from 1981 to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment médiatiser les analyses bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive technology assesment. Strategic patent clusters obtained with non-boolean logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 12 (4), pp.222-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des thèmes de recherche dans une aire géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (Juin), pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données au service de la bibliométrie. Outil de veille technologique à la dimension des moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.27-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post processing of online searches (P.P.O.S.-Concept)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 44 (3), pp.51-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et information documentaire : del'usage de la bibliometrie dans les services de documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 27 (3), pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispersion des sources documentaires. Mesure et évolution. Problème de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering multidisciplinary Chemical papers to provide new tools for research management and trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 29 (Mai), pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infographic analytical tools for decision makers: analysis of the research production in sciences. Application to chemistry, comparison between Marseille and Montpellier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 17 (1), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la chimie à Marseille de 1981 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Techniques Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (Avril-Juin), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications en Chimie: les indicateurs de tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.30-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bibliometric analysis and MS-DOS commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 6, pp.411-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Physique à Aix-Marseille: Indicateurs et évolution à partir de l'analyse de la base de données INSPEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.49-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (220)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science in France : state of play, legislation, initiatives, tools and measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ª Conferência Luso-Brasileira de Ciência Aberta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho; IBICT; FCT, Oct 2020, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevets et big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études GIS-URFIST "De P2N à l’IST : analyses brevet, état des lieux et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle INPS; Laboratoires LEAD; CERGAM; BABEL; IMSIC; Université de Toulon; Réseau URFIST, Jul 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patentes relacionadas à deep e dark web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rogério Ferra Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisaide Trevisam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Encontro nacional de propriedade intelectual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Vale do Itajaí (UNIVALI), May 2019, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CIB comme pivot de classement interdisciplinaire. La classification internationale des brevets au profit de l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international NumeRev "Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Sud Montpellier, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A free open source patent corpus generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Faga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Molt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Arruda Vanderlei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018 : 9th Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent documents in STEM and PhD education: Open-source tools and some examples to open discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2018 IEEE Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Laguna; University de Vigo; National University of Distance Education, Apr 2018, Tenerife, Spain. pp.4-9, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2018.8363100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNOWLEDGE MANAGEMENT IN CHEMISTRY TO ZIKA, DENGUE AND CHIKUNGUNYA: AN APPROACH TO THE BIG DATA IN PATENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulmira Hartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th World Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data em bases de patentes: uma aplicação com o uso de ferramentas Open Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazzieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III ENPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Santo Ângelo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilidade científica na Plataforma Lattes e Portal da Inovação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roniberto Morato Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII ENANCIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data opportunities in Medicinal Chemistry: how can patents in dengue affairs contribute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulmira Hartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39 RASBQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Goiânia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plataforma lattes como fonte de informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roniberto Morato Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III DTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marília, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso da Análise de Redes Sociais para Exploração de Dados de Revistas Científicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinto A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audilio Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ribas Semeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Alves Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Seminario Argentino Chileno y VI Seminario Cono Sur de Ciencias Sociales, Humanidades y Relaciones Internacionales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ, May 2016, Mendoza, Argentina. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ategic management of research productivity from Graduate Medicine Program by the use of Scriptsucupira computational tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonder Alexandre Luz Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Alencar Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso da plataforma lattes por assunto: recuperação automática de identificadores dos curr\'iculos Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBPC, 67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, São Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur les demandes de dépôt de brevet en Algérie, au Maroc et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Cherrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dematraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th. International Symposium ISKO-Maghreb. Knowledge Organization in the perspective of Digital Humanities: Researches and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotas Tecnologías em Smart Cities : Uma Análise de Invenções Portadoras de Futuro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleonir Tumelero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexsandro Cardoso Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sbragia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congresso Latino-Iberoamericano de Gestão da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio Grande do Sul, UFRGS, Oct 2015, Porto Alegre, Brazil. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Property in Cancer and the Right to Life : a case of competitive intelligence in Brazil using web 2.0 tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Borschiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Public Health, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, February 11-15, v, Feb 2015, Calcutta, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation frugale ou comment innover mieux avec moins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visualisation immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da produção produção cient\'ifica Brasileira em Inteligência Competitiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roniberto Morato Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Gomes da Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Encontro Nacional de Pesquisa em Pós-Graduação em Ciência da Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal da Para\'iba, Aug 2015, João Pessoa, Brazil. pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creative use of search engines Web 2.0 to research inventions and create frugal innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mamori Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Cezar Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Information Systems &amp; Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de São Paulo, Faculdade de Economia, Administração e Contabilidade, p, May 2015, São Paulo, Brazil. pp.3379-3399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Petroleum Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inovação No Planejamento Anual E Trienal Do Preenchimento Da Plataforma Sucupira : Uso da Ferramenta Computacional Scriptlattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17º Seminários em Administração</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de São Paulo, Faculdade de Economia, Administração e Contabilidade, Oct 2014, São Paulo, Brazil. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERRAMENTAS PARA EXTRAÇÃO E ANÁLISE DE INFORMAÇÕES EM BASE DE PATENTES: UMA APLICAÇÃO PARA O MODELO DE HÉLICE QUÍNTUPLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Simpósio Internacional de Inovação e Sustentabilidade (II S2IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Scriptlattes tool for extraction and on line availability of academic production from a department of Stricto sensu in management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inovação a Partir das Informações de Patentes : Proposição de Modelo Open Source de Extração DeInformações de Patentes (Crawler)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazzieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17º Seminários em Administração</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de São Paulo, Faculdade de Economia, Administração e Contabilidade, Oct 2014, São Paulo, Brazil. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PatentToNet : l’exploration libre des brevets par les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 19e congrès SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brevet, outil de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Panafricaine d'Intelligence Economique et de stratégie; Centre d'études Diplommatiques et Stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the scene: methods for supporting decision making in an innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIRMA (European Industrial Research Management Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vevey, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugal Innovation, Innovative conception, KDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Utilisateurs Intellixir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent as a tool for frugal innovation, innovative conception, KDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information et la connaissance au coeur de l'innovation et de la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques de la gestion des données: S'assurer de la fiabilité de l'information - Structurer les données par des outils - La capacité à traiter du Big Data en dynamique - Nouvelles techniques d'analyse : Knowledge Database Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Edition: Intelligence compétitive et Management des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Tecnométrica De Patentes : Uma Aplicação Na Recuperação De Terras Raras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazzieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17º Seminários em Administração</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de São Paulo, Faculdade de Economia, Administração e Contabilidade, Oct 2014, São Paulo, Brazil. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des brevets existants sur l'impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Club Reverse Engeneering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Innovation frugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la chaire innovaton &amp; brevets: Les nouveaux usages du Brevet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugal Innovation: social responsability impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Simposio internacional de Gestão de Projetos (III SINGEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles d'Intelligence Economique pour l'Algérie ? Quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International sur l'Intelligence Economique : Un enjeu majeur de Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Alger, Algérie. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemplo de Uso Gratuito do OPS (Open Patent Service) para Educação e Informação em Patentes por meio da Utilização da Ferramenta Computacional Patent2net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Alencar Nigro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Encontro da ANPAD (EnANPAD) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Nacional Pos-graduação en Administração, Sep 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les risques des décisions stratégiques dans les nouveaux environnements concurrentiels incertains : Cas des Entreprises Publiques Algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques de Sonatrach JST'9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oran, Algérie. http://www.sonatrach.com/p-jst9.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Inteligência Colaborativa como Ferramenta para Gestão de Redes e Análise de Patentes em Dengue: um estudo de caso aplicado à saúde pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Inteligência Colaborativa como Ferramenta para Gestão de Redes e Análise de Patentes em Dengue: um estudo de caso aplicado à saúde pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprospecting ine Dengue using Web 2.0 Tools to Aid in Management and Technological Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M.P. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Encontro Estratégico em Ciências Farmacêuticas (EECF) e I Seminário Ibero Americano de P &amp; D de Medicamentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-6 avril 2013, p, Apr 2013, Teresina, Brazil. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents as a free innovation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information systems and Technology Management (CONTECSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribuição de patentes para a inovação de um produto sustentável : estudo de caso de um trocador de calor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mamori Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II SINGEP I S2IS-II Simpósio Internacional de Gestão em Projetos e ISimposio Internacional de Inovação e Sustentabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNINOVE, Nov 2013, São Paulo, Brazil. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft engineering for innovation, entrepreneurship, using patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Simposio internacional de Gestão de Projetos (II SINGEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise das &amp;quot;green patents&amp;quot; em nanotecnologias ligadas à área de biocombust\'iveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Henrique Milanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1º Encontro de Ciência e Engenharia de Materiais de São Carlos : Energia, Sustentabilidade e Inovação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de São Carlos, Nov 2013, São Carlos, Brazil. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectivas da Inteligência Competitiva para Doenças Negligenciadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Maria Araújo de Rezende Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais do VIII Workshop Internacional em Ciência da Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bras\'ilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire la fracture numérique parmi les TPE-PME dans les milieux défavorisés: cas du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence territoriale. Télécentres d'information et affaire. L'Intelligence Economique : Stratégies d'innovation et de compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept, les méthodes, et les outils du Web 2.0 appliqués à l'Intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Scientifique Techniques et Concurrentielle, Intelligence économique, Innovation - Conférence sur Invitation présentée à la Journée " open days " de la Communauté européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-visiting the Competitive Intelligence cycle with the 2.0 Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur Invitation présentée à 8th International Conference on Information Systems and Technology Management CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal to structure the information security management in a Scientific Research environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Carlos Soares Alexandria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réticulation virtuelle de réseaux effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique &amp; Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Workshop GESITI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A informação patentária em trabalhos acadêmicos da engenharia qu\'imica: considerações sobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Paula Ravaschio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário Nacional de Bibliotecas Universitárias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the information science concepts in management of information systems: discussions about a governance model for the effectiv adoption of information and knowledge management in decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Augusto Órfão Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">du web 2.0 à l'intelligence compétitive 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du chapitre français de l'ISKO,Intelligence collective et organisation des connaissances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00432180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.activité éditoriale con'tributive de la communauté I.E. en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Models, Methods, Engineering of Competitive Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Beaulieu sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementação de uma Universidade Corporativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferência Investigação e Intervenção em Recursos Humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode de qualification et de sélection d'un logiciel d'analyse et de suivi du référencementt dans les moteurs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Actualities and Perspectives on Hardware and Software" - APHS2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Timisoara, Roumanie. pp. 55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Intelligence in IT Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Conference on Information Systems znd Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo da patenteabilidade do medicamento TENOFOVIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Congresso da CPLP sobre DST-AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données Brésilienne LATTES. Outil d'innovation et de communication. Extension au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme provisoire GDR ? Intelligence Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE RIGHT TALENTS COORDINATING INFORMATION SYSTEMS TO FACILILATE STRATEGIC DECISIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Congresso Internacional de Gestão da Tecnologia e Sistemas de Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE COERCITIVE USE OF THE FISCAL INTELLIGENCE IN THE COMBAT OF TAX EVASION: SOME BRAZILIAN EXAMPLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Souza Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Congresso Internacional de Gestão da Tecnologia e Sistemas de Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche classificatoire appliquée au web, Une validation expérimentale : représentation des sciences de l'information et de la communication sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the technological prospective in the antecipated vocational educational demand: a case of brazilian industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seville Seminar on Future-Oriented Technology Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the strategic information improves the access to the drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciene Amaral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Heath Information and Libraries | 7th Latin American and Carribbean Congress on Heath Sciences Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Organização em Comunidades de Prática com o Objectivo de Facilitar a Implementação do Planejamento Estratégico numa Instituição de Ensino Superior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3o. CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible Colleges in interdisciplinary Fields: Foucault in Accounting Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Ribeiro Mendonça Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marici Cristine Gramacho Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Congress of the European Accounting Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituição de Grupos Estratégicos de Trabalho da Informação como uma Ferramenta de Gestão do Conhecimento numa Institução de Ensino Superior Privado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Raquel Pinto Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marici Cristine Gramacho Sakata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3o. CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatores de investigação prospectiva: nova abordabem para o levantamento de necessidades de informação em estudo prospectivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Prêmio de Inovação em Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência competitiva em estudo de educação profissional e redes de cooperação: impactos e orientações para a atuação institucional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais do 3rd CONTECSI International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter l'innovant sur le web par des techniques non booléennes : méthode, outils, application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Association canadienne des sciences de l'information/Canadian Association for Information Science - ACSI/CAIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto - York University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00079095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoração estratégica de setores portadores de futuro e setores estratégicos para a indústria do Paraná</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textos selecionados do I Congresso Ibero-Americano de Gestão do Conhecimento e Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicação do método de fatores críticos de sucesso para levantamento de necessidades de informação em estudo prospectivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais do 3rd CONTECSI International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus et clusterisation automatique de données web : deux outils au service de la détection de signaux faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thésaurus et clusterisation automatique de données web : deux outils au service de la détection de signaux faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesuarus et Clusterisation Automatique de Donnees Web: Deux Outils au Service de la Detection de Signaux Faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3o. CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva na Análise Estratégica das Competências: o caso Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conferência Anual de Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une base de données de médicaments pour faciliter la prise de décisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciene Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en relation de deux bases de données bibliographiques, Pascal et le Science Citation Index pour l'élaboration d'indicateurs de la production scientifique brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp.205-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'innovation: L'implication des experts dans une démarche de veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hoeltzli Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabalho colaborativo em Inteligência Competitiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congresso de Informática pública - CONIP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da criação de bases de dados ao desenvolvimento de sistemas de inteligência para a organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva: uma visão internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva: uma visão internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como montar um projeto de financiamento: a experiência do projeto @lis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Virapatirin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congresso de Informática Pública - CONIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência competitiva, patentes, domínio público</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitaion - Far-Manguinhos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicação da bibliometria na construção de indicadores sobre a produção científica da EMBRAPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Kurihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job L.G Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência competitiva aplicada na qualificação e certificação de profissionais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations de troisième cycle en Sciences de l'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 anos de Ciência da informação PUC Campinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining & development policy: wich connected information and meaning process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criação de base de dados de patentes de domínio público</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologias para construção de rodovias: o documento de patente como ferramenta para a competitividade no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luci Mary Gonzales Gullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometria em países em desenvolvimento: notas para discussão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Mugnaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Congresso Brasileiro de Biblioteconomia, Documentação e Ciência da Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudos futuros e inteligência competitiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Congress WAITRO World Association of industrial and Technological Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de l'information par les destinataires de la démarche de veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hoeltzli Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IE 2002 - 6ème forum Intelligence économique au coeur de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência competitiva nos serviços públicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário Comemorativo 5 anos da Lei de Propriedade Industrial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence compétitive appliquée sur les plans opérationnels et des affaires en organisation de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Miquelino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées sur l'information élaborée Ile Rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O desenvolvimento tecnológico e econômico das empresas brasileiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestão do Conhecimento versus Prospecção Cient\'ifica e Tecnológica: a experiênica franco-brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada de Prospecção e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation française au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontro das Instituições de cooperação internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilização de documentos de patentes em domínio público de modo a contribuir com o desenvolvimento tecnológico e econômico das PMEs brasileiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Congress WAITRO World Association of Industrial an Technological Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência competitiva: indicadores de ciência e tecnologia e bibliometria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão da Informação e do conhecimento na Embrapa - Amazônia Oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novas tecnologias e divulgação científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional de divulgação cient\'ifica: Ètica e divulgação cient\'ifica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services d'information dans le monde globalise : tendances et strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A importância da IC para as organizações</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nacional de Gestão do Conhecimento na esfera pública - CONGEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.I.C., réseautique territoriale et médiation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque franco-roumain, Médias, Nouvelles Technologies et Redéfinition des Territoires de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levantamento e Análise de Informação Tecnológica de Patentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Seminário INPI/OMPI sobre propriedade industrial para pa\'ises latino-americanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva como ferramenta de negócios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento - SBGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, Réseaux et Projet Territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carré des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O uso da inteligência competitiva no mundo empresarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão do conhecimento e inteligência competitiva no meio empresarial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência competitiva: panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário MDIC: Capital intelectual + Gestão do Conhecimento = Competitividade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanismo de Prospecção Tecnológica e Inteligência Competitiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Seminário INPI/OMPI sobre propriedade industrial para pa\'ises latino-americanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilização de pedido de patente genérico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento - SBGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas Cooperativos de Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontro do Núcleo de Tecnologia da Informação - ABEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur l'état des connaissances des brevets dans le domaine de la construction d'autoroutes au Brésil pour augmenter la compétitivité des entreprises brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise a disposition de demande de brevet generique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicação da bibliometria na análise estratégica das competências da Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information analysis. Genome program and</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Committée on Data for Science and Technology CODATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NTIC au service de la transmission des savoirs et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer en Méditerranée à l'heure des NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cellule de veille pour l'Université de Toulon et du Var: un outil au service du rapprochement Université-Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Keriguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre des acteurs de la formation technologique d'Europe et d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Keep a Virtual Library Active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences communes. Une nouvelle approche de lemmatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Roudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Usage of Metadex modifying terms for bibliometric analysis: Study on Piston Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Aparecida Machado Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie de l'hypertexte Analyse bibliométrique de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création automatique d'une base de données brevets à partir de données récupérés de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement Supérieur à distance et Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Europe des Assises Francophones de l'enseignement supérieur technologique et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for raising demands of multi-entreprises for services on technological support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Carlos Oprime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Aparecida Machado Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference ISSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACIB : A new automatic tool to link scientific bibliographic references and technical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ibero-American region scientific production on the corrosion and anti-corrosive protection aera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ney Junior Silveira-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de texte libre issu de résumés de publications en génétique: identification des gènes cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet local de développement autour d'une cellule de veille territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Ateliers d'Intelligence stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACID: un logiciel de liens automatiques entre références bibliographiques scientifiques et information technique de brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on surface treatement using bibliometric techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Carlos Oprime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Aparecida Machado Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conférence ISSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Compétitive - Expériences et Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento - SBGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rio de Janeiro, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information spécifique en biologie à partir de texte libre pour constituer de nouvelles bases de données et des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, La Garde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double experience en Sciences de l'Information: formation doctorale internationale et maîtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales: Les technologies de l'information et de la communication au service des relations internationales des établissements d'enseignement supérieur et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création automatique de bases de données préformatées: Information issue de l'internet pour la Veille Technologie et l'Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double expérience en Sciences de l'Information : formation doctorale internationale et ma\ⁱtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales : les technologies de l'information et de la Communication au service des relations Internationales des établissements d'enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Nov 1999, Nice, France. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un réseau cartographique de codes CIB à partir de commandes statistiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bainier-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relação Ciência-Tecnologia: Mito ou realidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFSCar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Sao Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'hypertextes automatiques appliqués à la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1998, Toulouse, France. pp.339-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivity, innovation and creativity indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Annual meeting of the European Association of Deans of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de commentaires libres par la technique des réseaux de segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice; JADT, May 1998, Nice, France. pp.695-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des ressources humaines dans une PME-PMI pour développer une démarche d'Intelligence Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum BIC 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du veilleur à l'expert, de l'entreprise au laboratoire : pour une veille technologique active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th International Conference on Industrial Property Econometrics, Innovation and Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Econométrie Appliquée &amp; IRPI, Université de Lyon 2, May 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de réseaux : un outil pour mieux appréhender l'information provenant de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADT &amp; InaLF, Université de Nice, Feb 1998, Nice, France. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et representation graphique de donnees biologiques : Les interactions genetiques et moleculaires: application a un organisme modele et au genome humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Roudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VSST'98 : veille strategique scientifique &amp; technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la veille : Le maillage technologique de references bibliographiques scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'98 : veille strategique scientifique &amp; technologique : Toulouse, 19-23 octobre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva: Você utiliza?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFSCar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Sao Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUREYS 2.0: Un agent intelligent au service de l'information stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atividade de prospecção tecnológica para rentabilizar o conhecimento na empresa: o caso da Petrobras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fatima Stollenwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Seminário latino-americano de gestão tecnológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, La Havane, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils du CRRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEST, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des techniques bibliométriques dans l'analyse d'un dossier individuel de chercheur au CNRS: Limites et perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un observatoire thématique sur les bitumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chimie en région PACA à travers les derniers congrès de la société Française de Chimie de 1994 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Veille Technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomson semi-conducteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien effectif entre information scientifiques et information technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Grivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesement of coal reactivity during preheating by the relationships between structural and plastic properties. Chenometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th ACS National meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un serveur Internet et approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de bibliométrie appliquée, SFBA, Jun 1997, Ile Rousse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intelligence for brazilian small and medium sized companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils mathématiques et statistiques à l'établissement de relations structure/ réactivité des matières organiques fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum des innovations technologiques du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciência da Informação: elemento fundamental na busca da competitividade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internet comme outil de management des reseaux de veille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Emeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT-Information-documentation-transfert-des-connaissances. 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalyse de l'information dans le domaine de la chimie des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Formulation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, marseille, France. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tratamento automatizado da informação para tomadores de decisão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPqD TeleBras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O monitoramento tecnológico na França como ferramenta de prespecção e de inteligência econômica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário de prospecção. O modelo Francês - IPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistema de inteligência tecnológica: o modelo Francês</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'évaluation de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Neurobiologie Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service de la décision stratégie du laboratoire. Application aux techniques couplées: cas de la microscopie-IRTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum des innovations technologiques du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie: un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils mathématiques et statistiques. Nouvelle approche méthodologique pour étudier le veillissement des bitumes à partir de données d'IRTF et e Fluorescence UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Germanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum des innovations technologiques du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informationszenrum Sozialwissenschaften der GESIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceitos e Técnicas de Prospecção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas de Prospecção de Tecnologias - IPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informação estratégica: uma ferramenta para a empresa moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roda latina de oportunidades de negócios América e Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Goias, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the fossil organic material reactivity and their chemical structures using principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittcon' 96 The Pittsburg Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informações tecnológicas de patentes: Experiência Francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário de Propriedade industrial e de competitividade - UFSCar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Sao Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bibliométrique des résumés bibliographiques des Chemical Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvie Partykas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometry over social science databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informationszenrum Sozialwissenschaften der GESIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système intégré d'analyse automatique de l'information structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.425-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de compétences : application à l'élaboration d'un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.377-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric tools for bibliographic codification databases : technological and methodological aspects for relational use of bibliographic databases. ISSI '95 : proceedings of the fifth biennial international conference of the International Society for Scientometrics and Infometrics : River Forest IL, June 7-10, 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Scientometrics and Informetrics. International conference, 5, River Forest IL United States, 1995-06-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, River Forest, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique multi-bases pour l'élaboration d'un dossier électronique de veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service de la décision stratégique du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95 IRIT-PERIOMIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;statistique&amp;quot; des lois de Zipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Elsken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators' Relativity & Data Collection Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Science and Technology Indicators. Performance at the National, Regional and International Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS &amp; APWB, 5-7 octobre, Oct 1995, Antwerp, Belgium. pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de concepts dans le discours oral par une nouvelle méthode d'indexation sur des critères statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Retourna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées IUT de la recherche en sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecção tecnológica e novo perfil do profissional da área da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Biblioteconomia da UFRGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer les savoirs: leur production, leur application, leur transmission, leur contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecção Tecnológica como ferramenta de competitividade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comissão de Informação Tecnológica FIERGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing concept in the oral speech by a new method of indexing on some statistical criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Retourna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Nova Iorque, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of asphalt hardening and relation with their rheological properties using multiparametric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Germanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference - University of Pittsburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informação cient\'ifica e tecnológica, tratamento de dados, ferramentas para o tomador de decisão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCTDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de l'enquête des besoins recensés par le CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées sur l'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées sur l'information élaborée Ile Rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie en ligne et hors temps serveur: évaluation des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale ADBS Ile de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel bibliométrique Dataview et son application comme outil d'aide à l'évaluation de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bibliométrie Appliquée, Jun 1993, Ile Rousse, France. pp.360-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de dados e tomada de decisão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFSCar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sao Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informação para o tomador de decisão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIESP/ CIESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification problems in technology watch and corporate intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conférence IFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du MS-DOS en bibliométrie. Evolution des productions scientifiques traitant du noyau atomique en chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1991, Ile Rousse, France. pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributions bibliometriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systemes d'informations elaborees, Ile-Rousse, 5-7 juin 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place aura le centre de documentation dans les entreprises de demain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interprofessionnelles du groupe Romand de l'association Suisse de Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d'analyse des données face à l'information stratégique et l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les méthodes de bloc sériation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Strasbourg, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse bibliometrique comme aide aux etudiants chercheurs: application a 517 references bibliogaphiques d'un etat de l'art sur l'image et son environnement technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de bibliométrie 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information stratégique et Veille Technologique en Chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information en chimie. Journées S.F.D.I.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la production scientifique entre les villes de Marseille et Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et reseaux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres sur l'information et la documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy mapping classification of patent references with micro-computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International chemical information conference, Montreux, 1989-09-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Montreux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique. Exploitation statistique et bibliométrique des bases de données accessibles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Longevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VISUDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de la recherche et production scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la synergie des ressources d'analyse de l'information en ligne et hors temps serveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de bibliométrie 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil simple d'analyse de l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologie des groupements nonhiérarchiques et non probabilistes des sctions de Chemical Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps du GRECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Carry-le-rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie pour construire une coopération efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Francophone d'Amitié et de Liaison - UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodologia e ferramentas de Inteligência competitiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário FAPESP: Inteligência Competitiva: Conceitos e Experiências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de recherche principaux et les réseaux de recherche en chimie: Application à l'oxydation du charbon et de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information nécessaires au développement de la recherche scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Employeur Enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINERAÇÃO DE PATENTES NA BUSCA DE SOLUÇÕES TECNOLÓGICAS COM POTENCIAL DEFRUGALIDADE PARA MINIMIZAR AS INFECÇÕES CRUZADAS EM TUBERCULOSE E AS DOENÇAS OCUPACIONAIS RESPIRATÓRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Demarco Resende Esmelindro Zaions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Martins Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Encontro nacional de propriedade intelectual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Florianópolis, Brazil. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datavisualisation comme outil pour la recherche académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Visu 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information TO Expertise (I2E) method : Scientific and Technical Information push in order to raise expertise from an operational point of view and in a non-deterministic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Brousses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Provitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rameshkoumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01071420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auresys : an intelligent system to collect strategic information from internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montréal, Canada. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Conceptual Base for New Practical Applications in Information Value and Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idea Group,U.S., 2013, 9781466645622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence 2.0. Organization, Innovation and Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc, Londres, pp.372, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du web 2.0 au concept 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zimbardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence compétitive 2.0 : Organisation, Innovation, Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, Paris, pp.411, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC: Bases de Dados do CenDoTeC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neusa Watanabe Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2004, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memo CenDoTeC: Protocolo de Quioto, Mercado de Carbono: Quais Perspectivas para o Brasil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2004, 15188752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CREsF.Br: Au Pair na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2004, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CREsF.Br: Les formes d'accès à l'Ense ignement Supérieur au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristine Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sugimati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CREsF.Br: Ranking das Universidades Francesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sugimati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CENDOTEC: ALBAN: Programme communautaire de bourses d'études pour les ressortissants d'Amérique Latine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CENDOTEC: Como validar seu diploma francês no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélia Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neusa Watanabe Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CENDOTEC: Trabalhar durante os estudos na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC: Ciência e Tecnologia no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Polegato Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CENDOTEC: Comment valider son diplome français au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélia Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neusa Watanabe Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC: BILAN CONIP 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enérgie au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carols Américo Morato Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 999999900X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CENDOTEC: Les politiques en science et technologie au Brésil: 2000-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Polegato Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémo CenDoTeC: Protocole de Kyoto, Marche du Carbone. Quelles Perspectives pour le Bresil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC: 55a. Reunião Anual da SBPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Tsutsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neusa Watanabe Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CREsF.Br: Alojamento na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sugimati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristine Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CREsF.Br: Escolarização de crianças</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristine Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sugimati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CENDOTEC: Les Ministères du gouvernement Lula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CenDoTeC: 55a Réunion Anuelle de la SBPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Tsutsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neusa Watanabe Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CenDoTeC: La Plateforme Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Mugnaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CREsF.Br: Etudes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémo CenDoTeC: Eurolat-IS 7ème réunion thématique à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2002, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémo CenDoTeC: Pollution atmosphérique et santé à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2001, 15188760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions scientifiques en bibliométrie et dossier de travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Aix-Marseille III, 1996, 999999922X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie Informatisée et Information Stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988, 999999944X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Livre para a Análise de Informação Estruturada : Análise sob a Perspectiva do Conhecimento Aberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Maria Araújo de Rezende Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Maria Antonia Tarapanoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Valentim &amp; A.M. Basnuevo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inteligência Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura Acadêmica/UNESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-52, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percepção do valor da informação por meio da inteligência competitiva 2.0 e do Big Data na saúde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise Da Informação Para Tomada De Decisão: Desafios E Soluções</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InterSaberes, pp.237-270, 2015, 854430236X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Information Science through Intellectual Property to Innovation in the Brazilian Health Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Maria Lins Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Oliveira Rodrigues Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.L. Jamil &amp; A. Malheiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking the Conceptual Base for New Practical Applications in Information Value and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global, 83-115</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-115, 2013, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4562-2.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet de recherche en Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. PAPY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches ouvertes sur le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès-Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the Information Value for Public Health : A Case Study for Neglected Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.L. Jamil &amp; A. Malheiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking the Conceptual Base for New Practical Applications in Information Value and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global, 211-232</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-232, 2013, </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4562-2.ch009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Information Science through Intellectual Property for Innovation into Economic Industrial Complex in Health in the Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marie Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking the Conceptual Base for New Practical Applications in Information Value and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group,U.S., pp.1-345, 2013, 9781466645622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da produção cient\'ifica a partir de publicações em periódicos especializados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicadores de Ciência, Tecnologia e Inovação em São Paulo 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAPESP, pp.1-71, 2011, 9788586956263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et concurentielle et développement des universités d'entreprise.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Casqueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ECONOMIQUE ET PROBLEMES DECISIONNELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.10, 2010, 9782746225039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissance dans la littérature biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Educación Corporativa como instrumento de competitividad empresarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCACIÓN HACE LA DIFERENCIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accor América Latina, pp.87-90, 2008, 999999990X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineria tecnológica: maneras múltiples para explotar los recursos de la ciencia, tecnología e información</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Simone de Menezes Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Felipe Moreira Persegona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinerg\'ia entre la prospectiva tecnológica y la vigilancia tecnológica e inteligencia competitiva. Bogotá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colciencias, pp.223-254, 2008, 9789588290300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tech Mining: Multiple Ways to Exploit Science Technology & Information Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Simone de Menezes Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Felipe Moreira Persegona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospeccion Tecnologica y Inteligencia Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1, 2006, 999999991X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva (IC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inteligência, Informação e Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBICT, UNESCO, pp.73--97, 2006, 857652063X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capítulo 5 - Análise de Indicadores de Produção Científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Aparecida Machado Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicadores de Ciência, Tecnologia e inovação em São Paulo - 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAPESP, pp.1, 2004, 999999929X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diverses entrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.1-590, 1997, 999999911X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie sur réferences bibliographiques: méthodologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Veille Technologique: l'information scientifique, technique, industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10, 1992, 999999933X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Veille Technologique: L'information scientifique, technique et industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Veille Technologique: L'information scientifique, technique et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.243-262, 1992, 2100002465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">information, réseau et projet territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId713"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:125.49019607843px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Quoniam </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6333-6594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034105700</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">32100715</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000119481252</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/H-1406-2011</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">bachelor's at Chimie Analytique & Protection de l'Environnement from Université Aix Marseille III (1981), bachelor's at Océanologie from Université Aix Marseille III (1984), master's at Océanologie from Université Aix Marseille II (1985) and doctorate at Science de l'Information et de la Communication from Université Aix Marseille III (1988). Has experience in Information Science, focusing on Information and communication science, acting on the following subjects: bibliometria, information science, patent, ciência da informação and bibliometrics.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (148)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CIÊNCIA ABERTA NA FRANÇA: ponto da situação, legislação, iniciativas, ferramentas e medidas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Páginas a&amp;b: arquivos &amp; bibliotecas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3ª série. Nº especial ConfOA 2020, pp.3-16. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/21836671/pagnespc1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03176403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CIB comme pivot de classement interdisciplinaire. La classification internationale des brevets au profit de l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Intelligibilité du Numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Faire dialoguer les disciplines via l'indexation des connaissances : la recherche interdisciplinaire en débats, 1, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34745/numerev_1695⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02867494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PATENT TECHNOMETRY BY MIND MAPS : A STUDY ON THE RECYCLING OF WASTE ELECTRICAL AND ELECTRONIC EQUIPMENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Arruda Vanderlei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (1), pp.77-100. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/iji.v8i1.16480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using patent information to identify innovative solutions for respiratory disease prevention in the mining sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Martins Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administração da UFSM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (3), pp.587-601. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5902/1983465928836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instituição de ensino superior: análise das capacidades resilientes diante das políticas de ações afirmativas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Freitas Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Drebes Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Gestao e Secretariado</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINERAÇÃO DE PATENTES NA BUSCA DE SOLUÇÕES TECNOLÓGICAS COM POTENCIAL DE FRUGALIDADE PARA REDUZIR OS CASOS DE INFECÇÃO CRUZADA EM TUBERCULOSE E DE DOENÇAS LABORAIS RESPIRATÓRIAS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Demarco Resende Esmelindro Zaions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Martins Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandro Menezes Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Antônio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Diálogos Interdisciplinare</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Saúde e Sociedade III, 8 (10), pp.29-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of a distance learning program focused on continuing medical education with the support of patent-based data mining</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Vinícius Cesso da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan Antônio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Gestão</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (1), pp.37-60. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/REGE-11-2018-0108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction and on line availability of indicators related to social responsibility, popularization and result prospection of research in nanotechnology in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso de Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pascual Mena-Chalco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 7 (3), pp.373-391. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/iji.v7i3.337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mensuração da produção académica de um programa de pós-graduação Stricto Sensu em Ciências da Reabilitação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcus Cesso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gleber Batista Ramão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma.Com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Cesso, 38, pp.54-68. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21747/16463153⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UTILIZAÇÃO DO RESÍDUO RESULTANTE DA COMBUSTÃO DE CARVÃO MINERAL EM USINAS TERMELÉTRICAS NA PRODUÇÃO DE NOVOS MATERIAIS: UMA ANÁLISE A PARTIR DE ARTIGOS CIENTÍFICOS E DE PATENTES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Rezende da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes dos Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Gestão Social e Ambiental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (1), pp.76-93. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24857/rgsa.v13i1.1786⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PROSPECÇÃO TECNOMÉTRICA EM BASE DE DOCUMENTOS PATENTÁRIOS: UM EXEMPLO PRÁTICO DE IDENTIFICAÇÃO DE OPORTUNIDADES DE NEGÓCIO PARA PEQUENOS EMPREENDEDORES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Di Petta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazzieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administração de Empresas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 4 (19), pp.226-250. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21902/AdminRev.2316-7548.v4i19.2340⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineração de Patentes e Pequenas Empresas: Uma Revisão Sistemática da Literatura Sobre Oportunidades de Negócio Sob a Ótica da Inovação Aberta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaldo Di Petta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristiane Drebes Pedron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Empreendedorismo e Gestão de Pequenas Empresas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (2), pp.170-200. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14211/regepe.v7i2.670⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identificação e mineração de informações patentárias com potencial de frugalidade visando a prevenção da dengue no brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Alencar Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência da Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspectos históricos da criação dos grupos de pesquisa em dengue no Brasil com a utilização da ferramenta computacional ScriptGP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anderson Sena Barnabe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duarcides Ferreira Mariosa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência &amp; Saúde Coletiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (3), pp.837-848. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1413-81232018233.00862016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da participação brasileira no depósito de patentes relacionadas à tuberculose pulmonar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula de Marco Resende Esmelindro Zaions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Cubana de Información en Ciencias de la Salud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Habana, 29 (2), </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36512/rcics.v29i2.1233⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02120467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologias Assistivas E Suas Aplicações: uma análise a partir de patentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franklin Menezes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Priscila Rezende da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Gestão em Sistemas de Saúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 7 (1), pp.1 - 15. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5585/rgss.v7i1.393⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ferramentas e Bases de Dados Open Science para Pesquisa em Inovação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cláudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Negocios</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22 (1), pp.61-73. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7867/1980-4431.2017v22n1p61-73⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different Perspectives: A Study of Probabilities and Likelihoods of Brazilian Universities Upgrading in the National Evaluation System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estela Capelas Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Education </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feduc.2017.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecção acadêmica dos projetos financiados sobre dengue no Brasil: uso da ferramenta Scriptlattes como apoio ao planejamento de pesquisas em saúde pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Jansiski Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pascual Mena-Chalco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros Bibli (UFSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 22, pp.114-127</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intellectual property and patent prospecting as a basis for knowledge and innovation ? a study on mobile information technologies and virtual processes of communication and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sirlei de Almeida Pereira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAI : REVISTA DE ADMINISTRAÇÃO E INOVAÇÃO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planejamento anual e quadrienal de prestação de contas à Capespor meio da ferramenta computacional Scriptsucupira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mvc Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBPG. REVISTA BRASILEIRA DE PÓS-GRADUAÇÃO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 14, pp.1-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new patent processing suite for academic and research purposes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 47, pp.40-50. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wpi.2016.10.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inovação a partir das Informações de Patentes : Proposição de Modelo Open Source de Extração de Informações de Patentes (Crawler)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazzieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Moraes Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Gestão &amp; Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16 (1), pp.76-112. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20397/g&amp;t.v16i1.734⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A relação entre produção científica e avaliação da Capes : um estudo cientométrico de um programa das Engenharias II e de um programa interdisciplinar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isadora Trombeta Faga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Brasileira de Pós-Graduação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12, pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prestação de contas anual e quadrienal à Capes por um programa de Pós-Graduação stricto sensu em Engenharia de Produção : utilização da ferramenta computacional Scriptlattes-Scriptsucupira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Alencar Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonder Alexandre Luz Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Renato Rotta Messais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma.Com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29, pp.3-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploração da Plataforma Lattes por assunto : proposta de metodologia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pascual Mena-Chalco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transinformacao</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 28, pp.77-86. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/2318-08892016002800006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Funded projects on dengue fever in Brazil: use of the Scriptlattes Tool to support the planning of public health research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lara Jansiski Motta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pascual Mena-Chalco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espacios (Caracas)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 37, pp.25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Example of open-source OPS (Open Patent Services) for patent education and information using the computational tool Patent2Net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 46, pp.21-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso da ferramenta computacional Scriptlattes- Scriptsucupira na prestação de contas anual e quadrienal a capes por um programa de Pós-graduação Stricto sensu em Direito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Alencar Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonder Alexandre Luz Alves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informação &amp; Informação (UEL. Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.131-158</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama da inteligência competitiva no Brasil: os pesquisadores e a produção científica na plataforma Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roniberto Morato Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Gomes da Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas em Ciência da Informação (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 21, pp.1-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propriété industrielle dans le cancer et le droit à la vie : cas de l'intelligence économique au Brésil associé à la tuberculose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Boechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale d'intelligence économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 7 (1), pp.47-61. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/r2ie.7.47-61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma Ferramenta para Apoiar a Seleção de Dados no Processo de Descoberta e Conhecimento em Bancos de Dados de Produção Acadêmica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Antônio Câmara Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Gestão &amp; Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 15, pp.298-318</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extração e disponibilização on line de indicadores de desempenho e prospecção dos resultados das pesquisas em dengue com a utilização da ferramenta computacional Scriptlattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Nacif Pimenta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pascual Mena-Chalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Alencar Nigro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros Bibli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 20, pp.93-114. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1518-2924.2015v20n43p93⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Uso de Informações Patentárias para a Valorização de Resíduos Industriais : o caso do lodo de tratamento de esgoto doméstico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delmar Hirata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Tucunduva Philippi Cortese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Ciências da Administração (CAD/UFSC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 17, pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valoração de patentes : o caso do núcleo de inovação tecnológica de uma instituição de pesquisa brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Basile Tukoff-Guimarães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exacta (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.161-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information brevet au service de l'industrie pétrolière : Cas de conception et optimisation des trépans par ingénierie inversée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdenacer Khoudi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents used by NPE as an Open Information System in Web 2.0 – Two mini case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (2), pp.51 - 60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01087609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribuição de patentes para a inovação sustentável : o caso de um trocador de calor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mamori Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Cezar Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Exacta (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 12, pp.325-335</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A utilização da ferramenta Scriptlattes para extração e disponibilização on line da produção acadêmica de um programa de pós-graduação stricto sensu em administração</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBPG. REVISTA BRASILEIRA DE PÓS-GRADUAÇÃO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 11, pp.361-389</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acompanhamento da produção acadêmica, avaliação das redes de colaboração e gerenciamento de desempenho de um programa de Pós-Graduação stricto sensu em Direito</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladmir Oliveira Silveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sérgio Antônio Pulzi Júnior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 25, pp.180-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution to reduce risks related to strategic decisions in new uncertain competitive environments: The case of Algerian State-Owned Firms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.43-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence cycle in the light of web 2.0 tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Intelligence Studies in Business</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4 (1), pp.26-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicadores da Produção Científica sobre Lições Aprendidas em Gestão de Projetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Hofart Guzzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Gestão &amp; Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 14, pp.03-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extração e tratamento de dados na base lattes para identificação de core competencies em dengue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesús Pascual Mena-Chalco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes Santos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informação &amp; Informação (UEL. Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.30. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5433/1981-8920.2014v19n3p30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avaliação de redes multidisciplinares com a ferramenta scriptlattes : os casos da nanotecnologia, da dengue e de um programa de pós-graduação Stricto Sensu em Administração</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Maria Araújo de Rezende Alvares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros Bibli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.67-98. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5007/1518-2924.2014v19n40p67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise e gestão de análise de redes de colaboração entre pesquisadores de programas de pós-graduação stricto sensu com a utilização da ferramenta computacional Scriptlattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladmir Oliveira Silveira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perspectivas em Gestão &amp; Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 4, pp.137-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A patente como objeto de pesquisa em Ciências da Informação e Comunicação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazzieri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros Bibli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.243-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neglected disease in social network ? A blueprint of Dengue in twitter as a contribution of information science for public health</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Boechat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audy Aldin Kenap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Management, IT and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 3, pp.194-204</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0 Tools for Network Management and Patent Analysis for Health Public</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Boechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de gestão em Sistemas de Saúde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2, pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation (IJI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (1), pp.30-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00944668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Property in cancer and the right to life: a case of economic intelligence in Brazil associated with tuberculosis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R2IE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pharmaceutical market and opportunity in the 21st century for generic drugs : a brazilian case study of olanzapine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Boechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problems of Management in the 21st Century</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 6, pp.31-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research on Pharmaceuticals Patents in Times of Big Data : A Contribution of the Web 2.0 for Medicinal Chemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vitor Hugo Bessa Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrícia Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nubia Boechat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intellectual Property Rights : Open Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The intelligence in public health: Big data for rescuing the neglect of the neglected diseases on last century</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R2IE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service du management des risques opérationnels dans les environnements incertains : Cas de la détection précoce des venues durant les forages pétroliers et gaziers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Innovation and Applied Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 4 (1), pp.Pages 52-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A utilização da ferramenta computacional Scriptlattes para avaliação das competências em pesquisa no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma.Com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1, pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOWARDS ACTIVE SEO (SEARCH ENGINE OPTIMIZATION) 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Gestão da Tecnologia e Sistemas de Informação (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 9, pp.443-458</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Representação Cartográfica Dinâmica Online: análise da atividade editorial em inteligência econômica na França 10.5007/1518-2924.2011v16n32p94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Maria Araújo de Rezende Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontros Bibli</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 16, pp.94-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O uso de patentes como fonte de informação em dissertações e teses de engenharia química: o caso da Unicamp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Paula Ravaschio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Digital de Biblioteconomia e Ciência da Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 2, pp.219-232</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Popularité et implantation des solutions de Web Analytics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronic Journal of Digital Enterprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 26, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible college in interdisciplinary fields: Foucault in accounting research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Ribeiro Mendonça Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marici Cristine Gramacho Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ricardo Lopes Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Scientific and Applied Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 3, pp.165-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The introduction of Foucault in the accounting field and the analysis of invisible colleges.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marici Cristine Gramacho Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Ribeiro Mendonça Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Páginas Abertas (São Paulo)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 5, pp.73-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da Web 2.0 à Universidade 2.0: uma perspectiva de gestão.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Cardoso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prisma.com</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 8, pp.93-108</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents as technological information in Latin America.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Pacheco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 31, pp.207-215</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Intelligence Compétitive 2.0? Intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4, pp.11-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Web 2.0, la révolution connectique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Document numérique - Revue des sciences et technologies de l'information. Série Document numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 11, pp.133-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Piloting of E-Commerce Performance: Development of a Model of Assistance to Piloting by Objectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Bruyère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Internet Banking and Commerce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 13, pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil d'extraction automatisée et en temps réel d'une bibliographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arie Ruiter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 1, pp.4-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistema de avaliação da pós-graduação da Capes: pesquisa-ação em um programa de pós-graduação em Administração</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Cezar Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eloisa Martins Alessio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RBPG. REVISTA BRASILEIRA DE PÓS-GRADUAÇÃO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.171-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O repositório institucional como ferramenta de gestão do conhecimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista da Faculdade de Ciências Sociais e Humanas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 5, pp.306-310</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Inteligencia Competitiva en el estudio de la educación profesional y redes de cooperación: un proyecto para la orientación de la actuación institucional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puzzle (Pallejá)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 27, pp.7-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunidade Prática como Ferramenta de Foresight: Canal Prospectar e Indústria Brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puzzle (Pallejá)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.28-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Midiametria: Análise do desempenho de uma organização na m\'idia com metodologia e softwares bibliométricos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henrique Vilches</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Ciências Humanas e Sociais (Universidade Fernando Pessoa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 03, pp.135-149</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino e pesquisa no Campo da Inteligência Competitiva no Brasil e a Cooperação Franco-Brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Puzzle (Pallejá)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.12-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acesso à Internet Estimuladora do Empreendedorismo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">200 Maiores Empresas - Espírito Santo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, pp.217--219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introdução ao XBRL - nova linguagem para a divulgação de informações empresariais pela internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marici Cristine Gramacho Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orandi Moreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência da Informação (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 35, pp.166-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunidade de prática como ferramenta de foresight: experiência na indústria brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marici Cristine Gramacho Sakata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcerias Estratégicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 23, pp.381-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances dans les bases de données bibliographiques. Modèles expérimentaux autour de la première expérience de Swanson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Dolfi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informations, Savoirs, Décisions et Médiations [Informations, Sciences for Decisions Making ] </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 20 (244)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00001383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resenhas: Bernard Carayon: Intelligence économique, compétitivité et cohésion sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Gestão da Tecnologia e Sistemas de Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 2, pp.313-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicadores Bibliométricos da produção Cient\'ifica brasileira: uma análise a partir da Base Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Mugnaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo de Martino Jannuzzi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência da Informação (Impresso)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 33, pp.123-131</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utilisation des TIC dans l'évaluation d'une politique territoriale de coopération scientifique entre la France et le Brésil : le cas des accords CAPES-COFECUB L'utilisation des TIC dans l'évaluation d'une politique territoriale de coopération scientifique entre la France et le Brésil : le cas des accords CAPES-COFECUB</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Information Science for Decision Making (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 16, pp.01-09</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of a database of public domain Brazilian patent documents based on the IPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 25, pp.63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la création des bases de données au développement de systèmes d'intelligence pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The International Journal of Information Science for Decision Making (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 8, pp.1-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les fonds sectoriels de développement scientifique et technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Mugnaini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les programmes de coopération entre l'Union Européenne et l'Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elementos de comparação das bases de dados PASCAL e SCISEARCH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Mugnaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 5, pp.5-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Os programas de cooperação entre a União Européia e a América Latina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nilton Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence obtained by applying data mining to a database of French theses on the subject of Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Maria Antonia Tarapanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Henrique Araújo Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Maria Araújo de Rezende Alvares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 7 (1), pp.117-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmes de recherche en Génétique de l'état de São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 3, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência obtida pela aplicação de data mining em base de teses francesas sobre o Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Maria Araújo de Rezende Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Maria Antonia Tarapanoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Henrique Araújo Júnior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência da Informação (Impresso)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 30, pp.20-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Société de l'information au Brésil: Le livre vert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 5, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Células de combust\'ivel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 2, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panorama de la production de protéine animale au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduarda Storolli Salomé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Pallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biotechnologie au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 1, pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.2-18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eléments de comparaison des bases Pascal et SCISearch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioamazônia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Searching for Experts on the Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Lopes da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 11 (4), pp.38-46. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'industrie de la coutellerie au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.2-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet local de développement autour d'une cellule de veille territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parenthèse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 1, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Where to place competitive intelligence in your company. Competitive intelligence from the perspective of today's information professional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Irene Wormell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angelo Milani Junior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FID-review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 1 (4 e 5), pp.19-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La méthodologie et la stratégie de recherche d'information à valeur-ajoutée sur Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carine Dou Goarin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le micro-bulletin thématique du CNRS (L'information scientifique et technique et l'outil Internet, expériences, recherches et enjeux pour les professionnels de l'IST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 76, pp47-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric law used for information retrieval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Balme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 41 (1-2), pp.83 - 91. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02457969⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien automatique entre recherche scientifique et technologie : de la nécessité de rendre transparent un système de mise en correspondance de bases de données scientifiques et techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Humanisme &amp; Entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 222, pp.33-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microlevel infometric investigation in Phytochemistry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Quazzotti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 37, pp.821-827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The function-application relation through a link between classification and indexation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 19, pp.167-174</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902361v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An effective link between science and technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 40 (3), pp.465-480</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux comme outils d'analyse en bibliométrie. Un cas d'application : les réseaux d'auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 1, pp.3-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826955v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la frontière des domaines d'expertise. Problématique de la validation de liens automatiques entre information industrielle et information scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 3 (50), pp.63-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Treating bibliometric indicators with caution: their dependence on the source database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 5 (3), pp.177 - 181. </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/5.3.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00826944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the significance of data bases keywords for a large scale bibliometric investigation in fundamental physics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 33 (1), pp.41-63. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02020774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de projet et la veille technologiqueVers une méthodologie commune</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Ruiz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 155-156, pp.61-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique. Exemple de la fluorescence UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 23 (10), pp.518-522</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode d'évaluation bibliométrique d'un logiciel de développement d'applications : Visual Basic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 60, pp.110-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de proportions d'un ensemble d'informations en Veille technologique: L'incertude liée à l'interrogation des bases de données, hypotèse sur sa détermination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Castano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.68-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’analyse bibliométrique comme outil d’aide à la mise en place d’un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13, pp.100-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude bibliométrique des différents aspects de la mort subite du nourrisson traités dans les revues scientifiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Hilaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 31 (4-5), pp.205-209</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique appliquée au cas de l’émergence d’un concept en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04928293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IC&T: estratégia de exploração da informação para a tomada de decisão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Maria Vargas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ciência da Informação (Impresso)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 23 (2), pp.190-196</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology watch and competitive intelligence: a new challange in Education for Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 11, pp.35-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric analysis of patent documents for R&D management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Evaluation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 3 (1), pp.13-18. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/rev/3.1.13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de l'enquête des besoins recensés par le CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12, pp.402-417</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exploitation systématique des bases de données : des analyses stratégiques pour l'entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Bedecarrax</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, pp.7-22</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 12, pp.437-456</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travel among the ghosts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pscientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 60, pp.9-14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codes de classement et information stratégique: Outils de traitements automatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.3-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new method for analysing dowloaded data for strategic decision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 25 (2), pp.279-294</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Distributions Bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9, pp.128-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometrie et chimie. Exemple sur les acides gras et phospholipides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilbert Mille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 19 (1), pp.i48-i52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle est l'evolution previsible des services de documentation dans/pour les entreprises et les organisations ? : Quelques reponses fournies par la recherche et l'enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ARBIDO-R</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 6 (2), pp.42-45</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion des matrices par les techniques de swapp sur disque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Micro Bulletin du CNRS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 40 (Juin), pp.48-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de MS-DOS en Bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 9, pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The scientific dynamics of a city: a study of chemistry in Marseille from 1981 to the present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, 22 (1), pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment médiatiser les analyses bibliométriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 6, pp.106-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive technology assesment. Strategic patent clusters obtained with non-boolean logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Patent Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 12 (4), pp.222-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évolution des thèmes de recherche dans une aire géographique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 1 (Juin), pp.75-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse des données au service de la bibliométrie. Outil de veille technologique à la dimension des moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 8, pp.27-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Post processing of online searches (P.P.O.S.-Concept)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de la Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 44 (3), pp.51-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et information documentaire : del'usage de la bibliometrie dans les services de documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Documentaliste (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 27 (3), pp.132-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dispersion des sources documentaires. Mesure et évolution. Problème de décision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Coadic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 4, pp.11-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902403v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clustering multidisciplinary Chemical papers to provide new tools for research management and trend</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Chemical Information and Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 29 (Mai), pp.45-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infographic analytical tools for decision makers: analysis of the research production in sciences. Application to chemistry, comparison between Marseille and Montpellier (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientometrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 17 (1), pp.61-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la chimie à Marseille de 1981 à nos jours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences Techniques Technologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 9 (Avril-Juin), pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications en Chimie: les indicateurs de tendances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 5, pp.30-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Bibliometric analysis and MS-DOS commands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education for Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 6, pp.411-423</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902406v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Physique à Aix-Marseille: Indicateurs et évolution à partir de l'analyse de la base de données INSPEC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">- Blanc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Francaise de Bibliometrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, 3, pp.49-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (220)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Science in France : state of play, legislation, initiatives, tools and measures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ª Conferência Luso-Brasileira de Ciência Aberta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Minho; IBICT; FCT, Oct 2020, Braga, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02966758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patentes relacionadas à deep e dark web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ari Rogério Ferra Júnior</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisaide Trevisam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Encontro nacional de propriedade intelectual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade do Vale do Itajaí (UNIVALI), May 2019, Florianópolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brevets et big data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études GIS-URFIST "De P2N à l’IST : analyses brevet, état des lieux et perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle INPS; Laboratoires LEAD; CERGAM; BABEL; IMSIC; Université de Toulon; Réseau URFIST, Jul 2019, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La CIB comme pivot de classement interdisciplinaire. La classification internationale des brevets au profit de l'interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international NumeRev "Faire dialoguer les disciplines via l’indexation des connaissances : la recherche interdisciplinaire en débats"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, MSH Sud Montpellier, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A free open source patent corpus generator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Faga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Molt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celso Arruda Vanderlei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CLEF 2018 : 9th Conference and Labs of the Evaluation Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03861872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent documents in STEM and PhD education: Open-source tools and some examples to open discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCON 2018 IEEE Global Engineering Education Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of La Laguna; University de Vigo; National University of Distance Education, Apr 2018, Tenerife, Spain. pp.4-9, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EDUCON.2018.8363100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01835468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big data em bases de patentes: uma aplicação com o uso de ferramentas Open Source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazzieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III ENPI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Santo Ângelo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">KNOWLEDGE MANAGEMENT IN CHEMISTRY TO ZIKA, DENGUE AND CHIKUNGUNYA: AN APPROACH TO THE BIG DATA IN PATENTS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulmira Hartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46th World Chemistry Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visibilidade científica na Plataforma Lattes e Portal da Inovação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roniberto Morato Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII ENANCIB</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Big Data opportunities in Medicinal Chemistry: how can patents in dengue affairs contribute?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zulmira Hartz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39 RASBQ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Goiânia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plataforma lattes como fonte de informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roniberto Morato Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III DTI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Marília, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso da Análise de Redes Sociais para Exploração de Dados de Revistas Científicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Pinto A.</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audilio Gonzales-Aguilar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Ribas Semeler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Alves Soares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIII Seminario Argentino Chileno y VI Seminario Cono Sur de Ciencias Sociales, Humanidades y Relaciones Internacionales ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Univ, May 2016, Mendoza, Argentina. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ategic management of research productivity from Graduate Medicine Program by the use of Scriptsucupira computational tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wonder Alexandre Luz Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Alencar Nigro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso da plataforma lattes por assunto: recuperação automática de identificadores dos curr\'iculos Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SBPC, 67</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, São Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude sur les demandes de dépôt de brevet en Algérie, au Maroc et en Tunisie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nezha Cherrabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jessica Dematraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the 5th. International Symposium ISKO-Maghreb. Knowledge Organization in the perspective of Digital Humanities: Researches and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotas Tecnologías em Smart Cities : Uma Análise de Invenções Portadoras de Futuro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleonir Tumelero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexsandro Cardoso Carvalho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto Sbragia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Congresso Latino-Iberoamericano de Gestão da Tecnologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal do Rio Grande do Sul, UFRGS, Oct 2015, Porto Alegre, Brazil. pp.1-20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Property in Cancer and the Right to Life : a case of competitive intelligence in Brazil using web 2.0 tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzana Borschiver</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Public Health, 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, February 11-15, v, Feb 2015, Calcutta, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'innovation frugale ou comment innover mieux avec moins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La visualisation immersive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marseille Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da produção produção cient\'ifica Brasileira em Inteligência Competitiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roniberto Morato Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karin Gomes da Silva Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVI Encontro Nacional de Pesquisa em Pós-Graduação em Ciência da Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal da Para\'iba, Aug 2015, João Pessoa, Brazil. pp.1-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The creative use of search engines Web 2.0 to research inventions and create frugal innovations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mamori Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonel Cezar Rodrigues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th International Conference on Information Systems &amp; Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de São Paulo, Faculdade de Economia, Administração e Contabilidade, p, May 2015, São Paulo, Brazil. pp.3379-3399</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inovação a Partir das Informações de Patentes : Proposição de Modelo Open Source de Extração DeInformações de Patentes (Crawler)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazzieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17º Seminários em Administração</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de São Paulo, Faculdade de Economia, Administração e Contabilidade, Oct 2014, São Paulo, Brazil. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PatentToNet : l’exploration libre des brevets par les réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes du 19e congrès SFSIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le brevet, outil de développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole Panafricaine d'Intelligence Economique et de stratégie; Centre d'études Diplommatiques et Stratégiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of Scriptlattes tool for extraction and on line availability of academic production from a department of Stricto sensu in management.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to use Big Data technologies to optimize operations in Upstream Petroleum Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st World Petroleum Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Moscow, Russia. pp.21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01015137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inovação No Planejamento Anual E Trienal Do Preenchimento Da Plataforma Sucupira : Uso da Ferramenta Computacional Scriptlattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerson Antonio Maccari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17º Seminários em Administração</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de São Paulo, Faculdade de Economia, Administração e Contabilidade, Oct 2014, São Paulo, Brazil. pp.1-19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERRAMENTAS PARA EXTRAÇÃO E ANÁLISE DE INFORMAÇÕES EM BASE DE PATENTES: UMA APLICAÇÃO PARA O MODELO DE HÉLICE QUÍNTUPLA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Simpósio Internacional de Inovação e Sustentabilidade (II S2IS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Setting the scene: methods for supporting decision making in an innovation process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIRMA (European Industrial Research Management Association)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vevey, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugal Innovation, Innovative conception, KDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Rey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des Utilisateurs Intellixir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patent as a tool for frugal innovation, innovative conception, KDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Information et la connaissance au coeur de l'innovation et de la croissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les problématiques de la gestion des données: S'assurer de la fiabilité de l'information - Structurer les données par des outils - La capacité à traiter du Big Data en dynamique - Nouvelles techniques d'analyse : Knowledge Database Discovery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Edition: Intelligence compétitive et Management des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise Tecnométrica De Patentes : Uma Aplicação Na Recuperação De Terras Raras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Moraes Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Terezinha Kniess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcos Rogério Mazzieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17º Seminários em Administração</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade de São Paulo, Faculdade de Economia, Administração e Contabilidade, Oct 2014, São Paulo, Brazil. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etat de l'art des brevets existants sur l'impression 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Club Reverse Engeneering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Innovation frugale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de la chaire innovaton &amp; brevets: Les nouveaux usages du Brevet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frugal Innovation: social responsability impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III Simposio internacional de Gestão de Projetos (III SINGEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels modèles d'Intelligence Economique pour l'Algérie ? Quelques pistes de réflexion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire International sur l'Intelligence Economique : Un enjeu majeur de Compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Alger, Algérie. pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00995776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exemplo de Uso Gratuito do OPS (Open Patent Service) para Educação e Informação em Patentes por meio da Utilização da Ferramenta Computacional Patent2net</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolina Alencar Nigro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXXVIII Encontro da ANPAD (EnANPAD) </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Nacional Pos-graduação en Administração, Sep 2014, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01809895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioprospecting ine Dengue using Web 2.0 Tools to Aid in Management and Technological Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P.M.P. Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Encontro Estratégico em Ciências Farmacêuticas (EECF) e I Seminário Ibero Americano de P &amp; D de Medicamentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 4-6 avril 2013, p, Apr 2013, Teresina, Brazil. pp.86-87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire les risques des décisions stratégiques dans les nouveaux environnements concurrentiels incertains : Cas des Entreprises Publiques Algériennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkader Baaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques et Techniques de Sonatrach JST'9</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2013, Oran, Algérie. http://www.sonatrach.com/p-jst9.html</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00822969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Inteligência Colaborativa como Ferramenta para Gestão de Redes e Análise de Patentes em Dengue: um estudo de caso aplicado à saúde pública</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Inteligência Colaborativa como Ferramenta para Gestão de Redes e Análise de Patentes em Dengue: um estudo de caso aplicado à saúde pública</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patents as a free innovation tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Information systems and Technology Management (CONTECSI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A contribuição de patentes para a inovação de um produto sustentável : estudo de caso de um trocador de calor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Mamori Kono</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II SINGEP I S2IS-II Simpósio Internacional de Gestão em Projetos e ISimposio Internacional de Inovação e Sustentabilidade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UNINOVE, Nov 2013, São Paulo, Brazil. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise das &amp;quot;green patents&amp;quot; em nanotecnologias ligadas à área de biocombust\'iveis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Grasiele Cardoso Brito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douglas Henrique Milanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1º Encontro de Ciência e Engenharia de Materiais de São Carlos : Energia, Sustentabilidade e Inovação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidade Federal de São Carlos, Nov 2013, São Carlos, Brazil. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soft engineering for innovation, entrepreneurship, using patents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Simposio internacional de Gestão de Projetos (II SINGEP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_01279668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perspectivas da Inteligência Competitiva para Doenças Negligenciadas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Maria Araújo de Rezende Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais do VIII Workshop Internacional em Ciência da Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Bras\'ilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduire la fracture numérique parmi les TPE-PME dans les milieux défavorisés: cas du Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence territoriale. Télécentres d'information et affaire. L'Intelligence Economique : Stratégies d'innovation et de compétitivité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le concept, les méthodes, et les outils du Web 2.0 appliqués à l'Intelligence économique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Scientifique Techniques et Concurrentielle, Intelligence économique, Innovation - Conférence sur Invitation présentée à la Journée " open days " de la Communauté européenne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-visiting the Competitive Intelligence cycle with the 2.0 Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur Invitation présentée à 8th International Conference on Information Systems and Technology Management CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal to structure the information security management in a Scientific Research environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Carlos Soares Alexandria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réticulation virtuelle de réseaux effectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles-Victor Boutet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique &amp; Technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VI Workshop GESITI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A informação patentária em trabalhos acadêmicos da engenharia qu\'imica: considerações sobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Paula Ravaschio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário Nacional de Bibliotecas Universitárias</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Applying the information science concepts in management of information systems: discussions about a governance model for the effectiv adoption of information and knowledge management in decision making</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sergio Augusto Órfão Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">du web 2.0 à l'intelligence compétitive 2.0</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème colloque du chapitre français de l'ISKO,Intelligence collective et organisation des connaissances,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, France. pp.15-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00432180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.activité éditoriale con'tributive de la communauté I.E. en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Models, Methods, Engineering of Competitive Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Beaulieu sur Mer, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementação de uma Universidade Corporativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferência Investigação e Intervenção em Recursos Humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode de qualification et de sélection d'un logiciel d'analyse et de suivi du référencementt dans les moteurs de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Bruyere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference "Actualities and Perspectives on Hardware and Software" - APHS2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Timisoara, Roumanie. pp. 55-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00391845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strategic Intelligence in IT Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6TH International Conference on Information Systems znd Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudo da patenteabilidade do medicamento TENOFOVIR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2° Congresso da CPLP sobre DST-AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La base de données Brésilienne LATTES. Outil d'innovation et de communication. Extension au Portugal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programme provisoire GDR ? Intelligence Économique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE RIGHT TALENTS COORDINATING INFORMATION SYSTEMS TO FACILILATE STRATEGIC DECISIONS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patricia Dupin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Congresso Internacional de Gestão da Tecnologia e Sistemas de Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">THE COERCITIVE USE OF THE FISCAL INTELLIGENCE IN THE COMBAT OF TAX EVASION: SOME BRAZILIAN EXAMPLES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge de Souza Bispo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4° Congresso Internacional de Gestão da Tecnologia e Sistemas de Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle approche classificatoire appliquée au web, Une validation expérimentale : représentation des sciences de l'information et de la communication sur le web</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISKO - Nantes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, France. pp.1-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of the technological prospective in the antecipated vocational educational demand: a case of brazilian industry.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Seville Seminar on Future-Oriented Technology Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sevilla, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How the strategic information improves the access to the drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciene Amaral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th World Congress on Heath Information and Libraries | 7th Latin American and Carribbean Congress on Heath Sciences Information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Organização em Comunidades de Prática com o Objectivo de Facilitar a Implementação do Planejamento Estratégico numa Instituição de Ensino Superior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Braga Vasconcelos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3o. CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903912v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invisible Colleges in interdisciplinary Fields: Foucault in Accounting Research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octavio Ribeiro Mendonça Neto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marici Cristine Gramacho Sakata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th Annual Congress of the European Accounting Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constituição de Grupos Estratégicos de Trabalho da Informação como uma Ferramenta de Gestão do Conhecimento numa Institução de Ensino Superior Privado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Raquel Pinto Alves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marici Cristine Gramacho Sakata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3o. CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatores de investigação prospectiva: nova abordabem para o levantamento de necessidades de informação em estudo prospectivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II Prêmio de Inovação em Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência competitiva em estudo de educação profissional e redes de cooperação: impactos e orientações para a atuação institucional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais do 3rd CONTECSI International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détecter l'innovant sur le web par des techniques non booléennes : méthode, outils, application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Gallezot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Association canadienne des sciences de l'information/Canadian Association for Information Science - ACSI/CAIS 2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Toronto - York University</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00079095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicação do método de fatores críticos de sucesso para levantamento de necessidades de informação em estudo prospectivo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anais do 3rd CONTECSI International Conference on Information Systems and Technology Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, São Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monitoração estratégica de setores portadores de futuro e setores estratégicos para a indústria do Paraná</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosana Pauluci</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilia Souza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edson Luiz Riccio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Textos selecionados do I Congresso Ibero-Americano de Gestão do Conhecimento e Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Curitiba, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thésaurus et clusterisation automatique de données web : deux outils au service de la détection de signaux faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thésaurus et clusterisation automatique de données web : deux outils au service de la détection de signaux faibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, France. pp.1-13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thesuarus et Clusterisation Automatique de Donnees Web: Deux Outils au Service de la Detection de Signaux Faibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3o. CONTECSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva na Análise Estratégica das Competências: o caso Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6 Conferência Anual de Inteligência Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'une base de données de médicaments pour faciliter la prise de décisions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciene Amaral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en relation de deux bases de données bibliographiques, Pascal et le Science Citation Index pour l'élaboration d'indicateurs de la production scientifique brésilienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes de Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique Scientifique et Technologique, VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université Toulouse, Oct 2004, Toulouse, France. pp.205-213</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'innovation: L'implication des experts dans une démarche de veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Galland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hoeltzli Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trabalho colaborativo em Inteligência Competitiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">X Congresso de Informática pública - CONIP 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da criação de bases de dados ao desenvolvimento de sistemas de inteligência para a organização</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva: uma visão internacional</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva: uma visão internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Salvador, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Como montar um projeto de financiamento: a experiência do projeto @lis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Virapatirin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IX Congresso de Informática Pública - CONIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicação da bibliometria na construção de indicadores sobre a produção científica da EMBRAPA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Helena Kurihara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Job L.G Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência competitiva aplicada na qualificação e certificação de profissionais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.M Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência competitiva, patentes, domínio público</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence sur invitaion - Far-Manguinhos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formations de troisième cycle en Sciences de l'Information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 anos de Ciência da informação PUC Campinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data mining & development policy: wich connected information and meaning process?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Criação de base de dados de patentes de domínio público</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologias para construção de rodovias: o documento de patente como ferramenta para a competitividade no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luci Mary Gonzales Gullo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometria em países em desenvolvimento: notas para discussão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Mugnaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XX Congresso Brasileiro de Biblioteconomia, Documentação e Ciência da Informação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estudos futuros e inteligência competitiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Congress WAITRO World Association of industrial and Technological Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'appropriation de l'information par les destinataires de la démarche de veille stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Hoeltzli Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IE 2002 - 6ème forum Intelligence économique au coeur de la concurrence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Menton, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência competitiva nos serviços públicos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário Comemorativo 5 anos da Lei de Propriedade Industrial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence compétitive appliquée sur les plans opérationnels et des affaires en organisation de télécommunication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Miquelino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème Journées sur l'information élaborée Ile Rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O desenvolvimento tecnológico e econômico das empresas brasileiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KM 2002 3ème Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestão do Conhecimento versus Prospecção Cient\'ifica e Tecnológica: a experiênica franco-brasileira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jornada de Prospecção e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Brasilia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La représentation française au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontro das Instituições de cooperação internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilização de documentos de patentes em domínio público de modo a contribuir com o desenvolvimento tecnológico e econômico das PMEs brasileiras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biennal Congress WAITRO World Association of Industrial an Technological Research Organizations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência competitiva: indicadores de ciência e tecnologia e bibliometria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão da Informação e do conhecimento na Embrapa - Amazônia Oriental</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novas tecnologias e divulgação científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Internacional de divulgação cient\'ifica: Ètica e divulgação cient\'ifica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva como ferramenta de negócios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento - SBGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les services d'information dans le monde globalise : tendances et strategies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A importância da IC para as organizações</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congresso Nacional de Gestão do Conhecimento na esfera pública - CONGEP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.I.C., réseautique territoriale et médiation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8e Colloque franco-roumain, Médias, Nouvelles Technologies et Redéfinition des Territoires de la Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Bucarest, Roumanie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levantamento e Análise de Informação Tecnológica de Patentes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Seminário INPI/OMPI sobre propriedade industrial para pa\'ises latino-americanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information, Réseaux et Projet Territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Carré des Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O uso da inteligência competitiva no mundo empresarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestão do conhecimento e inteligência competitiva no meio empresarial</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Fortaleza, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência competitiva: panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário MDIC: Capital intelectual + Gestão do Conhecimento = Competitividade</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mecanismo de Prospecção Tecnológica e Inteligência Competitiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXI Seminário INPI/OMPI sobre propriedade industrial para pa\'ises latino-americanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche sur l'état des connaissances des brevets dans le domaine de la construction d'autoroutes au Brésil pour augmenter la compétitivité des entreprises brésiliennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L.M Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistemas Cooperativos de Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encontro do Núcleo de Tecnologia da Informação - ABEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disponibilização de pedido de patente genérico</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento - SBGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise a disposition de demande de brevet generique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanise Borges Gouvea Barroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'2001 : veille strategique scientifique technologique : systemes d'information elaboree, bibliometrie, linguistique intelligence economique : Barcelone, 15-19 octobre 2001</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Barcelona, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aplicação da bibliometria na análise estratégica das competências da Embrapa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado Filho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Florianopolis, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les NTIC au service de la transmission des savoirs et de la formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communiquer en Méditerranée à l'heure des NTIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information analysis. Genome program and</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Committée on Data for Science and Technology CODATA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une cellule de veille pour l'Université de Toulon et du Var: un outil au service du rapprochement Université-Entreprise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Keriguy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Première rencontre des acteurs de la formation technologique d'Europe et d'Amérique latine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La Havane, Cuba</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903965v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les séquences communes. Une nouvelle approche de lemmatisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Roudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Usage of Metadex modifying terms for bibliometric analysis: Study on Piston Ring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Aparecida Machado Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La technologie de l'hypertexte Analyse bibliométrique de brevets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Leveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01905234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Keep a Virtual Library Active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybermetrics'99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Post-conference of The Seventh International Conference on Scientometrics and Informetrics, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création automatique d'une base de données brevets à partir de données récupérés de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseignement Supérieur à distance et Francophonie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Europe des Assises Francophones de l'enseignement supérieur technologique et professionnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methods for raising demands of multi-entreprises for services on technological support</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Carlos Oprime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Aparecida Machado Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conference ISSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACIB : A new automatic tool to link scientific bibliographic references and technical information</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; University of Colima, Jul 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Ibero-American region scientific production on the corrosion and anti-corrosive protection aera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ney Junior Silveira-Vargas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse automatique de texte libre issu de résumés de publications en génétique: identification des gènes cités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ambroise Ingold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construire un projet local de développement autour d'une cellule de veille territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Les Ateliers d'Intelligence stratégique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATACID: un logiciel de liens automatiques entre références bibliographiques scientifiques et information technique de brevet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d’informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence Compétitive - Expériences et Outils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Workshop Brasileiro de Inteligência Competitiva e Gestão do Conhecimento - SBGC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Rio de Janeiro, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on surface treatement using bibliometric techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pedro Carlos Oprime</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Aparecida Machado Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Conférence ISSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Colima, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction d'information spécifique en biologie à partir de texte libre pour constituer de nouvelles bases de données et des connaissances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVII INFORSID</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, La Garde, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double experience en Sciences de l'Information: formation doctorale internationale et maîtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales: Les technologies de l'information et de la communication au service des relations internationales des établissements d'enseignement supérieur et de la recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Nice, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création automatique de bases de données préformatées: Information issue de l'internet pour la Veille Technologie et l'Intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7 ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Double expérience en Sciences de l'Information : formation doctorale internationale et ma\ⁱtrise à distance électronique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Riffaut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'études internationales : les technologies de l'information et de la Communication au service des relations Internationales des établissements d'enseignement supérieur et de recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Nice, Nov 1999, Nice, France. pp.49-51</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un réseau cartographique de codes CIB à partir de commandes statistiques en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bainier-Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Oct 1999, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attractivity, innovation and creativity indicators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Annual meeting of the European Association of Deans of Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse de commentaires libres par la technique des réseaux de segments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Ziegelbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Rogeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InaLF, Université de Nice; JADT, May 1998, Nice, France. pp.695-704</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Création d'hypertextes automatiques appliqués à la veille</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Léveillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1998, Toulouse, France. pp.339-347</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relação Ciência-Tecnologia: Mito ou realidade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFSCar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Sao Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation des ressources humaines dans une PME-PMI pour développer une démarche d'Intelligence Economique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum BIC 98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Toulon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du veilleur à l'expert, de l'entreprise au laboratoire : pour une veille technologique active</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">62th International Conference on Industrial Property Econometrics, Innovation and Patents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association d'Econométrie Appliquée &amp; IRPI, Université de Lyon 2, May 1998, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction automatique de réseaux : un outil pour mieux appréhender l'information provenant de l'Internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on the Statistical Analysis of Textual Data, JADT'98</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, JADT &amp; InaLF, Université de Nice, Feb 1998, Nice, France. pp.167-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction automatique et representation graphique de donnees biologiques : Les interactions genetiques et moleculaires: application a un organisme modele et au genome humain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violaine Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badreddine Roudani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Jacq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VSST'98 : veille strategique scientifique &amp; technologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil pour la veille : Le maillage technologique de references bibliographiques scientifiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VSST'98 : veille strategique scientifique &amp; technologique : Toulouse, 19-23 octobre 1998</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atividade de prospecção tecnológica para rentabilizar o conhecimento na empresa: o caso da Petrobras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Fatima Stollenwerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Seminário latino-americano de gestão tecnológica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, La Havane, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva: Você utiliza?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFSCar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Sao Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AUREYS 2.0: Un agent intelligent au service de l'information stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Outils du CRRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de l'ADEST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEST, Dec 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation des techniques bibliométriques dans l'analyse d'un dossier individuel de chercheur au CNRS: Limites et perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un observatoire thématique sur les bitumes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Chimie en région PACA à travers les derniers congrès de la société Française de Chimie de 1994 à 1996</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Veille Technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thomson semi-conducteur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assesement of coal reactivity during preheating by the relationships between structural and plastic properties. Chenometric analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Antonia Díez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">213th ACS National meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un lien effectif entre information scientifiques et information technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Grivel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Polanco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01903999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audit d'un serveur Internet et approche réseau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société française de bibliométrie appliquée, SFBA, Jun 1997, Ile Rousse, France. pp.1-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive intelligence for brazilian small and medium sized companies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Fernandes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cícera Henrique Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilda Massari Coelho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'internet comme outil de management des reseaux de veille.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Emeric</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT-Information-documentation-transfert-des-connaissances. 1996</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils mathématiques et statistiques à l'établissement de relations structure/ réactivité des matières organiques fossiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum des innovations technologiques du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciência da Informação: elemento fundamental na busca da competitividade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microanalyse de l'information dans le domaine de la chimie des parfums</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Pohl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d'étude Formulation chimique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1996, marseille, France. pp.5-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse des données classiques versus analyse réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom'96</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFSIC &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tratamento automatizado da informação para tomadores de decisão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPqD TeleBras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitement de l'information : analyse de données classiques versus analyse de réseau. Un cas d'application : la bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xème Congrés SFSIC : Inforcom’96 - Information, Communication et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française des Sciences de l'Information et de la Communication &amp; Université Stendhal Grenoble 3, Nov 1996, Grenoble, France. pp.571-587</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00827205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O monitoramento tecnológico na França como ferramenta de prespecção e de inteligência econômica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário de prospecção. O modelo Francês - IPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sistema de inteligência tecnológica: o modelo Francês</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CENPES</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service de la décision stratégie du laboratoire. Application aux techniques couplées: cas de la microscopie-IRTF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum des innovations technologiques du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système d'évaluation de la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laboratoire de Neurobiologie Marseille</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie: un état de l'art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSERM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils mathématiques et statistiques. Nouvelle approche méthodologique pour étudier le veillissement des bitumes à partir de données d'IRTF et e Fluorescence UV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Planche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Germanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Forum des innovations technologiques du laboratoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informationszenrum Sozialwissenschaften der GESIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceitos e Técnicas de Prospecção</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Práticas de Prospecção de Tecnologias - IPT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informação estratégica: uma ferramenta para a empresa moderna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Roda latina de oportunidades de negócios América e Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Goias, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between the fossil organic material reactivity and their chemical structures using principal component analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Jacques Pis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roger Alvarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pittcon' 96 The Pittsburg Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informações tecnológicas de patentes: Experiência Francesa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário de Propriedade industrial e de competitividade - UFSCar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Sao Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometry over social science databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informationszenrum Sozialwissenschaften der GESIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Génération automatique de réseaux en bibliométrie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.181-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche bibliométrique des résumés bibliographiques des Chemical Abstract</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvie Partykas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système intégré d'analyse automatique de l'information structurée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.425-429</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux de compétences : application à l'élaboration d'un groupe de recherche en physique fondamentale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Gabrielle Suraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1995, Ile Rousse, France. pp.377-396</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliometric tools for bibliographic codification databases : technological and methodological aspects for relational use of bibliographic databases. ISSI '95 : proceedings of the fifth biennial international conference of the International Society for Scientometrics and Infometrics : River Forest IL, June 7-10, 1995</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Faucompré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raimundo Nonato Macedo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Society for Scientometrics and Informetrics. International conference, 5, River Forest IL United States, 1995-06-07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, River Forest, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse bibliométrique multi-bases pour l'élaboration d'un dossier électronique de veille technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Djaouzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Avignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veille Stratégique, Scientifique et Technologique, VSST'95</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IRIT, Université de Toulouse, Oct 1995, Toulouse, France. pp.153-169</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicators' Relativity & Data Collection Dependence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth International Conference on Science and Technology Indicators. Performance at the National, Regional and International Level</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CWTS &amp; APWB, 5-7 octobre, Oct 1995, Antwerp, Belgium. pp.139-143</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'information au service de la décision stratégique du laboratoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Mouillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95 IRIT-PERIOMIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La &amp;quot;statistique&amp;quot; des lois de Zipf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Lhen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Elsken</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5ème Journées sur l'Information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new approach to display real co-authorship and co-topicship through network mapping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Scientometrics and Informetrics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISSI &amp; Rosary College, Jun 1995, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Administrer les savoirs: leur production, leur application, leur transmission, leur contrôle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en évidence de concepts dans le discours oral par une nouvelle méthode d'indexation sur des critères statistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Retourna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2ème Journées IUT de la recherche en sciences sociales et humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecção tecnológica e novo perfil do profissional da área da Informação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Faculdade de Biblioteconomia da UFRGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospecção Tecnológica como ferramenta de competitividade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comissão de Informação Tecnológica FIERGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Porto Alegre, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revealing concept in the oral speech by a new method of indexing on some statistical criterion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Retourna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Baldit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcel Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Nova Iorque, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical characterization of asphalt hardening and relation with their rheological properties using multiparametric analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Pieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Germanaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference - University of Pittsburg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application des outils bibliométriques en chimie analytique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ruau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées sur l'information élaborée Ile Rousse</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informação cient\'ifica e tecnológica, tratamento de dados, ferramentas para o tomador de decisão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCTDE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploitation de l'enquête des besoins recensés par le CETIM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Journées sur l'information élaborée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie en ligne et hors temps serveur: évaluation des erreurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée régionale ADBS Ile de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Ile de France, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le logiciel bibliométrique Dataview et son application comme outil d'aide à l'évaluation de la concurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Bibliométrie Appliquée, Jun 1993, Ile Rousse, France. pp.360-387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bases de dados e tomada de decisão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UFSCar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sao Carlos, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informação para o tomador de decisão</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FIESP/ CIESP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification problems in technology watch and corporate intelligence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Conférence IFCS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Unknown, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation du MS-DOS en bibliométrie. Evolution des productions scientifiques traitant du noyau atomique en chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Nivol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'informations élaborées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de la Bibliométrie Appliquée, Jun 1991, Ile Rousse, France. pp.48-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle place aura le centre de documentation dans les entreprises de demain?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées interprofessionnelles du groupe Romand de l'association Suisse de Documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Fribourg, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les distributions bibliometriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Lafouge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systemes d'informations elaborees, Ile-Rousse, 5-7 juin 1991</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes d'analyse des données face à l'information stratégique et l'innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charles Huot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International sur les méthodes de bloc sériation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Strasbourg, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'analyse bibliometrique comme aide aux etudiants chercheurs: application a 517 references bibliogaphiques d'un etat de l'art sur l'image et son environnement technologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Dulou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de bibliométrie 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information stratégique et Veille Technologique en Chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information en chimie. Journées S.F.D.I.C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la production scientifique entre les villes de Marseille et Grenoble</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert La Tela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Easy mapping classification of patent references with micro-computer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International chemical information conference, Montreux, 1989-09-26</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Montreux, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique et reseaux de connaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congres sur l'information et la documentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veille technologique. Exploitation statistique et bibliométrique des bases de données accessibles en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Paoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Longevialle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque VISUDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Programmation de la recherche et production scientifique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Pullino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de la synergie des ressources d'analyse de l'information en ligne et hors temps serveur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de bibliométrie 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Ile Rousse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil simple d'analyse de l'information en ligne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Topologie des groupements nonhiérarchiques et non probabilistes des sctions de Chemical Abstracts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées de printemps du GRECO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Carry-le-rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La bibliométrie pour construire une coopération efficace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association Francophone d'Amitié et de Liaison - UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metodologia e ferramentas de Inteligência competitiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário FAPESP: Inteligência Competitiva: Conceitos e Experiências</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Sao Paulo, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pôles de recherche principaux et les réseaux de recherche en chimie: Application à l'oxydation du charbon et de la matière organique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parina Hassanaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Kister</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Unknown, Région indéterminée</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les systèmes d'information nécessaires au développement de la recherche scientifique et technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Dou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Employeur Enseignant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1987, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01904067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MINERAÇÃO DE PATENTES NA BUSCA DE SOLUÇÕES TECNOLÓGICAS COM POTENCIAL DEFRUGALIDADE PARA MINIMIZAR AS INFECÇÕES CRUZADAS EM TUBERCULOSE E AS DOENÇAS OCUPACIONAIS RESPIRATÓRI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renato Ribeiro Nogueira Ferraz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Demarco Resende Esmelindro Zaions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiz Fernando Martins Gandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V Encontro nacional de propriedade intelectual</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Florianópolis, Brazil. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La datavisualisation comme outil pour la recherche académique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Galliano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Reymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Visu 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02289068v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Information TO Expertise (I2E) method : Scientific and Technical Information push in order to raise expertise from an operational point of view and in a non-deterministic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edith Brousses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Provitina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Rameshkoumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Advancements in Nuclear Instrumentation Measurement Methods and their Applications (ANIMMA), 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Marseille, France. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-01071420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auresys : an intelligent system to collect strategic information from internet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Mannina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Rostaing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIAO 97</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1997, Montréal, Canada. 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking the Conceptual Base for New Practical Applications in Information Value and Quality</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Idea Group,U.S., 2013, 9781466645622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Competitive Intelligence 2.0. Organization, Innovation and Territory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ISTE Ltd and John Wiley &amp; Sons Inc, Londres, pp.372, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du web 2.0 au concept 2.0.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Zimbardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, Paris, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence compétitive 2.0 : Organisation, Innovation, Territoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Lucien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lavoisier, Paris, pp.411, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01010588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC: Bases de Dados do CenDoTeC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neusa Watanabe Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2004, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Memo CenDoTeC: Protocolo de Quioto, Mercado de Carbono: Quais Perspectivas para o Brasil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2004, 15188752</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CREsF.Br: Au Pair na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2004, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CREsF.Br: Les formes d'accès à l'Ense ignement Supérieur au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristine Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sugimati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CREsF.Br: Ranking das Universidades Francesas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Dos Reis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sugimati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CENDOTEC: ALBAN: Programme communautaire de bourses d'études pour les ressortissants d'Amérique Latine en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Bernardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CENDOTEC: Como validar seu diploma francês no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélia Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neusa Watanabe Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CENDOTEC: Trabalhar durante os estudos na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Laval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC: Ciência e Tecnologia no Brasil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Polegato Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CENDOTEC: Comment valider son diplome français au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélia Lissak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neusa Watanabe Ferreira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'enérgie au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carols Américo Morato Andrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 999999900X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC: BILAN CONIP 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CREsF.Br: Alojamento na França</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sugimati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristine Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CENDOTEC: Les politiques en science et technologie au Brésil: 2000-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thais Polegato Castelan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CenDoTeC: 55a. Reunião Anual da SBPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Tsutsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neusa Watanabe Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémo CenDoTeC: Protocole de Kyoto, Marche du Carbone. Quelles Perspectives pour le Bresil?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossiê CREsF.Br: Escolarização de crianças</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carla Cristine Ferro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Sugimati</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CENDOTEC: Les Ministères du gouvernement Lula</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CenDoTeC: 55a Réunion Anuelle de la SBPC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Lucia Tsutsui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neusa Watanabe Ferreira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CenDoTeC: La Plateforme Lattes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rogério Mugnaini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dossier CREsF.Br: Etudes en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Halumi Tateyama Takahashi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2003, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémo CenDoTeC: Eurolat-IS 7ème réunion thématique à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2002, 15188744</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémo CenDoTeC: Pollution atmosphérique et santé à São Paulo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Pecquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CenDoTeC, 2001, 15188760</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les productions scientifiques en bibliométrie et dossier de travaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Aix-Marseille III, 1996, 999999922X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie Informatisée et Information Stratégique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">1988, 999999944X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software Livre para a Análise de Informação Estruturada : Análise sob a Perspectiva do Conhecimento Aberto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lillian Maria Araújo de Rezende Alvares</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kira Maria Antonia Tarapanoff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Valentim &amp; A.M. Basnuevo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inteligência Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultura Acadêmica/UNESP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.35-52, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Percepção do valor da informação por meio da inteligência competitiva 2.0 e do Big Data na saúde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Análise Da Informação Para Tomada De Decisão: Desafios E Soluções</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InterSaberes, pp.237-270, 2015, 854430236X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Contribution of Information Science through Intellectual Property to Innovation in the Brazilian Health Sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavia Maria Lins Mendes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suzanne de Oliveira Rodrigues Schumacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.L. Jamil &amp; A. Malheiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking the Conceptual Base for New Practical Applications in Information Value and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global, 83-115</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.83-115, 2013, </w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4562-2.ch005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objet de recherche en Sciences de l'Information et de la Communication</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. PAPY. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches ouvertes sur le numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hermès-Lavoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perception of the Information Value for Public Health : A Case Study for Neglected Diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G.L. Jamil &amp; A. Malheiro. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking the Conceptual Base for New Practical Applications in Information Value and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IGI Global, 211-232</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.211-232, 2013, </w:t></w:r><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4018/978-1-4666-4562-2.ch009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01894787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution of the Information Science through Intellectual Property for Innovation into Economic Industrial Complex in Health in the Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marie Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Lima Magalhães</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rethinking the Conceptual Base for New Practical Applications in Information Value and Quality</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Idea Group,U.S., pp.1-345, 2013, 9781466645622</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Análise da produção cient\'ifica a partir de publicações em periódicos especializados</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicadores de Ciência, Tecnologia e Inovação em São Paulo 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAPESP, pp.1-71, 2011, 9788586956263</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligence économique et concurentielle et développement des universités d'entreprise.?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Casqueira</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INTELLIGENCE ECONOMIQUE ET PROBLEMES DECISIONNELS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes-Lavoisier, pp.10, 2010, 9782746225039</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissance dans la littérature biomédicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Dominique Pierret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Dolfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence Competitive 2.0</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès Lavoisier, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00395300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Educación Corporativa como instrumento de competitividad empresarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudia Camelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salvato Miguel Rombert Trigo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUCACIÓN HACE LA DIFERENCIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Accor América Latina, pp.87-90, 2008, 999999990X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mineria tecnológica: maneras múltiples para explotar los recursos de la ciencia, tecnología e información</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Simone de Menezes Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Felipe Moreira Persegona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roberto de Camargo Penteado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sinerg\'ia entre la prospectiva tecnológica y la vigilancia tecnológica e inteligencia competitiva. Bogotá</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colciencias, pp.223-254, 2008, 9789588290300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tech Mining: Multiple Ways to Exploit Science Technology & Information Resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alan L Porter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Simone de Menezes Alencar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adelaide Maria de Souza Antunes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcelo Felipe Moreira Persegona</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prospeccion Tecnologica y Inteligencia Competitiva</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.1, 2006, 999999991X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inteligência Competitiva (IC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inteligência, Informação e Conhecimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBICT, UNESCO, pp.73--97, 2006, 857652063X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capítulo 5 - Análise de Indicadores de Produção Científica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Angelo Rodrigues Gregolin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leandro Innocentini Lopes Faria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanda Aparecida Machado Hoffmann</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joachim Queyras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indicadores de Ciência, Tecnologia e inovação em São Paulo - 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FAPESP, pp.1, 2004, 999999929X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">diverses entrées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire encyclopédique des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.1-590, 1997, 999999911X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bibliométrie sur réferences bibliographiques: méthodologie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Veille Technologique: l'information scientifique, technique, industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.10, 1992, 999999933X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Veille Technologique: L'information scientifique, technique et industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Veille Technologique: L'information scientifique, technique et industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DUNOD, pp.243-262, 1992, 2100002465</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01902383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">information, réseau et projet territorial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bertacchini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Quoniam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sic_00000441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId713"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F8155C2D"/>
+    <w:nsid w:val="DC31FC9D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-quoniam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6333-6594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034105700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32100715" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119481252" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1406-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21836671/pagnespc1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Arruda Vanderlei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kniess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/iji.v8i1.16480" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Martins Gandon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ribeiro Nogueira Ferraz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/1983465928836" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634209v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Demarco Resende Esmelindro Zaions" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Menezes Rodrigues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Ant&#244;nio da Silva" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120461v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Freitas Albuquerque" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Drebes Pedron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vin&#237;cius Cesso da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/REGE-11-2018-0108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Grasiele Cardoso de Brito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pascual Mena-Chalco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/iji.v7i3.337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Cesso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleber Batista Ram&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/16463153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terezinha Kniess" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Rezende da Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moraes dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24857/rgsa.v13i1.1786" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Di Petta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rog&#233;rio Mazzieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21902/AdminRev.2316-7548.v4i19.2340" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14211/regepe.v7i2.670" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alencar Nigro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rog&#233;rio Mazieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sena Barnabe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarcides Ferreira Mariosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232018233.00862016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula de Marco Resende Esmelindro Zaions" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36512/rcics.v29i2.1233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Menezes da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/rgss.v7i1.393" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moraes Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Terezinha Kniess" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Antonio Maccari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7867/1980-4431.2017v22n1p61-73" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Capelas Barbosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2017.00009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Jansiski Motta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei de Almeida Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mvc Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894762v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Moraes Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20397/g&amp;amp;t.v16i1.734" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902245v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wpi.2016.10.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Trombeta Faga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonder Alexandre Luz Alves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Renato Rotta Messais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902239v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902242v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894760v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Grasiele Cardoso Brito" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2318-08892016002800006" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roniberto Morato Amaral" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Gomes da Silva Rocha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes Faria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lima Magalh&#227;es" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Boechat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.7.47-61" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ant&#244;nio C&#226;mara Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nacif Pimenta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1518-2924.2015v20n43p93" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmar Hirata" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tucunduva Philippi Cortese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Basile Tukoff-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894784v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baaziz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Khoudi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mamori Kono" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cezar Rodrigues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladmir Oliveira Silveira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Ant&#244;nio Pulzi J&#250;nior" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894777v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Victor Boutet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hofart Guzzo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894776v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Maria Ara&#250;jo de Rezende Alvares" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1518-2924.2014v19n40p67" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894775v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5433/1981-8920.2014v19n3p30" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audy Aldin Kenap" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894790v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894788v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Ferreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902271v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894786v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902283v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soler" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902285v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Paula Ravaschio" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ribeiro Mendon&#231;a Neto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marici Cristine Gramacho Sakata" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Riccio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopes Cardoso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902284v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902287v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soares" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Camelo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvato Miguel Rombert Trigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cardoso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanise Borges Gouvea Barroso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pacheco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ruiter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Ruiter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902291v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sousa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902290v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Martins Alessio" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pauluci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902298v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902304v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado Filho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Vilches" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Massari Coelho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cera Henrique Silva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902303v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orandi Moreira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001383v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Pierret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dolfi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902308v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902311v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Mugnaini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Martino Jannuzzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902314v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Queyras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902336v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angelo Rodrigues Gregolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902339v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pecquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902340v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902345v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Costa" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902346v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Lima" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902351v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Maria Antonia Tarapanoff" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Henrique Ara&#250;jo J&#250;nior" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902350v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902348v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halumi Tateyama Takahashi" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902349v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902344v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Storolli Salom&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902347v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nicolas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902353v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902354v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902356v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes da Silva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902352v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902357v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Wormell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Milani Junior" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911024v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dou Goarin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02457969" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJ64S979-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579945v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pohl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quazzotti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902368v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928248v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Suraud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894800v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02020774" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4PK5J4V0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902372v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ruiz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902374v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547116v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902378v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castano" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902375v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hilaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928293v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato Macedo Santos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Maria Vargas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902379v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert La Tela" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894804v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/3.1.13" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A45012E3C579436F1F44B3BE901CB0D6B6CF9D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902380v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nivol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bedecarrax" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902381v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894805v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902385v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902388v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902391v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902392v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902390v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902393v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902395v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pullino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902396v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902399v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579964v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902397v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902398v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902403v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coadic" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902405v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902402v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902404v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902401v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902406v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902408v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Blanc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966758v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175257v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634409v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rog&#233;rio Ferra J&#250;nior" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaide Trevisam" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289063v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861872v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Faga" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Molt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835468v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2018.8363100" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902232v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulmira Hartz" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Maria de Souza Antunes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902230v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902246v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902247v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902249v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894758v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinto A." TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribas Semeler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alves Soares" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902236v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902244v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279690v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Cherrabi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dematraz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894768v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleonir Tumelero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Cardoso Carvalho" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sbragia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894765v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Borschiver" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279656v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279691v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894770v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894771v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015137v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894781v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809634v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902256v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894782v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279660v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279658v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279666v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279664v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279659v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894785v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279665v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279663v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279661v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995776v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809895v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822969v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902274v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894796v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.P. Ferreira" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279667v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894794v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279668v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894795v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Henrique Milanez" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902279v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010340v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010347v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010355v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903898v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Soares Alexandria" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903896v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903899v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dupin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903897v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903895v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Augusto &#211;rf&#227;o Pinto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00432180v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903901v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903900v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391845v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bruyere" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903902v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903905v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903904v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903906v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903907v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Souza Bispo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827316v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903918v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903915v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciene Amaral" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903912v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga Vasconcelos" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903911v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902306v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Raquel Pinto Alves" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903919v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903914v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00079095v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903917v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Souza" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903909v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827020v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903910v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903920v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903923v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579921v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes de Faria" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903922v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galland" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hoeltzli Boulanger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903921v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903926v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903924v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903925v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Virapatirin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903939v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903944v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Kurihara" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job L.G Vieira" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903933v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M Pereira" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903930v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903943v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903942v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903935v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Mary Gonzales Gullo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903941v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903932v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903927v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marty" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903938v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903937v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Miquelino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903936v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903934v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903931v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903940v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903929v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903945v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903954v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Gonzalez" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903948v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903951v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903949v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903958v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903959v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903952v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903953v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903946v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903956v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903955v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903957v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903960v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903950v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903963v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pillet" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Ingold" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacq" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903964v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903965v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Keriguy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579934v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903974v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Roudani" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903973v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Aparecida Machado Hoffmann" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905234v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903982v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903975v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903967v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carlos Oprime" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579930v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903981v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Junior Silveira-Vargas" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903979v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903968v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903969v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903976v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903966v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903971v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903970v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riffaut" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903978v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579937v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579938v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Collet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bainier-Girard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903992v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579943v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903985v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827215v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ziegelbaum" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903991v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579942v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579940v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903983v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903984v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903993v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903996v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903997v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fatima Stollenwerk" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894798v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903995v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904002v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903994v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904004v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903999v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grivel" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904000v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pieri" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia D&#237;ez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvarez" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827209v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904001v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904006v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pis" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904021v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904010v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Emeric" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902369v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904013v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904007v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904019v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904017v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904009v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouillet" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meunier" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904016v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904012v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Planche" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Germanaud" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904015v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904022v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904014v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904011v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904020v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904025v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Partykas" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904024v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579953v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579952v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904031v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579956v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaouzi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904029v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904026v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lhen" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Elsken" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894802v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904036v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Retourna" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Roux" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904033v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904034v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904037v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904039v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904035v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904041v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904044v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904043v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904045v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579959v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904042v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904040v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904048v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579963v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904049v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904047v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904054v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904051v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dulou" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904053v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904052v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904057v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904055v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904058v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longevialle" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904060v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904056v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904061v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904063v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904064v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904062v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904065v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904067v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634429v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289068v2" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01071420v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Brousses" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provitina" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rameshkoumar" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894799v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902269v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010586v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010592v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zimbardo" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010588v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902312v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neusa Watanabe Ferreira" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902309v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902310v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902318v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cristine Ferro" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sugimati" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902315v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dos Reis" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902329v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bernardo" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902330v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Lissak" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902331v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morel" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laval" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902320v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Polegato Castelan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902325v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902323v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902332v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carols Am&#233;rico Morato Andrade" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902327v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902319v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902322v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Tsutsui" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902316v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902334v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902333v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902321v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902317v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902335v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902337v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902343v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902367v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902407v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894769v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marilia.unesp.br/Home/Publicacoes/inteligencia-organizacional&#8337;book.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902255v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894792v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Maria Lins Mendes" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Oliveira Rodrigues Schumacher" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/chapter/the-contribution-of-information-science-through-intellectual-property-to-innovation-in-the-brazilian-health-sector/84214" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4562-2.ch005" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894793v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/documentation/recherches-ouvertes-sur-le-numerique/papy/descriptif-9782746245358" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894787v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/chapter/perception-information-value-public-health/84218" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4562-2.ch009" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902275v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marie Antunes" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902281v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Hoffmann" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902286v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Casqueira" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395300v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902293v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902292v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Porter" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Simone de Menezes Alencar" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Felipe Moreira Persegona" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902301v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902302v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902313v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902364v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902386v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902383v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000441v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-quoniam" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6333-6594" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034105700" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/32100715" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000119481252" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/H-1406-2011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176403v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Galliano" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Quoniam" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Reymond" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/21836671/pagnespc1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867494v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34745/numerev_1695" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celso Arruda Vanderlei" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Kniess" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/iji.v8i1.16480" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174764v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Martins Gandon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renato Ribeiro Nogueira Ferraz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5902/1983465928836" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120461v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Freitas Albuquerque" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiane Drebes Pedron" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634209v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Demarco Resende Esmelindro Zaions" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandro Menezes Rodrigues" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan Ant&#244;nio da Silva" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634289v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Vin&#237;cius Cesso da Silva" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/REGE-11-2018-0108" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634329v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Grasiele Cardoso de Brito" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Pascual Mena-Chalco" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/iji.v7i3.337" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Cesso" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleber Batista Ram&#227;o" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21747/16463153" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635595v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Terezinha Kniess" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscila Rezende da Costa" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moraes dos Santos" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24857/rgsa.v13i1.1786" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634034v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaldo Di Petta" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rog&#233;rio Mazzieri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21902/AdminRev.2316-7548.v4i19.2340" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120471v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14211/regepe.v7i2.670" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120465v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Alencar Nigro" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Rog&#233;rio Mazieri" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902226v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Sena Barnabe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarcides Ferreira Mariosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1413-81232018233.00862016" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02120467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula de Marco Resende Esmelindro Zaions" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36512/rcics.v29i2.1233" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835445v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franklin Menezes da Silva" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/rgss.v7i1.393" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02635849v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Moraes Santos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#225;udia Terezinha Kniess" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emerson Antonio Maccari" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7867/1980-4431.2017v22n1p61-73" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estela Capelas Barbosa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feduc.2017.00009" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902228v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lara Jansiski Motta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902227v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sirlei de Almeida Pereira" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902231v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mvc Silva" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wpi.2016.10.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894762v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Moraes Santos" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20397/g&amp;amp;t.v16i1.734" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894761v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isadora Trombeta Faga" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894759v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wonder Alexandre Luz Alves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Renato Rotta Messais" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894760v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Grasiele Cardoso Brito" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/2318-08892016002800006" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902239v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902242v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902241v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902240v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roniberto Morato Amaral" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karin Gomes da Silva Rocha" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes Faria" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894766v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Lima Magalh&#227;es" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nubia Boechat" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/r2ie.7.47-61" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Ant&#244;nio C&#226;mara Silva" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894763v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Nacif Pimenta" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1518-2924.2015v20n43p93" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894767v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delmar Hirata" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Tucunduva Philippi Cortese" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Basile Tukoff-Guimar&#227;es" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894784v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Baaziz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdenacer Khoudi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087609v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894773v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Mamori Kono" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonel Cezar Rodrigues" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902265v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902266v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladmir Oliveira Silveira" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;rgio Ant&#244;nio Pulzi J&#250;nior" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016127v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894777v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles-Victor Boutet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894779v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Hofart Guzzo" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894775v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5433/1981-8920.2014v19n3p30" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894776v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lillian Maria Ara&#250;jo de Rezende Alvares" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5007/1518-2924.2014v19n40p67" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894780v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894778v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894791v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audy Aldin Kenap" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894789v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00944668v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894790v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894788v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Bessa Ferreira" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patr&#237;cia Ferreira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902271v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879442v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894786v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902278v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902280v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902285v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Paula Ravaschio" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902283v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Bruy&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soler" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902282v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavio Ribeiro Mendon&#231;a Neto" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marici Cristine Gramacho Sakata" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Luiz Riccio" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Lopes Cardoso" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902284v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902287v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Soares" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Camelo" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvato Miguel Rombert Trigo" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Cardoso" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902289v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanise Borges Gouvea Barroso" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pacheco" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902288v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lucien" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902294v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902296v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Pillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902295v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ruiter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie Ruiter" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902290v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloisa Martins Alessio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902291v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Sousa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902297v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosana Pauluci" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902298v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902304v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Boutin" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado Filho" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henrique Vilches" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902299v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilda Massari Coelho" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Dou" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#237;cera Henrique Silva" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902303v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902300v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orandi Moreira" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902305v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00001383v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Dominique Pierret" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Dolfi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902308v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902311v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Mugnaini" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo de Martino Jannuzzi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902314v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Queyras" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902336v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Angelo Rodrigues Gregolin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902324v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902340v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Pecquet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902339v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902341v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902338v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902346v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilton Lima" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Costa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902351v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Maria Antonia Tarapanoff" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rog&#233;rio Henrique Ara&#250;jo J&#250;nior" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902345v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902350v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902349v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902348v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halumi Tateyama Takahashi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902344v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduarda Storolli Salom&#233;" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Pallet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902347v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Nicolas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902354v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902356v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902353v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894797v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lopes da Silva" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mannina" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rostaing" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1520-6386(200034)11:4%3C38::AID-CIR7%3E3.0.CO;2-E" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902352v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902357v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bertacchini" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dumas" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902359v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Wormell" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Milani Junior" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911024v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Dou Goarin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534590v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Balme" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Dou" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02457969" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HJ64S979-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579945v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Faucompr&#233;" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902363v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pohl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Quazzotti" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902361v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902362v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826955v2" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902368v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00826944v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/5.3.177" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928248v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Gabrielle Suraud" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894800v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02020774" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/1BB-4PK5J4V0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902372v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Baldit" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Ruiz" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902374v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Kister" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ruau" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579951v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Pillet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902378v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Castano" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547116v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902375v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Hilaire" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928293v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902377v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raimundo Nonato Macedo Santos" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Maria Vargas" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902379v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parina Hassanaly" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert La Tela" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894804v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rev/3.1.13" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9A45012E3C579436F1F44B3BE901CB0D6B6CF9D5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902380v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dumas" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894803v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Nivol" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Bedecarrax" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Huot" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902381v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894805v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902387v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902385v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902388v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lafouge" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902391v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Mille" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902392v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902390v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902389v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902393v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902395v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Pullino" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902396v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902399v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579964v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902397v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902398v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902403v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Coadic" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902405v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902402v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902404v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902401v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902406v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902408v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Blanc" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02966758v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634409v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Rog&#233;rio Ferra J&#250;nior" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisaide Trevisam" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175257v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289063v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861872v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Faga" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Molt" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01835468v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EDUCON.2018.8363100" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902230v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902232v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulmira Hartz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adelaide Maria de Souza Antunes" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902246v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902247v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902249v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894758v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pinto A." TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audilio Gonzales-Aguilar" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ribas Semeler" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Alves Soares" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902236v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902244v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279690v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nezha Cherrabi" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Dematraz" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894768v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleonir Tumelero" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexsandro Cardoso Carvalho" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Sbragia" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894765v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzana Borschiver" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279656v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279691v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894770v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894771v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894782v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279660v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279658v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902256v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01015137v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894781v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809634v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279666v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279662v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rey" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279664v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279659v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894785v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279665v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279663v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279661v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00995776v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01809895v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894796v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.M.P. Ferreira" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00822969v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902274v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279667v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894794v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894795v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douglas Henrique Milanez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_01279668v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902279v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010340v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010347v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010355v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903898v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Carlos Soares Alexandria" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903896v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903899v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Dupin" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903897v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903895v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Augusto &#211;rf&#227;o Pinto" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00432180v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903901v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903900v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00391845v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Bruyere" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903902v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903905v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903904v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903906v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903907v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge de Souza Bispo" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827316v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gallezot" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903918v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903915v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciene Amaral" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903912v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Braga Vasconcelos" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903911v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902306v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Raquel Pinto Alves" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903919v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903914v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00079095v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903909v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903917v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilia Souza" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827020v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903910v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903920v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903923v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579921v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leandro Innocentini Lopes de Faria" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903922v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Galland" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Hoeltzli Boulanger" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903921v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903926v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903924v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903925v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Virapatirin" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903944v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Helena Kurihara" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Job L.G Vieira" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903933v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.M Pereira" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903939v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903930v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903943v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903942v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903935v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luci Mary Gonzales Gullo" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Fernandes" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903941v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903932v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903927v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Marty" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903938v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903937v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Miquelino" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903936v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903934v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903931v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903940v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903929v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903945v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903958v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903954v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.M Gonzalez" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903948v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903951v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903949v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903959v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903952v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903953v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903946v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903957v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903955v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903956v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903960v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903950v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903964v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903963v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Pillet" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Ingold" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Jacq" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903965v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Keriguy" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903974v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badreddine Roudani" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903973v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Aparecida Machado Hoffmann" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01905234v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Leveill&#233;" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579934v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903982v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903975v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903967v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Carlos Oprime" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579930v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903981v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ney Junior Silveira-Vargas" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903979v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903968v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903969v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903966v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903976v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903971v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903970v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Riffaut" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903978v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579937v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579938v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio da Silva" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Collet" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bainier-Girard" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903985v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827215v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ziegelbaum" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rogeaux" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579943v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie L&#233;veill&#233;" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903992v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903991v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579942v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579940v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903983v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903984v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903997v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Fatima Stollenwerk" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903993v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903996v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894798v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903995v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904002v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903994v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904004v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904000v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Pieri" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonia D&#237;ez" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Alvarez" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01903999v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Grivel" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Polanco" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827209v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904001v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904010v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Emeric" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904006v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Pis" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904021v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902369v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579950v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904013v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00827205v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904007v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904019v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904009v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mouillet" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Meunier" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904017v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904016v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904012v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Planche" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Germanaud" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904015v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904022v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904014v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904011v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904020v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904024v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579954v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904025v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvie Partykas" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579953v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579952v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904031v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579956v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Djaouzi" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Avignon" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894802v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904029v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904026v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Lhen" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Elsken" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579957v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904034v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904036v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Retourna" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Roux" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904033v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904037v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904039v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904035v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904043v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904041v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904044v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904045v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579959v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904042v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904040v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904048v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579963v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904047v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904049v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904054v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904051v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Dulou" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904053v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904052v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904055v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904057v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904058v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Paoli" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Longevialle" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904060v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904056v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904061v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904063v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904064v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904062v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904065v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01904067v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634429v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289068v2" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01071420v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edith Brousses" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Provitina" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Rameshkoumar" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894799v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902269v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010586v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010592v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Zimbardo" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01010588v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902312v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neusa Watanabe Ferreira" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902309v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bellier" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902310v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902318v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Cristine Ferro" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Sugimati" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902315v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dos Reis" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902329v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Bernardo" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902330v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lia Lissak" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902331v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Morel" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Laval" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902320v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thais Polegato Castelan" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902325v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902332v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carols Am&#233;rico Morato Andrade" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902323v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902316v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902327v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902322v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Lucia Tsutsui" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902319v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902334v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902333v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902321v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902317v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902335v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902337v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902343v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902367v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902407v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894769v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.marilia.unesp.br/Home/Publicacoes/inteligencia-organizacional&#8337;book.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902255v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894792v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Maria Lins Mendes" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne de Oliveira Rodrigues Schumacher" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/chapter/the-contribution-of-information-science-through-intellectual-property-to-innovation-in-the-brazilian-health-sector/84214" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4562-2.ch005" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894793v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lavoisier.fr/livre/documentation/recherches-ouvertes-sur-le-numerique/papy/descriptif-9782746245358" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894787v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.igi-global.com/chapter/perception-information-value-public-health/84218" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4018/978-1-4666-4562-2.ch009" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902275v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marie Antunes" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902281v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanda Hoffmann" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902286v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Casqueira" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00395300v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902293v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902292v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan L Porter" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Simone de Menezes Alencar" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Felipe Moreira Persegona" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto de Camargo Penteado" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902301v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902302v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902313v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902364v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902386v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902383v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00000441v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>