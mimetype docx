--- v0 (2026-03-19)
+++ v1 (2026-05-03)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (48)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (50)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -195,386 +195,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enactive Design-Based Research in Vocational and Continuing Education and Training</w:t>
+                <w:t xml:space="preserve">Reinventing a training program to support the professional development of inspectors and school principals: Overcoming difficulties and creating new actions through activity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Germain Poizat</w:t>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artémis Drakos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Simon Flandin</w:t>
+                <w:t xml:space="preserve">Frederique Mauguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocations and Learning</w:t>
+              <w:t xml:space="preserve">International Journal of Training and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12186-024-09348-z⟩</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijtd.12325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676373v1</w:t>
+                <w:t xml:space="preserve">hal-04563119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinventing a training program to support the professional development of inspectors and school principals: Overcoming difficulties and creating new actions through activity analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sistemas de votos interactivos como promotores de la transformación de la actividad individual y colectiva en clases magistrales en educación superior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia San Martin Mendez San Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Heurtebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Moussay</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frederique Mauguen</w:t>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Training and Development</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijtd.12325⟩</w:t>
+              <w:t xml:space="preserve">Estudios Pedagógicos (Valdivia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (2), pp.133-154. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4067/S0718-07052024000200133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04563119v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sistemas de votos interactivos como promotores de la transformación de la actividad individual y colectiva en clases magistrales en educación superior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enactive Design-Based Research in Vocational and Continuing Education and Training</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia San Martin Mendez San Martin</w:t>
+                <w:t xml:space="preserve">Artémis Drakos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvia Heurtebize</w:t>
+                <w:t xml:space="preserve">Élodie Ambrosetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios Pedagógicos (Valdivia)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 50 (2), pp.133-154. </w:t>
+              <w:t xml:space="preserve">Vocations and Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4067/S0718-07052024000200133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12186-024-09348-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04908431v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04676373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TROIS CAS D’ÉCOLE POUR COMPRENDRE COMMENT PRENDRE SOIN DES ÉLÈVES EN ENSEIGNANT</w:t>
               </w:r>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un Environnement Numérique pour la pédagogie universitaire : le programme NéopassSup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Heurtebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -718,4015 +718,4210 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The school form in confinement Teachers and parents at the test of distance learning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998592v1</w:t>
+                <w:t xml:space="preserve">hal-04370185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">The school form in confinement Teachers and parents at the test of distance learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ria Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03996384v1</w:t>
+                <w:t xml:space="preserve">hal-02998592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du travail pour la formation : essai sur quatre problèmes méthodologiques et le recours à des synopsis d'activité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Germain Poizat</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02118949v1</w:t>
+                <w:t xml:space="preserve">halshs-03996384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l'apprentissage en situation de travail en contexte scolaire : Vers des circonscriptions, des établissements formateurs et apprenants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Jacq</w:t>
+                <w:t xml:space="preserve">Analyse du travail pour la formation : essai sur quatre problèmes méthodologiques et le recours à des synopsis d'activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romuald Perinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Faire émerger le réel du travail pour concevoir la formation : Autour des enjeux méthodologiques de l’analyse de l’activité des adultes pour la formation, 18</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03962028v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02118949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enseigner autrement à l’université : vers une nouvelle culture de la formation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penser l'apprentissage en situation de travail en contexte scolaire : Vers des circonscriptions, des établissements formateurs et apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Éducation permanente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Administration &amp; éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (161), pp.111-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/admed.161.0111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288683v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03962028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation professionnelle du monde de l'entreprise au monde scolaire : phénomène d'hystérésis ou de rejet de l'ancien métier ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Enseigner autrement à l’université : vers une nouvelle culture de la formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Éducation permanente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 220-221 (3), pp.255-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03910490v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-Enhanced Training to Support Professional Development in Elementary Science Teaching: A Beginning Teacher's Experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anabelle Viau-Guay</w:t>
+                <w:t xml:space="preserve">Bifurcation professionnelle du monde de l'entreprise au monde scolaire : phénomène d'hystérésis ou de rejet de l'ancien métier ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Dion-Routhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 90, pp.57-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.4992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03909996v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03910490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir les nouveaux professeurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Jacq</w:t>
+                <w:t xml:space="preserve">Video-Enhanced Training to Support Professional Development in Elementary Science Teaching: A Beginning Teacher's Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Viau-Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dion-Routhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les nouveaux collectifs enseignants. Queles nouveautés ? Pour quels changements ?, 548, pp.33</w:t>
+              <w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03961389v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l’utilisation d’un environnement numérique de formation : méthode de remise en situation à l’aide de traces numériques de l’activité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marine Auby</w:t>
+                <w:t xml:space="preserve">Accueillir les nouveaux professeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les nouveaux collectifs enseignants. Queles nouveautés ? Pour quels changements ?, 548, pp.33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01386406v1</w:t>
+                <w:t xml:space="preserve">hal-03961389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’activité d’enseignants experts en Education Physique et Sportive : une étude de cas sur les formes, les fonctions et la pertinence des communications non verbales en situation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Oriane Petiot</w:t>
+                <w:t xml:space="preserve">Étude de l’utilisation d’un environnement numérique de formation : méthode de remise en situation à l’aide de traces numériques de l’activité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Clinique de l’usage : les artefacts technologiques comme développement de l’activité, 13 (2), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.2838⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01513399v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01386406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveau métier : enseignant dans le second degré. Récits de changements professionnels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Dozolme</w:t>
+                <w:t xml:space="preserve">L’activité d’enseignants experts en Education Physique et Sportive : une étude de cas sur les formes, les fonctions et la pertinence des communications non verbales en situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Visioli,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Petiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015</w:t>
+              <w:t xml:space="preserve">Ejournal de la recherche sur l’intervention en éducation physique et sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Janvier, pp.80-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113348v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01513399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing the Néopass@ction Platform Based on Modeling of Beginning Teachers' Activity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
+                <w:t xml:space="preserve">À quoi s'intéressent les enseignants dans les exemples en formation ? Étude de l'utilisation par des stagiaires de ressources basées sur la vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Design and Technology Education: An International Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 19 (2), http://ojs.lboro.ac.uk/ojs/index.php/DATE/issue/view/170</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 27, pp.118-133</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01092870v1</w:t>
+                <w:t xml:space="preserve">hal-01374526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles prescriptions du travail enseignant dans des collèges situés en zone d’éducation prioritaire : quelles transformations de l’activité professionnelle ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+                <w:t xml:space="preserve">Nouveau métier : enseignant dans le second degré. Récits de changements professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Dozolme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014</w:t>
+              <w:t xml:space="preserve">Recherches en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01345910v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exploratory study of the influence of video viewing on preservice teachers’ teaching activity: normative versus developmental approaches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simon Flandin</w:t>
+                <w:t xml:space="preserve">Designing the Néopass@ction Platform Based on Modeling of Beginning Teachers' Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Form@re</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Design and Technology Education: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 19 (2), http://ojs.lboro.ac.uk/ojs/index.php/DATE/issue/view/170</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092888v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de l'activité d'un stagiaire d'EPS au travail et en vidéo-formation : Une « traçabilité » de l'évolution de l'intervention professionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Flandin</w:t>
+                <w:t xml:space="preserve">Nouvelles prescriptions du travail enseignant dans des collèges situés en zone d’éducation prioritaire : quelles transformations de l’activité professionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12, pp.57-73</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147706v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01345910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Do Teachers Appropriate Learning Objects Through Critical Experiences? A Study of a Pilot In-School Collaborative Video Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Lussi Borer</w:t>
+                <w:t xml:space="preserve">An exploratory study of the influence of video viewing on preservice teachers’ teaching activity: normative versus developmental approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Form@re</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 14 (2), pp.63-74</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.21-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13128/formare-15126⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01092906v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transformation du métier, évolution des formes individuelles et collectives du travail des enseignants : études de cas dans des collèges classés en éducation prioritaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étude de l'activité d'un stagiaire d'EPS au travail et en vidéo-formation : Une « traçabilité » de l'évolution de l'intervention professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2014, pp.69-81</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12, pp.57-73</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075710v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un programme technologique basé sur l’analyse de l’activité réelle des enseignants débutants au travail et en vidéoformation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Flandin</w:t>
+                <w:t xml:space="preserve">How Do Teachers Appropriate Learning Objects Through Critical Experiences? A Study of a Pilot In-School Collaborative Video Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Lussi Borer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Form@re</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (2), pp.63-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092880v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration entre praticiens et chercheurs sur la plateforme Néopass@ction : l'activité débutante comme objet d'étude et de transformation</w:t>
+                <w:t xml:space="preserve">Transformation du métier, évolution des formes individuelles et collectives du travail des enseignants : études de cas dans des collèges classés en éducation prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 9, pp.106-119</w:t>
+              <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2014, pp.69-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803964v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des savoirs en formation professionnelle initiale : Analyse de l'activité d'enseignants en lycées agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lipp</w:t>
+                <w:t xml:space="preserve">Un programme technologique basé sur l’analyse de l’activité réelle des enseignants débutants au travail et en vidéoformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 9 (2), pp.71-87</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2014, 11 (2), pp.172-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.970⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803965v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques d'engagement des enseignants débutants en formation et appréhension des processus identitaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration entre praticiens et chercheurs sur la plateforme Néopass@ction : l'activité débutante comme objet d'étude et de transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34 (3), pp.501-514</w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.106-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871671v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnalisation assistée par vidéo : Les effets d'une navigation sur Néopass@ction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La transmission des savoirs en formation professionnelle initiale : Analyse de l'activité d'enseignants en lycées agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.1403⟩</w:t>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803963v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02089688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception de la plateforme de formation Néopass@ction à partir d'un observatoire de l'activité des enseignants débutants : enjeux et processus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamiques d'engagement des enseignants débutants en formation et appréhension des processus identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.501-514</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803897v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00871671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrer dans le métier en milieu difficile</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Professionnalisation assistée par vidéo : Les effets d'une navigation sur Néopass@ction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diversité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7, pp.99-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.1403⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147703v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens et efficience de l'activité des enseignants débutants en milieu difficile : analyse comparative autour d'une même classe</w:t>
+                <w:t xml:space="preserve">Conception de la plateforme de formation Néopass@ction à partir d'un observatoire de l'activité des enseignants débutants : enjeux et processus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'entrée des enseignants dans le métier</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 8 (2), pp.150-172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.2618⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803972v1</w:t>
+                <w:t xml:space="preserve">hal-00803897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Entrer dans le métier en milieu difficile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diversité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t>
+              <w:t xml:space="preserve">, 2011, Travailler en banlieue : Enjeux de formation, 166, http://www2.cndp.fr/lesScripts/bandeau/bandeau.asp?bas=http://www2.cndp.fr/revueVEI/som166.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831010v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01147703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’observation vidéo à l’observation in situ du travail enseignant en milieu difficile : étude des effets sur des professeurs stagiaires</w:t>
+                <w:t xml:space="preserve">Sens et efficience de l'activité des enseignants débutants en milieu difficile : analyse comparative autour d'une même classe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 32 (1), pp.105-120</w:t>
+              <w:t xml:space="preserve">L'entrée des enseignants dans le métier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, pp.63-72</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01627137v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Former les nouveaux enseignants. Autour des statuts, de l'organisation et des savoirs professionnels</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le corps des enseignants d'Education Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Fiard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Coutarel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Mardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Récopé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160, pp.36-41</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00680538v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de l'activité professionnelle d'enseignants néo-titulaires en réseau &amp;quot; ambition réussite &amp;quot; : études de cas</w:t>
+                <w:t xml:space="preserve">De l’observation vidéo à l’observation in situ du travail enseignant en milieu difficile : étude des effets sur des professeurs stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rayou</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 1, http://tfe.revues.org/index565.html</w:t>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 32 (1), pp.105-120</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803894v1</w:t>
+                <w:t xml:space="preserve">hal-01627137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sociologie et ergonomie cognitive au miroir des situations éducatives : le cas de l'entrée dans le métier des enseignants du second degré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Former les nouveaux enseignants. Autour des statuts, de l'organisation et des savoirs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Education et Sociétés : Revue internationale de sociologie de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 1 (23), pp.79-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/es.023.0079⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803892v1</w:t>
+                <w:t xml:space="preserve">halshs-00680538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'est-ce qu'une bonne planification pour un enseignant (...en formation) ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse de l'activité professionnelle d'enseignants néo-titulaires en réseau &amp;quot; ambition réussite &amp;quot; : études de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Éducateur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, pp.38-40</w:t>
+              <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, http://tfe.revues.org/index565.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803969v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence du travail collectif en réseau ambition réussite : l'exemple de la co-intervention devant élèves</w:t>
+                <w:t xml:space="preserve">Sociologie et ergonomie cognitive au miroir des situations éducatives : le cas de l'entrée dans le métier des enseignants du second degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Estelle Rouve-Llorca</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">X.Y.ZEP. Bulletin du Centre Alain Savary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 32, pp.4-5</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1, pp.105-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803967v1</w:t>
+                <w:t xml:space="preserve">hal-00803892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des dispositifs de formation professionnelle des enseignants à partir de l'analyse de l'activité dans une approche enactive</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
+                <w:t xml:space="preserve">Qu'est-ce qu'une bonne planification pour un enseignant (...en formation) ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Perrin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Éducateur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.38-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804003v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation en &amp;quot; analyse des pratiques &amp;quot; : un exemple d'articulation</w:t>
+                <w:t xml:space="preserve">Emergence du travail collectif en réseau ambition réussite : l'exemple de la co-intervention devant élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Estelle Rouve-Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">X.Y.ZEP. Bulletin du Centre Alain Savary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 32, pp.4-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803994v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités de développement de l’activité professionnelle au gré des contextes de classe et de formation : le cas des professeurs stagiaires en Éducation Physique et Sportive</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Concevoir des dispositifs de formation professionnelle des enseignants à partir de l'analyse de l'activité dans une approche enactive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Dieumegard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Adé</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.58-78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.1941⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01136528v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indétermination, contradiction et exploration : trois expériences typiques des enseignants débutants en Education Physique</w:t>
+                <w:t xml:space="preserve">Formation en &amp;quot; analyse des pratiques &amp;quot; : un exemple d'articulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/012081ar⟩</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 51, pp.43-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rechercheformation.477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803993v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge construction and articulation of courses of action by preservice teachers and cooperating teachers during post-lesson interviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+                <w:t xml:space="preserve">Modalités de développement de l’activité professionnelle au gré des contextes de classe et de formation : le cas des professeurs stagiaires en Éducation Physique et Sportive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Bertone</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+                <w:t xml:space="preserve">D. Adé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 20, pp.765-781</w:t>
+              <w:t xml:space="preserve">Revue française de pédagogie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 149, pp.49-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036221v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01136528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique Émotionnelle et activité : le cas des enseignants débutants</w:t>
+                <w:t xml:space="preserve">Indétermination, contradiction et exploration : trois expériences typiques des enseignants débutants en Education Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/refor.2003.1823⟩</w:t>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 30 (3), pp.535-554. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/012081ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498527v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beginning teacher's situated emotions : study about first classroom's experiences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Knowledge construction and articulation of courses of action by preservice teachers and cooperating teachers during post-lesson interviews</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chaliès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Bertone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Trohel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Education for Teaching</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Teaching and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 20, pp.765-781</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803989v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture en action des enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+                <w:t xml:space="preserve">Beginning teacher's situated emotions : study about first classroom's experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Theureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/007150ar⟩</w:t>
+              <w:t xml:space="preserve">Journal of Education for Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (3), pp.219-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0260747032000120114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803997v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les préoccupations et la tonalité émotionnelle des enseignants débutants lors de leurs premières expériences en classe</w:t>
+                <w:t xml:space="preserve">Dynamique Émotionnelle et activité : le cas des enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42, pp.7 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/refor.2003.1823⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00803986v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01498527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La culture en action des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 28 (1), pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/007150ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803997v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les préoccupations et la tonalité émotionnelle des enseignants débutants lors de leurs premières expériences en classe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Dossiers des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 5, pp.111-123</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les dilemmes des enseignants débutants : Etudes lors des premières expériences de classe en Education Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science &amp; motricité : Revue scientifique de l'Association des Chercheurs en Activités Physiques et Sportives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 42, pp.47-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00803976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4736,2089 +4931,2089 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la démarche de conception collective de la plateforme NéopassCadres pour mieux agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mauguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lathuilière Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international de l’AREF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04409291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Heurtebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche, innovation, institution : un trinôme en perspective - La pédagogie universitaire : quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau de recherche en éducation et en formation (REF), Jul 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">PassÉtudiants&amp;quot;: using 360° video to design a training platform for university students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIes Rencontres du REF "Recherche, innovation, institution : un trinôme en perspective"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6th Congress on Research in Vocational Education &amp; Training – SFIVET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288689v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PassÉtudiants&amp;quot;: using 360° video to design a training platform for university students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Flandin</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Heurtebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Congress on Research in Vocational Education &amp; Training – SFIVET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">XVIes Rencontres du REF "Recherche, innovation, institution : un trinôme en perspective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02288686v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02288689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRINCIPES DE CONCEPTION D'ENVIRONNEMENTS NUMÉRIQUES DE FORMATION ET MODELISATIONS DE L'ACTIVITÉ AU TRAVAIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème colloque international de didactique professionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations humaines et artefactuelles en vidéoformation : le cas d'enseignants stagiaires en situation d'allo-confrontation autonomes et accompagnées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01350859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aider les formateurs à analyser et faire analyser le travail : un programme de recherche-conception en vidéoformation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’activité en débat. Dialogues épistémologiques et méthodologiques sur les approches de l’activité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2015, Lille, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.1.1597.2085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01147705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les enseignants apprennent-ils de l’observation de leurs pairs ? Analyse de l’activité de vidéo-formation en ligne de professeurs stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales EFTS ConviSciencia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01352258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'activité des &amp;quot; enseignants- pilotes &amp;quot; : vers une nouvelle professionnalité du métier enseignant au service de la réussite des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international en Education. Enjeux actuels et futurs de la formation et de la profession enseignante.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00834632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la gouvernance transforme la professionnalité enseignante. Analyse des nouvelles formes de travail collectif au service de la réussite des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès AREF 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Montpellier, France. http://www.aref2013.univ-montp2.fr/cod6/?q=content/54-quand-la-gouvernance-transforme-la-professionnalit%C3%A9-enseignante-analyse-des-nouvelles</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidéoformation des enseignants : Apports de la didactique professionnelle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment retenir les enseignants débutants ? Propositions pour une formation au travail réel dans les établissements scolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Colloque International de Didactique Professionnelle</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée mondiale des enseignants 2012 " Agissons pour les enseignant(e)s! ", UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01352254v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment retenir les enseignants débutants ? Propositions pour une formation au travail réel dans les établissements scolaires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Making dissatisfaction emerge about activity : video-training for teachers' professionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée mondiale des enseignants 2012 " Agissons pour les enseignant(e)s! ", UNESCO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
+              <w:t xml:space="preserve">Paper presented to European Conference on Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809157v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making dissatisfaction emerge about activity : video-training for teachers' professionalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Vidéoformation des enseignants : Apports de la didactique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented to European Conference on Educational Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deuxième Colloque International de Didactique Professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association RPDP, Jun 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4185.8803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809149v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01352254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Master Francophone &amp;quot;Métiers de la formation&amp;quot;, Spécialité 1 &amp;quot;Formation de formateurs dans le milieu de l'enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Thomazet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès international du RIFEFF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00808910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corps et théâtralité dans l’activité des enseignants d’EPS lors de leurs interactions avec les élèves : apports d’une analyse conjointe du cours d’action et d’une analyse proxémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Visioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Trohel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque INRP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d’élaboration de ressources pour la formation continue des enseignants à partir d’enregistrements et de résultats de recherche mobilisant la perspective théorique du cours d’action. L’expérience de Néopass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’étude ViSA 27 et 28 Janvier 2011 ENS - Lyon, site Descartes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les &amp;quot; passages à risque &amp;quot; des enseignants débutants en milieu difficile au cœur du développement de leur activité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la CDIUFM : "Développement professionnel des enseignants "</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Rouen, France. http://www.caen.iufm.fr/colloque_cdiufm09/inscription.php</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des situations de formation de simulation vidéo élaborées à partir d’un observatoire de l’activité professionnelle réelle et typique des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de la CDIUFM « La formation des enseignants en Europe : approche comparative »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse interlocutoire de deux séances de classes : étude du système de configuration pronominale (en tant qu'indice d'adressage) pour interpréter la cohérence discursive et actionnelle d'enseignants experts ou débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuèle Auriac-Slusarczyk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Baques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Cizeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Goigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Gal-Petitfaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La notion de gestes professionnels : entre analyse de l'activité, épistémologie et ingénierie de formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00809270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Usages de la vidéo pour analyser l’activité des enseignants en classe et en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ViSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’activité d’apprenant en interaction avec l’espace numérique d’analyse de pratiques « Réfléchir les pratiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Roublot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Recherche et Formation « Former des enseignants-professionnels, savoirs et compétences »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2005, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment rendre compte de l’expérience ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'ARIS « L'intervention dans le domaine des APS : compétences en mutation ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01628165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6828,236 +7023,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lesson Study enrichie par les outils d’analyse du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Programme National de Formation de formateurs (collège) du Ministère de l'Éducation Nationale, intitulé "Professionnalisation des acteurs - Plan Langues vivantes »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Lyon, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05359486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outils d'analyse de l'activité professionnelle. Étude critique de leur usage (et mésusage) en formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cycle de conférences pour le Groupe STVST de l’IGESR France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2024, Paris, France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04436306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Lesson Study comme Laboratoire de Développement Professionnel Continu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde « Recruter et former les professeurs et CPE dans l’académie de Créteil : du présent vers l’avenir ». De l’IUFM à l’INSPÉ, 30 ans de formation des personnels de l’enseignement et de l’éducation dans l’Académie de Créteil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Bonneuil sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04323225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7067,615 +7262,615 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vídeoformación docente : la experiencia internacional del programa Néopass</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D’aubeterre Alvarado Luis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Universidad Nacional de Educación, UNAE Ecuador. editorialunae; https://www.calameo.com/books/0079004449d69e8f3f750. , 2025, Universidad Nacional de Educación, UNAE Ecuador. editorialunae</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05011101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.296, 2018, Savoir et formation, 978-2-343-14461-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01774439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants au XXIe siècle - Professionnalité des enseignants et de leurs formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, pp.304, 2016, 9782807301795</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01414428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les enseignants au XXIe siècle - Établissement formateur et vidéoformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck, pp.280, 2015, 9782804190637</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01142719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beginning teachers: a challenge for educational systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrick Picard and Luc Ria. CIDREE Yearbook 2011, pp.222, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01092939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les parcours de formation des enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland Goigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses universitaires Blaise Pascal, pp.374, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00781436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Devenir enseignant. Parcours et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Armand Colin, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7685,137 +7880,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S’immerger dans les salles de classe virtuelles pour apprendre le métier d’enseignant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Catherine Van Nieuwenhoven; Olivier Maulini; Annie Malo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place du terrain dans la formation initiale des enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Boeck Supérieur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.239-257, 2024, 9782807361300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04555550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dévoiler la complexité du travail des enseignant·e·s pour les accompagner dans leur développement professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7831,2250 +8026,2250 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">S'ouvrir à la complexité de l'École De l'intelligibilité à l'agir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Berger Levrault, pp.37 - 50, 2023, 978-2-7à13-2221-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Institut français de l’Éducation (IFÉ)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien d'auto-confrontation et analyse de l'activité : influence des cadres théoriques sur les méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le système éducatif français et son administration (SEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions AFAE, pp.383-385, 2022</w:t>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation. Enquêter dans les métiers de l'humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Éditions Raisons et Passions, pp.127-146, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03965323v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03961403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien d'auto-confrontation et analyse de l'activité : influence des cadres théoriques sur les méthodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Institut français de l’Éducation (IFÉ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation. Enquêter dans les métiers de l'humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Éditions Raisons et Passions, pp.127-146, 2022</w:t>
+              <w:t xml:space="preserve">Le système éducatif français et son administration (SEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions AFAE, pp.383-385, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03961403v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03965323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les situations professionnelles des enseignants pour concevoir des environnements numériques d’aide à leur transformation : le programme technologique Néopass©</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Joris Thievenaz; Jean-Marie Barbier; Frédéric Saussez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comprendre/Transformer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Exploration, 9783034339797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Heurtebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Talbot et S. Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La pédagogie universitaire : quelles perspectives ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cépaduès Éditions, pp.107-118, 2019, 978.2.36493.722.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02288682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étapes du développement des collectifs enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants ; pour un développement professionnel fondé sur les pratiques de classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESF Sciences humaines, pp.153-163, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude du développement à long terme d'un collectif de travail et ses effets sur l'organisation scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Former les enseignants ; pour un développement professionnel fondé sur les pratiques de classe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ESF Sciences humaines, pp.165-179, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche sémiologique de l’activité et de la vidéoformation des enseignants : repères théoriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Qu’apprennent les enseignants stagiaires de l’observation vidéo de leurs pairs et comment l’apprennent-ils ? Une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin; Simon Flandin; Sylvie Moussay; Sébastien Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéoformation et développement de l’activité professionnelle enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.33-48, 2018</w:t>
+              <w:t xml:space="preserve">, pp.49-64, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023374v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’apprennent les enseignants stagiaires de l’observation vidéo de leurs pairs et comment l’apprennent-ils ? Une étude de cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Une approche sémiologique de l’activité et de la vidéoformation des enseignants : repères théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin; Simon Flandin; Sylvie Moussay; Sébastien Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéoformation et développement de l’activité professionnelle enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.49-64, 2018</w:t>
+              <w:t xml:space="preserve">, pp.33-48, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023408v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Change laboratories” within secondary schools: towards accompaniment and support of teachers in the appropriation of new reforms in priority education</w:t>
+                <w:t xml:space="preserve">Dynamique de transformation des dispositions à agir des enseignants débutants : un processus d’autoformation et un enjeu de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">F. Nyhamn &amp; T. N. Hopfenbeck. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Muller et Itziar Plazaola Giger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Political Decisions to Change in the Classroom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIDREE Yearbook, pp.78-95, 2014</w:t>
+              <w:t xml:space="preserve">Dispositions à agir, travail et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Octarès, pp.77-88, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092923v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01092930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de transformation des dispositions à agir des enseignants débutants : un processus d’autoformation et un enjeu de formation</w:t>
+                <w:t xml:space="preserve">“Change laboratories” within secondary schools: towards accompaniment and support of teachers in the appropriation of new reforms in priority education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alain Muller et Itziar Plazaola Giger. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Nyhamn &amp; T. N. Hopfenbeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositions à agir, travail et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Octarès, pp.77-88, 2014</w:t>
+              <w:t xml:space="preserve">From Political Decisions to Change in the Classroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIDREE Yearbook, pp.78-95, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01092930v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement professionnel des enseignants : une étude de la transformation des dispositions à agir des débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le métier d’enseignant aujourd’hui et demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L’Harmattan, pp.205-220, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo et analyse in situ des situations d'enseignement et de formation dans le programme du cours d'action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Veillard &amp; A. Tiberghien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation de la recherche en Education. Le cas du développement d'une base de vidéos de situation d'enseignement et d'apprentissage ViSA.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-94, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus de formation professionnelle et conception de dispositifs pour la formation des enseignants débutants et de leurs formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires du Québec. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quand le stage en enseignement déraille. Regards pluriels sur une réalité trop souvent occultée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires du Québec, pp.89-101, 2013, 9782760537279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néopass@ction, un espace d’analyse du travail réel des enseignants pour la formation des débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Bourgeois &amp; M. Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprendre au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universités de France, pp.170-171, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variation des dispositions à agir des enseignants débutants du secondaire : entre croyances et compromis provisoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Guibert &amp; P. Périer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La socialisation professionnelle des enseignants du secondaire.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-125, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'observation à distance à l'observation in situ : étude des effets d'un dispositif innovant sur la professionnalisation des enseignants du second degré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neopass@ction: a training tool for beginning teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Th. Karsenty, R. Ph. Garry, B., N'Goy Fiama, &amp; F. Baudot. </w:t>
+              <w:t xml:space="preserve">P. Picard &amp; L. Ria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former à distance des formateurs : stratégies et mutualisation dans la francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montréal : AUF/RIFEFF, pp.153-163, 2011</w:t>
+              <w:t xml:space="preserve">Beginning teachers: a challenge for educational systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIDREE Yearbook, pp.119-130, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804094v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01092936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neopass@ction: a training tool for beginning teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Picard &amp; L. Ria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beginning teachers: a challenge for educational systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CIDREE Yearbook, pp.119-130, 2011</w:t>
+              <w:t xml:space="preserve">, ENS de Lyon, pp.119-130, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01092936v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neopass@ction: a training tool for beginning teachers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'observation à distance à l'observation in situ : étude des effets d'un dispositif innovant sur la professionnalisation des enseignants du second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Picard &amp; L. Ria. </w:t>
+              <w:t xml:space="preserve">Th. Karsenty, R. Ph. Garry, B., N'Goy Fiama, &amp; F. Baudot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beginning teachers: a challenge for educational systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS de Lyon, pp.119-130, 2011</w:t>
+              <w:t xml:space="preserve">Former à distance des formateurs : stratégies et mutualisation dans la francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montréal : AUF/RIFEFF, pp.153-163, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804088v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du travail de formation ; un programme de recherche empirique et technologique portant sur la signification de l’activité des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+                <w:t xml:space="preserve">Observatoire de l'évolution de la professionnalité enseignante et dispositifs de formation de simulation vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">F. Yvon &amp; F. Saussez. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. Baillat, D. Niclot &amp; D. Ulma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyser l’activité enseignante. Des outils méthodologiques et théoriques pour l’intervention et la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université de Laval, pp.17-40, 2010</w:t>
+              <w:t xml:space="preserve">La formation des enseignants en Europe. Approche comparative.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.205-213, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804082v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de l'évolution de la professionnalité enseignante et dispositifs de formation de simulation vidéo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des pistes prometteuses pour la conception de dispositifs de formation des enseignants débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">G. Baillat, D. Niclot &amp; D. Ulma. </w:t>
+              <w:t xml:space="preserve">R. Goigoux, L. Ria &amp; M.C. Toczek-Capelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La formation des enseignants en Europe. Approche comparative.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.205-213, 2010</w:t>
+              <w:t xml:space="preserve">Les parcours de formation des enseignants débutants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Blaise Pascal, pp.325-333, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804083v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pistes prometteuses pour la conception de dispositifs de formation des enseignants débutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mieux connaître les parcours de formation des enseignants débutants pour mieux les former</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Goigoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">R. Goigoux, L. Ria &amp; M.C. Toczek-Capelle. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Goigoux, L. Ria et M-C Toczek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les parcours de formation des enseignants débutants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Blaise Pascal, pp.325-333, 2010</w:t>
+              <w:t xml:space="preserve">Les parcours de formation des enseignants débutants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-44, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00804080v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire du développement professionnel des néo-titulaires en collèges &amp;quot; Ambition Réussite &amp;quot; : trajectoires, activités et identités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Estelle Rouve-Llorca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">R. Goigoux, L. Ria &amp; M.C. Toczek-Capelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les parcours de formation des enseignants débutants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Blaise Pascal, pp.255-269, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux connaître les parcours de formation des enseignants débutants pour mieux les former</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roland Goigoux</w:t>
+                <w:t xml:space="preserve">Analyse du travail de formation ; un programme de recherche empirique et technologique portant sur la signification de l’activité des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">R. Goigoux, L. Ria et M-C Toczek. </w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Yvon &amp; F. Saussez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les parcours de formation des enseignants débutants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-44, 2010</w:t>
+              <w:t xml:space="preserve">Analyser l’activité enseignante. Des outils méthodologiques et théoriques pour l’intervention et la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Laval, pp.17-40, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112913v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00804082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse de l'activité des enseignants débutants en milieu difficile à la conception de dispositifs de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Durand &amp; L. Filliettaz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La place du travail dans la formation des adultes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PUF, pp.217-243, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie du travail enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. van Zanten. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de l'Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, pp.282-284, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10084,51 +10279,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le leadership pédagogique : tentative d'éclairage pour un concept aux mille facettes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Murier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10150,186 +10345,186 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, https://www.afae.fr/debats/le-leadership-pedagogique-tentative-declairage-pour-un-concept-aux-mille-facettes-par-elodie-murier-laetitia-progin-et-luc-ria/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494100v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La plateforme Néopasscadres comme environnement numérique de vidéoformation pour les personnels d'encadrement en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mauguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NéopassCadres de l'ENS de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04219664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId210"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10476,51 +10671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Murier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Drakos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ambrosetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-024-09348-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mauguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijtd.12325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia San Martin Mendez San Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Heurtebize" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-07052024000200133" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Luc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996384v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.675" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118949v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perinet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962028v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.161.0111" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288683v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910490v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dozolme" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.4992" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909996v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamel" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Viau-Guay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dion-Routhier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961389v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386406v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auby" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2838" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513399v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli," TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113348v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092870v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345910v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147706v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092906v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075710v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092880v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.970" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803964v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803965v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871671v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803963v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1403" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803897v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2618" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147703v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803972v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627137v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680538v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.023.0079" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803894v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803892v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803969v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803967v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Rouve-Llorca" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804003v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1941" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803994v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.477" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136528v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803993v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012081ar" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036221v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498527v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1823" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Theureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0260747032000120114" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803997v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007150ar" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803976v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409291v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mauguen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lathuili&#232;re Florent" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620091v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288689v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288686v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555589v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350859v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147705v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1597.2085" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352258v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834632v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075708v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352254v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4185.8803" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809157v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809149v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808910v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036686v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627507v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804097v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628068v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628160v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628089v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roublot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628165v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359486v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436306v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323225v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011101v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;aubeterre Alvarado Luis" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414428v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807301795-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142719v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092939v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781436v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083394v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelin" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555550v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807361300-la-place-du-terrain-dans-la-formation-initiale-des-enseignants" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311260v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965323v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961403v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910008v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114349" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288682v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962047v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962043v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023408v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092923v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092930v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092901v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804095v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1930" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980560v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092896v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804091v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804094v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092936v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804088v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804082v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804083v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804080v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804006v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112913v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804086v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804078v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494100v3" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219664v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Murier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mauguen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijtd.12325" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia San Martin Mendez San Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Heurtebize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-07052024000200133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Drakos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ambrosetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-024-09348-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.675" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Luc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.161.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dozolme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.4992" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Viau-Guay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dion-Routhier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2838" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.970" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.335" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2618" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.023.0079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Rouve-Llorca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1941" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012081ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Theureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0260747032000120114" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1823" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007150ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409291v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mauguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lathuili&#232;re Florent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1597.2085" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809149v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4185.8803" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628068v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roublot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011101v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;aubeterre Alvarado Luis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807301795-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092939v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807361300-la-place-du-terrain-dans-la-formation-initiale-des-enseignants" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961403v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114349" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962043v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023408v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092930v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092923v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1930" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092936v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804080v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112913v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804006v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804078v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494100v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219664v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>