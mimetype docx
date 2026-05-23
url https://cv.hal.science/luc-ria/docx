--- v1 (2026-05-03)
+++ v2 (2026-05-23)
@@ -195,386 +195,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05060812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reinventing a training program to support the professional development of inspectors and school principals: Overcoming difficulties and creating new actions through activity analysis</w:t>
+                <w:t xml:space="preserve">Enactive Design-Based Research in Vocational and Continuing Education and Training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+                <w:t xml:space="preserve">Germain Poizat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frederique Mauguen</w:t>
+                <w:t xml:space="preserve">Artémis Drakos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élodie Ambrosetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Training and Development</w:t>
+              <w:t xml:space="preserve">Vocations and Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/ijtd.12325⟩</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12186-024-09348-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563119v1</w:t>
+                <w:t xml:space="preserve">hal-04676373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sistemas de votos interactivos como promotores de la transformación de la actividad individual y colectiva en clases magistrales en educación superior</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reinventing a training program to support the professional development of inspectors and school principals: Overcoming difficulties and creating new actions through activity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederique Mauguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estudios Pedagógicos (Valdivia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4067/S0718-07052024000200133⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Training and Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ijtd.12325⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04908431v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enactive Design-Based Research in Vocational and Continuing Education and Training</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sistemas de votos interactivos como promotores de la transformación de la actividad individual y colectiva en clases magistrales en educación superior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artémis Drakos</w:t>
+                <w:t xml:space="preserve">Julia San Martin Mendez San Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Élodie Ambrosetti</w:t>
+                <w:t xml:space="preserve">Sylvia Heurtebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Flandin</w:t>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocations and Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Estudios Pedagógicos (Valdivia)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 50 (2), pp.133-154. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12186-024-09348-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4067/S0718-07052024000200133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04676373v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04908431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TROIS CAS D’ÉCOLE POUR COMPRENDRE COMMENT PRENDRE SOIN DES ÉLÈVES EN ENSEIGNANT</w:t>
               </w:r>
@@ -642,51 +642,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir un Environnement Numérique pour la pédagogie universitaire : le programme NéopassSup</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Heurtebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -718,266 +718,266 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03909634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The school form in confinement Teachers and parents at the test of distance learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ria Luc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04370185v1</w:t>
+                <w:t xml:space="preserve">hal-02998592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The school form in confinement Teachers and parents at the test of distance learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18162/fp.2020.675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02998592v1</w:t>
+                <w:t xml:space="preserve">hal-04370185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La forme scolaire en confinement :enseignants et parents à l’épreuve del’enseignement à distance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation et profession : revue scientifique internationale en éducation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 28 (4 hors-série), pp.1. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18162/fp.2020.675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -992,90 +992,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du travail pour la formation : essai sur quatre problèmes méthodologiques et le recours à des synopsis d'activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romuald Perinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Poizat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Faire émerger le réel du travail pour concevoir la formation : Autour des enjeux méthodologiques de l’analyse de l’activité des adultes pour la formation, 18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1358,251 +1358,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03910490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Video-Enhanced Training to Support Professional Development in Elementary Science Teaching: A Beginning Teacher's Experience</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anabelle Viau-Guay</w:t>
+                <w:t xml:space="preserve">Accueillir les nouveaux professeurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Dion-Routhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les nouveaux collectifs enseignants. Queles nouveautés ? Pour quels changements ?, 548, pp.33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03909996v1</w:t>
+                <w:t xml:space="preserve">hal-03961389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accueillir les nouveaux professeurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clémence Jacq</w:t>
+                <w:t xml:space="preserve">Video-Enhanced Training to Support Professional Development in Elementary Science Teaching: A Beginning Teacher's Experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anabelle Viau-Guay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Dion-Routhier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Les nouveaux collectifs enseignants. Queles nouveautés ? Pour quels changements ?, 548, pp.33</w:t>
+              <w:t xml:space="preserve">Contemporary Issues in Technology and Teacher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-03961389v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03909996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’utilisation d’un environnement numérique de formation : méthode de remise en situation à l’aide de traces numériques de l’activité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1757,51 +1757,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À quoi s'intéressent les enseignants dans les exemples en formation ? Étude de l'utilisation par des stagiaires de ressources basées sur la vidéo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Auby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2016,51 +2016,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouvelles prescriptions du travail enseignant dans des collèges situés en zone d’éducation prioritaire : quelles transformations de l’activité professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2111,51 +2111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exploratory study of the influence of video viewing on preservice teachers’ teaching activity: normative versus developmental approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2215,51 +2215,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l'activité d'un stagiaire d'EPS au travail et en vidéo-formation : Une « traçabilité » de l'évolution de l'intervention professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2418,51 +2418,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transformation du métier, évolution des formes individuelles et collectives du travail des enseignants : études de cas dans des collèges classés en éducation prioritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Les Cahiers d'Education &amp; Devenir </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 2014, pp.69-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2487,51 +2487,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un programme technologique basé sur l’analyse de l’activité réelle des enseignants débutants au travail et en vidéoformation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2572,295 +2572,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01092880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaboration entre praticiens et chercheurs sur la plateforme Néopass@ction : l'activité débutante comme objet d'étude et de transformation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La transmission des savoirs en formation professionnelle initiale : Analyse de l'activité d'enseignants en lycées agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Lipp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Activités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9 (2), pp.71-87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/activites.335⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803964v1</w:t>
+                <w:t xml:space="preserve">hal-02089688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transmission des savoirs en formation professionnelle initiale : Analyse de l'activité d'enseignants en lycées agricoles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Lipp</w:t>
+                <w:t xml:space="preserve">Dynamiques d'engagement des enseignants débutants en formation et appréhension des processus identitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Serres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Perrin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Activités</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 34 (3), pp.501-514</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/activites.335⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02089688v1</w:t>
+                <w:t xml:space="preserve">hal-00871671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques d'engagement des enseignants débutants en formation et appréhension des processus identitaires</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collaboration entre praticiens et chercheurs sur la plateforme Néopass@ction : l'activité débutante comme objet d'étude et de transformation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue suisse des sciences de l'éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 34 (3), pp.501-514</w:t>
+              <w:t xml:space="preserve">Travail et apprentissages : revue de didactique professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 9, pp.106-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00871671v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Professionnalisation assistée par vidéo : Les effets d'une navigation sur Néopass@ction</w:t>
               </w:r>
@@ -3028,51 +3028,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrer dans le métier en milieu difficile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3317,51 +3317,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’observation vidéo à l’observation in situ du travail enseignant en milieu difficile : étude des effets sur des professeurs stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3399,51 +3399,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former les nouveaux enseignants. Autour des statuts, de l'organisation et des savoirs professionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3503,51 +3503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'activité professionnelle d'enseignants néo-titulaires en réseau &amp;quot; ambition réussite &amp;quot; : études de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Formation en Education. Revue européenne interdisciplinaire de recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, http://tfe.revues.org/index565.html</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3585,51 +3585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie et ergonomie cognitive au miroir des situations éducatives : le cas de l'entrée dans le métier des enseignants du second degré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 1, pp.105-119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3857,51 +3857,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Dieumegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3974,51 +3974,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4065,51 +4065,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalités de développement de l’activité professionnelle au gré des contextes de classe et de formation : le cas des professeurs stagiaires en Éducation Physique et Sportive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4392,248 +4392,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beginning teacher's situated emotions : study about first classroom's experiences</w:t>
+                <w:t xml:space="preserve">Dynamique Émotionnelle et activité : le cas des enseignants débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Theureau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+                <w:t xml:space="preserve">Sébastien Chalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Education for Teaching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/0260747032000120114⟩</w:t>
+              <w:t xml:space="preserve">Recherche et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 42, pp.7 - 19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/refor.2003.1823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00803989v1</w:t>
+                <w:t xml:space="preserve">hal-01498527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique Émotionnelle et activité : le cas des enseignants débutants</w:t>
+                <w:t xml:space="preserve">Beginning teacher's situated emotions : study about first classroom's experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Theureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Sève</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Chalies</w:t>
+                <w:t xml:space="preserve">Jacques Saury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 42, pp.7 - 19. </w:t>
+              <w:t xml:space="preserve">Journal of Education for Teaching</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 29 (3), pp.219-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/refor.2003.1823⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0260747032000120114⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01498527v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00803989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La culture en action des enseignants</w:t>
               </w:r>
@@ -4818,51 +4818,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dilemmes des enseignants débutants : Etudes lors des premières expériences de classe en Education Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Saury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Sève</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4945,51 +4945,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre la démarche de conception collective de la plateforme NéopassCadres pour mieux agir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mauguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5066,64 +5066,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Heurtebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5155,260 +5155,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04620091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PassÉtudiants&amp;quot;: using 360° video to design a training platform for university students</w:t>
+                <w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Heurtebize</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Flandin</w:t>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Congress on Research in Vocational Education &amp; Training – SFIVET</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Bern, Switzerland</w:t>
+              <w:t xml:space="preserve">XVIes Rencontres du REF "Recherche, innovation, institution : un trinôme en perspective"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288686v1</w:t>
+                <w:t xml:space="preserve">hal-02288689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t>
+                <w:t xml:space="preserve">PassÉtudiants&amp;quot;: using 360° video to design a training platform for university students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIes Rencontres du REF "Recherche, innovation, institution : un trinôme en perspective"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">6th Congress on Research in Vocational Education &amp; Training – SFIVET</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Bern, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02288689v1</w:t>
+                <w:t xml:space="preserve">hal-02288686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PRINCIPES DE CONCEPTION D'ENVIRONNEMENTS NUMÉRIQUES DE FORMATION ET MODELISATIONS DE L'ACTIVITÉ AU TRAVAIL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5453,256 +5453,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01555589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiations humaines et artefactuelles en vidéoformation : le cas d'enseignants stagiaires en situation d'allo-confrontation autonomes et accompagnées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Aider les formateurs à analyser et faire analyser le travail : un programme de recherche-conception en vidéoformation des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Ria</w:t>
+                <w:t xml:space="preserve">Patrick Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L’activité en débat. Dialogues épistémologiques et méthodologiques sur les approches de l’activité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lille, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.1597.2085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01350859v1</w:t>
+                <w:t xml:space="preserve">hal-01147705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aider les formateurs à analyser et faire analyser le travail : un programme de recherche-conception en vidéoformation des enseignants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Médiations humaines et artefactuelles en vidéoformation : le cas d'enseignants stagiaires en situation d'allo-confrontation autonomes et accompagnées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Picard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’activité en débat. Dialogues épistémologiques et méthodologiques sur les approches de l’activité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Condition(s) enseignante(s), Conditions pour enseigner. Réalités, enjeux, défis.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2015, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01147705v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01350859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment les enseignants apprennent-ils de l’observation de leurs pairs ? Analyse de l’activité de vidéo-formation en ligne de professeurs stagiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5740,51 +5740,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l'activité des &amp;quot; enseignants- pilotes &amp;quot; : vers une nouvelle professionnalité du métier enseignant au service de la réussite des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5835,51 +5835,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand la gouvernance transforme la professionnalité enseignante. Analyse des nouvelles formes de travail collectif au service de la réussite des élèves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5911,269 +5911,269 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment retenir les enseignants débutants ? Propositions pour une formation au travail réel dans les établissements scolaires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vidéoformation des enseignants : Apports de la didactique professionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Flandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée mondiale des enseignants 2012 " Agissons pour les enseignant(e)s! ", UNESCO</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Deuxième Colloque International de Didactique Professionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association RPDP, Jun 2012, Nantes, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4185.8803⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00809157v1</w:t>
+                <w:t xml:space="preserve">hal-01352254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making dissatisfaction emerge about activity : video-training for teachers' professionalization</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment retenir les enseignants débutants ? Propositions pour une formation au travail réel dans les établissements scolaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paper presented to European Conference on Educational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t>
+              <w:t xml:space="preserve">Journée mondiale des enseignants 2012 " Agissons pour les enseignant(e)s! ", UNESCO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00809149v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00809157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vidéoformation des enseignants : Apports de la didactique professionnelle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Making dissatisfaction emerge about activity : video-training for teachers' professionalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Deuxième Colloque International de Didactique Professionnelle</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Paper presented to European Conference on Educational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Cadiz, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.13140/RG.2.1.4185.8803⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01352254v1</w:t>
+                <w:t xml:space="preserve">hal-00809149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Master Francophone &amp;quot;Métiers de la formation&amp;quot;, Spécialité 1 &amp;quot;Formation de formateurs dans le milieu de l'enseignement</w:t>
               </w:r>
@@ -6720,51 +6720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées ViSA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2007, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6802,51 +6802,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de l’activité d’apprenant en interaction avec l’espace numérique d’analyse de pratiques « Réfléchir les pratiques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7364,90 +7364,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vidéo-formation et développement de l’activité professionnelle enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Chaliès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
@@ -7611,51 +7611,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beginning teachers: a challenge for educational systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7800,51 +7800,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rayou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paris, Armand Colin, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8056,204 +8056,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04311260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien d'auto-confrontation et analyse de l'activité : influence des cadres théoriques sur les méthodes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’Institut français de l’Éducation (IFÉ)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation. Enquêter dans les métiers de l'humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Éditions Raisons et Passions, pp.127-146, 2022</w:t>
+              <w:t xml:space="preserve">Le système éducatif français et son administration (SEF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions AFAE, pp.383-385, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03961403v1</w:t>
+                <w:t xml:space="preserve">hal-03965323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Institut français de l’Éducation (IFÉ)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Entretien d'auto-confrontation et analyse de l'activité : influence des cadres théoriques sur les méthodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Jacq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le système éducatif français et son administration (SEF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions AFAE, pp.383-385, 2022</w:t>
+              <w:t xml:space="preserve">Traité de méthodologie de la recherche en sciences de l'éducation et de la formation. Enquêter dans les métiers de l'humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Éditions Raisons et Passions, pp.127-146, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03965323v1</w:t>
+                <w:t xml:space="preserve">hal-03961403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les situations professionnelles des enseignants pour concevoir des environnements numériques d’aide à leur transformation : le programme technologique Néopass©</w:t>
               </w:r>
@@ -8338,64 +8338,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pédagogie universitaire : utiliser le point de vue des étudiants pour innover dans la formation, l’enseignement et la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Heurtebize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8595,427 +8595,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03962043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu’apprennent les enseignants stagiaires de l’observation vidéo de leurs pairs et comment l’apprennent-ils ? Une étude de cas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Une approche sémiologique de l’activité et de la vidéoformation des enseignants : repères théoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Roche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Blanes-Maestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin; Simon Flandin; Sylvie Moussay; Sébastien Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéoformation et développement de l’activité professionnelle enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.49-64, 2018</w:t>
+              <w:t xml:space="preserve">, pp.33-48, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02023408v1</w:t>
+                <w:t xml:space="preserve">hal-02023374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche sémiologique de l’activité et de la vidéoformation des enseignants : repères théoriques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Qu’apprennent les enseignants stagiaires de l’observation vidéo de leurs pairs et comment l’apprennent-ils ? Une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Flandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Ria</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cyrille Gaudin; Simon Flandin; Sylvie Moussay; Sébastien Chaliès. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vidéoformation et développement de l’activité professionnelle enseignante</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'Harmattan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.33-48, 2018</w:t>
+              <w:t xml:space="preserve">, pp.49-64, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02023374v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02023408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de transformation des dispositions à agir des enseignants débutants : un processus d’autoformation et un enjeu de formation</w:t>
+                <w:t xml:space="preserve">“Change laboratories” within secondary schools: towards accompaniment and support of teachers in the appropriation of new reforms in priority education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Alain Muller et Itziar Plazaola Giger. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Moussay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Nyhamn &amp; T. N. Hopfenbeck. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dispositions à agir, travail et formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Octarès, pp.77-88, 2014</w:t>
+              <w:t xml:space="preserve">From Political Decisions to Change in the Classroom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIDREE Yearbook, pp.78-95, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01092930v1</w:t>
+                <w:t xml:space="preserve">hal-01092923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Change laboratories” within secondary schools: towards accompaniment and support of teachers in the appropriation of new reforms in priority education</w:t>
+                <w:t xml:space="preserve">Dynamique de transformation des dispositions à agir des enseignants débutants : un processus d’autoformation et un enjeu de formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">F. Nyhamn &amp; T. N. Hopfenbeck. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Alain Muller et Itziar Plazaola Giger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">From Political Decisions to Change in the Classroom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIDREE Yearbook, pp.78-95, 2014</w:t>
+              <w:t xml:space="preserve">Dispositions à agir, travail et formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, éditions Octarès, pp.77-88, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092923v1</w:t>
+                <w:t xml:space="preserve">halshs-01092930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement professionnel des enseignants : une étude de la transformation des dispositions à agir des débutants</w:t>
               </w:r>
@@ -9096,51 +9096,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Veyrunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L. Veillard &amp; A. Tiberghien. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Instrumentation de la recherche en Education. Le cas du développement d'une base de vidéos de situation d'enseignement et d'apprentissage ViSA.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9182,51 +9182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des processus de formation professionnelle et conception de dispositifs pour la formation des enseignants débutants et de leurs formateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Serres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9275,676 +9275,676 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Néopass@ction, un espace d’analyse du travail réel des enseignants pour la formation des débutants</w:t>
+                <w:t xml:space="preserve">Variation des dispositions à agir des enseignants débutants du secondaire : entre croyances et compromis provisoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">E. Bourgeois &amp; M. Durand. </w:t>
+              <w:t xml:space="preserve">P. Guibert &amp; P. Périer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprendre au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universités de France, pp.170-171, 2012</w:t>
+              <w:t xml:space="preserve">La socialisation professionnelle des enseignants du secondaire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-125, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092896v1</w:t>
+                <w:t xml:space="preserve">hal-00804091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation des dispositions à agir des enseignants débutants du secondaire : entre croyances et compromis provisoires</w:t>
+                <w:t xml:space="preserve">Néopass@ction, un espace d’analyse du travail réel des enseignants pour la formation des débutants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Guibert &amp; P. Périer. </w:t>
+              <w:t xml:space="preserve">E. Bourgeois &amp; M. Durand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La socialisation professionnelle des enseignants du secondaire.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.107-125, 2012</w:t>
+              <w:t xml:space="preserve">Apprendre au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universités de France, pp.170-171, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804091v1</w:t>
+                <w:t xml:space="preserve">hal-01092896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neopass@ction: a training tool for beginning teachers</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l'observation à distance à l'observation in situ : étude des effets d'un dispositif innovant sur la professionnalisation des enseignants du second degré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">P. Picard &amp; L. Ria. </w:t>
+              <w:t xml:space="preserve">Th. Karsenty, R. Ph. Garry, B., N'Goy Fiama, &amp; F. Baudot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beginning teachers: a challenge for educational systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIDREE Yearbook, pp.119-130, 2011</w:t>
+              <w:t xml:space="preserve">Former à distance des formateurs : stratégies et mutualisation dans la francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Montréal : AUF/RIFEFF, pp.153-163, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01092936v1</w:t>
+                <w:t xml:space="preserve">hal-00804094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neopass@ction: a training tool for beginning teachers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">P. Picard &amp; L. Ria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beginning teachers: a challenge for educational systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, ENS de Lyon, pp.119-130, 2011</w:t>
+              <w:t xml:space="preserve">, CIDREE Yearbook, pp.119-130, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804088v1</w:t>
+                <w:t xml:space="preserve">hal-01092936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'observation à distance à l'observation in situ : étude des effets d'un dispositif innovant sur la professionnalisation des enseignants du second degré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Neopass@ction: a training tool for beginning teachers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Th. Karsenty, R. Ph. Garry, B., N'Goy Fiama, &amp; F. Baudot. </w:t>
+              <w:t xml:space="preserve">P. Picard &amp; L. Ria. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Former à distance des formateurs : stratégies et mutualisation dans la francophonie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Montréal : AUF/RIFEFF, pp.153-163, 2011</w:t>
+              <w:t xml:space="preserve">Beginning teachers: a challenge for educational systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS de Lyon, pp.119-130, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804094v1</w:t>
+                <w:t xml:space="preserve">hal-00804088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observatoire de l'évolution de la professionnalité enseignante et dispositifs de formation de simulation vidéo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Serge Leblanc</w:t>
+                <w:t xml:space="preserve">Analyse du travail de formation ; un programme de recherche empirique et technologique portant sur la signification de l’activité des enseignants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">G. Baillat, D. Niclot &amp; D. Ulma. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Veyrunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">F. Yvon &amp; F. Saussez. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La formation des enseignants en Europe. Approche comparative.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.205-213, 2010</w:t>
+              <w:t xml:space="preserve">Analyser l’activité enseignante. Des outils méthodologiques et théoriques pour l’intervention et la formation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de l'Université de Laval, pp.17-40, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804083v1</w:t>
+                <w:t xml:space="preserve">hal-00804082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des pistes prometteuses pour la conception de dispositifs de formation des enseignants débutants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observatoire de l'évolution de la professionnalité enseignante et dispositifs de formation de simulation vidéo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">R. Goigoux, L. Ria &amp; M.C. Toczek-Capelle. </w:t>
+              <w:t xml:space="preserve">G. Baillat, D. Niclot &amp; D. Ulma. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les parcours de formation des enseignants débutants.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Blaise Pascal, pp.325-333, 2010</w:t>
+              <w:t xml:space="preserve">La formation des enseignants en Europe. Approche comparative.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.205-213, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804080v1</w:t>
+                <w:t xml:space="preserve">hal-00804083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux connaître les parcours de formation des enseignants débutants pour mieux les former</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Des pistes prometteuses pour la conception de dispositifs de formation des enseignants débutants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">R. Goigoux, L. Ria et M-C Toczek. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Goigoux, L. Ria &amp; M.C. Toczek-Capelle. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les parcours de formation des enseignants débutants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.25-44, 2010</w:t>
+              <w:t xml:space="preserve">Les parcours de formation des enseignants débutants.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Blaise Pascal, pp.325-333, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112913v1</w:t>
+                <w:t xml:space="preserve">hal-00804080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observatoire du développement professionnel des néo-titulaires en collèges &amp;quot; Ambition Réussite &amp;quot; : trajectoires, activités et identités</w:t>
               </w:r>
@@ -10010,126 +10010,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00804006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du travail de formation ; un programme de recherche empirique et technologique portant sur la signification de l’activité des enseignants</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Durand</w:t>
+                <w:t xml:space="preserve">Mieux connaître les parcours de formation des enseignants débutants pour mieux les former</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Goigoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Ria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">F. Yvon &amp; F. Saussez. </w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Toczek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">R. Goigoux, L. Ria et M-C Toczek. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyser l’activité enseignante. Des outils méthodologiques et théoriques pour l’intervention et la formation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses de l'Université de Laval, pp.17-40, 2010</w:t>
+              <w:t xml:space="preserve">Les parcours de formation des enseignants débutants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.25-44, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00804082v1</w:t>
+                <w:t xml:space="preserve">hal-01112913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse de l'activité des enseignants débutants en milieu difficile à la conception de dispositifs de formation</w:t>
               </w:r>
@@ -10420,51 +10420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Jacq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Moussay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Mauguen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10671,51 +10671,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Murier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563119v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mauguen" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijtd.12325" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908431v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia San Martin Mendez San Martin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Heurtebize" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-07052024000200133" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676373v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Drakos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ambrosetti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-024-09348-z" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370185v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.675" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Luc" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.161.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dozolme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.4992" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909996v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Viau-Guay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dion-Routhier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961389v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2838" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.970" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803964v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089688v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.335" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871671v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2618" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.023.0079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Rouve-Llorca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1941" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012081ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803989v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Theureau" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0260747032000120114" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498527v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1823" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007150ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409291v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mauguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lathuili&#232;re Florent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288689v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350859v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147705v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1597.2085" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809149v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352254v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4185.8803" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628068v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roublot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011101v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;aubeterre Alvarado Luis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807301795-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092939v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807361300-la-place-du-terrain-dans-la-formation-initiale-des-enseignants" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961403v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965323v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114349" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962043v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023408v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092930v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092923v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1930" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092896v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804091v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092936v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804088v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804094v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804083v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804080v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112913v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804006v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804082v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804078v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494100v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219664v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060812v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Murier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Progin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Ria" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-04676373v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Poizat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#233;mis Drakos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lodie Ambrosetti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Flandin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12186-024-09348-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563119v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Moussay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Mauguen" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijtd.12325" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04908431v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia San Martin Mendez San Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Heurtebize" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Veyrunes" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4067/S0718-07052024000200133" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191897v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909634v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02998592v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ria Luc" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rayou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370185v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18162/fp.2020.675" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03996384v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02118949v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Perinet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962028v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Jacq" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/admed.161.0111" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288683v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Gaudin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910490v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dozolme" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.4992" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961389v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03909996v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Hamel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabelle Viau-Guay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Dion-Routhier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01386406v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Auby" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2838" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01513399v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli," TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Petiot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01374526v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113348v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092870v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leblanc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01345910v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092888v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chali&#232;s" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13128/formare-15126" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147706v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092906v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Lussi Borer" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Muller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075710v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092880v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.970" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02089688v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Lipp" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.335" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00871671v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Serres" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Perrin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803963v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.1403" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803897v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.2618" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147703v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831010v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Fiard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Coutarel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Mardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel R&#233;cop&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bion" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627137v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00680538v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/es.023.0079" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803894v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803969v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Perrin" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803967v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Estelle Rouve-Llorca" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804003v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Dieumegard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/activites.1941" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803994v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheformation.477" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01136528v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ad&#233;" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803993v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole S&#232;ve" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Bertone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/012081ar" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036221v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Trohel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01498527v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Chalies" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/refor.2003.1823" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803989v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Theureau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Saury" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0260747032000120114" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803997v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/007150ar" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803986v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00803976v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04409291v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Mauguen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lathuili&#232;re Florent" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620091v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288689v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555589v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147705v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Picard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.1597.2085" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01350859v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Blanes-Maestre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352258v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075708v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01352254v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.1.4185.8803" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809157v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809149v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808910v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Thomazet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036686v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Visioli" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01627507v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804097v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628068v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00809270v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#232;le Auriac-Slusarczyk" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Baques" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cizeron" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Goigoux" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gal-Petitfaux" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628160v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628089v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Roublot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01628165v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05359486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436306v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323225v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05011101v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#8217;aubeterre Alvarado Luis" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774439v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=59481" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01414428v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.deboecksuperieur.com/ouvrage/9782807301795-former-les-enseignants-au-xxie-siecle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142719v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092939v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781436v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01083394v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Gelin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555550v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.deboecksuperieur.com/ouvrage/9782807361300-la-place-du-terrain-dans-la-formation-initiale-des-enseignants" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965323v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03961403v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03910008v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1114349" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02288682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962047v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03962043v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023374v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Muller" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02023408v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092923v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01092930v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092901v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804095v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://books.openedition.org/editionsmsh/1930" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980560v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804091v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092896v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804094v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092936v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804088v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804082v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804083v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804080v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804006v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112913v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804086v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00804078v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494100v3" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04219664v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>