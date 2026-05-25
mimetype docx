--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -1195,261 +1195,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fire gilding investigation on early medieval copper-based jewellery by focused ion beam (FIB) on FEG-SEM</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Chromate-based Primers for Protection of Aluminium Alloys on Historical Aircraft</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Ottenwelter</w:t>
+                <w:t xml:space="preserve">Chantal Brouca-Cabarrecq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudie Josse</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+                <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103602⟩</w:t>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00393630.2022.2156037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04210011v2</w:t>
+                <w:t xml:space="preserve">hal-03972846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Chromate-based Primers for Protection of Aluminium Alloys on Historical Aircraft</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Magali Brunet</w:t>
+                <w:t xml:space="preserve">Fire gilding investigation on early medieval copper-based jewellery by focused ion beam (FIB) on FEG-SEM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Ottenwelter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Proietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robbiola</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 46, pp.103602. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00393630.2022.2156037⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2022.103602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03972846v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04210011v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux nouveaux horizons pour l’archéoentomologie</w:t>
               </w:r>
@@ -1667,1618 +1667,1618 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04210703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An innovative multi-component fluoropolymer-based coating on outdoor patinated bronze for Cultural Heritage: Durability and reversibility</w:t>
+                <w:t xml:space="preserve">Remarkable corrosion resumption of archaeological bronzes, induced by the oxidation of ternary Cu-Sn-S phases in atmosphere, after long-term burial with sulfides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giulia Masi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carla Martini</w:t>
+                <w:t xml:space="preserve">Céline Rémazeilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivano Vassura</w:t>
+                <w:t xml:space="preserve">Véronique Langlet-Marzloff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Skrlep</w:t>
+                <w:t xml:space="preserve">Juan Creus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Lotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deshayes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.04.015⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 175, pp.108865 -. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05015122v1</w:t>
+                <w:t xml:space="preserve">hal-03492470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naviguer dans la toile : imagerie 3D de textiles minéralisés du site de Nausharo (première moitié du IIIe millénaire av. J.-C.)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Technological characterisation of early Medieval gilded copper hollow pendants (gombiky), from Mikulčice (Moravia) and Prague Castle (Bohemia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+                <w:t xml:space="preserve">E. Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Didier</w:t>
+                <w:t xml:space="preserve">L. Barčáková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Moulherat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+                <w:t xml:space="preserve">Š. Krupičková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technè</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, Fondation des Sciences du Patrimoine : recherches interdisciplinaires, 50, pp.72-79. </w:t>
+              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (145), 1-22 + SI p.23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/techne.7931⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12520-020-01084-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03251107v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04116051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological characterisation of early Medieval gilded copper hollow pendants (gombiky), from Mikulčice (Moravia) and Prague Castle (Bohemia)</w:t>
+                <w:t xml:space="preserve">An innovative multi-component fluoropolymer-based coating on outdoor patinated bronze for Cultural Heritage: Durability and reversibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ottenwelter</w:t>
+                <w:t xml:space="preserve">Giulia Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Barčáková</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+                <w:t xml:space="preserve">Ivano Vassura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Š. Krupičková</w:t>
+                <w:t xml:space="preserve">Luka Skrlep</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological and Anthropological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (145), 1-22 + SI p.23. </w:t>
+              <w:t xml:space="preserve">Journal of Cultural Heritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 45, pp.122-134. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12520-020-01084-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.culher.2020.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04116051v1</w:t>
+                <w:t xml:space="preserve">hal-05015122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarkable corrosion resumption of archaeological bronzes, induced by the oxidation of ternary Cu-Sn-S phases in atmosphere, after long-term burial with sulfides</w:t>
+                <w:t xml:space="preserve">Naviguer dans la toile : imagerie 3D de textiles minéralisés du site de Nausharo (première moitié du IIIe millénaire av. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Rémazeilles</w:t>
+                <w:t xml:space="preserve">Jiayi Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Langlet-Marzloff</w:t>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Creus</w:t>
+                <w:t xml:space="preserve">Aurore Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Lotte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Deshayes</w:t>
+                <w:t xml:space="preserve">Christophe Moulherat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 175, pp.108865 -. </w:t>
+              <w:t xml:space="preserve">Technè</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Fondation des Sciences du Patrimoine : recherches interdisciplinaires, 50, pp.72-79. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2020.108865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/techne.7931⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03492470v1</w:t>
+                <w:t xml:space="preserve">hal-03251107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of Post-World War II French Aeronautical Aluminium Alloy and Coatings: Historical and Materials Science Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Development of multi-component fluoropolymer based coating on simulated outdoor patina on quaternary bronze</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Cochard</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+                <w:t xml:space="preserve">Tadeja Kosec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luka Škrlep</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erika Švara Fabjan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrijana Sever Škapin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studies in Conservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00393630.2019.1610846⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 131, pp.27-35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.01.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127309v1</w:t>
+                <w:t xml:space="preserve">hal-03218477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the protectiveness of an organosilane coating on patinated Cu-Si-Mn bronze for contemporary art</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Evaluation of 2-(salicylideneimino) thiophenol and other Schiff bases as bronze corrosion inhibitors by electrochemical techniques and surface analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Chiavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elena Bernardi</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 148, pp.144-158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.12.017⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.11.027⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02324843v1</w:t>
+                <w:t xml:space="preserve">hal-03033080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of 2-(salicylideneimino) thiophenol and other Schiff bases as bronze corrosion inhibitors by electrochemical techniques and surface analysis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carla Martini</w:t>
+                <w:t xml:space="preserve">Study of Post-World War II French Aeronautical Aluminium Alloy and Coatings: Historical and Materials Science Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Brouca-Cabarrecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2018.12.017⟩</w:t>
+              <w:t xml:space="preserve">Studies in Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00393630.2019.1610846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03033080v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02127309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchrotron-Based Phase Mapping in Corroded Metals: Insights from Early Copper-Base Artifacts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+                <w:t xml:space="preserve">Evaluation of the protectiveness of an organosilane coating on patinated Cu-Si-Mn bronze for contemporary art</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Chiavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analytical Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02744⟩</w:t>
+              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 127, pp.286-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2018.11.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03546072v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02324843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Practical adhesion measurements of protective coatings on bronze by three-point bending test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudie Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Balbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Monticelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Švara Fabjan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Coatings Technology and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 16 (5), pp.1465-1477. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11998-019-00230-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02535686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of multi-component fluoropolymer based coating on simulated outdoor patina on quaternary bronze</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tadeja Kosec</w:t>
+                <w:t xml:space="preserve">Synchrotron-Based Phase Mapping in Corroded Metals: Insights from Early Copper-Base Artifacts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiayi Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gueriau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luka Škrlep</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Erika Švara Fabjan</w:t>
+                <w:t xml:space="preserve">Marta Bellato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrijana Sever Škapin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giulia Masi</w:t>
+                <w:t xml:space="preserve">Andrew King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Organic Coatings</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 131, pp.27-35. </w:t>
+              <w:t xml:space="preserve">Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 91 (3), pp.1815-1825. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.porgcoat.2019.01.040⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.analchem.8b02744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03218477v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03546072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paläo-inspirierte Systeme: Haltbarkeit, Nachhaltigkeit und bemerkenswerte Eigenschaften</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray Photoelectron Spectroscopy as a tool to investigate silane-based coatings for the protection of outdoor bronze: The role of alloying elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Bertrand</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">José Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ange.201709303⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 433, pp.468-479. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.10.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02128139v1</w:t>
+                <w:t xml:space="preserve">hal-01997469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray Photoelectron Spectroscopy as a tool to investigate silane-based coatings for the protection of outdoor bronze: The role of alloying elements</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cecilia Monticelli</w:t>
+                <w:t xml:space="preserve">Paläo-inspirierte Systeme: Haltbarkeit, Nachhaltigkeit und bemerkenswerte Eigenschaften</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Avila</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gervais Claire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Admir Masic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 433, pp.468-479. </w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 130 (25), pp.7408-7416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2017.10.089⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ange.201709303⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01997469v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In Situ Analysis of Copper Alloys by Femtosecond Laser Ablation Inductively Coupled Plasma Mass Spectrometry: Constrains on Matrix Effects</w:t>
               </w:r>
@@ -3381,51 +3381,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleo-inspired Systems: Durability, Sustainability, and Remarkable Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Gervais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3492,316 +3492,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of typical patinas simulating bronze corrosion in outdoor conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elena Bernardi</w:t>
+                <w:t xml:space="preserve">A l'origine de la fonte à la cire perdue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Archéologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 550, pp.13</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01997535v1</w:t>
+                <w:t xml:space="preserve">hal-02612152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A l'origine de la fonte à la cire perdue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+                <w:t xml:space="preserve">Characterization of typical patinas simulating bronze corrosion in outdoor conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Chiavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archéologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Chemistry and Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 200, pp.308-321. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.matchemphys.2017.07.091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02612152v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01997535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural aging on Al-Cu-Mg structural hardening alloys - Investigation of two historical duralumins for aeronautics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kailin Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3885,364 +3885,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01485289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corrosion investigation of fire-gilded bronze involving high surface resolution spectroscopic imaging</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+                <w:t xml:space="preserve">High spatial dynamics-photoluminescence imaging reveals the metallurgy of the earliest lost-wax cast object</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simona Raffo</w:t>
+                <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 366, pp.317-327. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, pp.13356. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.01.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms13356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01494641v1</w:t>
+                <w:t xml:space="preserve">hal-01487174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High spatial dynamics-photoluminescence imaging reveals the metallurgy of the earliest lost-wax cast object</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Luc Robbiola</w:t>
+                <w:t xml:space="preserve">Corrosion investigation of fire-gilded bronze involving high surface resolution spectroscopic imaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Chiavari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Avila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu M. Refregiers</w:t>
+                <w:t xml:space="preserve">Simona Raffo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 7, pp.13356. </w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 366, pp.317-327. </w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms13356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2016.01.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487174v1</w:t>
+                <w:t xml:space="preserve">hal-01494641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficienza inibitrice di basi di schiff come inibitori di corrosione del bronzo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Monticelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Balbo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Monticelli</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jérôme Esvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina Chiavari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5354,454 +5354,454 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pollution and moisture infiltration effect assessment based on data-driven analysis for aircraft heritage protection</w:t>
+                <w:t xml:space="preserve">Galvanic corrosion over World War II aircraft wrecks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Oswald</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ivana Oswaldová</w:t>
+                <w:t xml:space="preserve">Cesar Adolfo Escobar Carlos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Velino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Robbiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roomvent 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Eurocorr 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03845212v1</w:t>
+                <w:t xml:space="preserve">hal-03881520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Galvanic corrosion over World War II aircraft wrecks</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First step in the PROCRAFT Project on WWII Aircraft Heritage: Investigation and Conservation of the Aluminium Alloys</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Deshayes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurocorr 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Metal 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Helsinki, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03881520v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03748500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First step in the PROCRAFT Project on WWII Aircraft Heritage: Investigation and Conservation of the Aluminium Alloys</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carla Martini</w:t>
+                <w:t xml:space="preserve">Pollution and moisture infiltration effect assessment based on data-driven analysis for aircraft heritage protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Oswald</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Kuchar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaromír Fišer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miroslav Khol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Oswaldová</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metal 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Roomvent 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Xi'an, China. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202235602052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748500v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03845212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early medieval &amp;quot;gombiky&amp;quot; from Mikulčice: archaeological context, function, occurence, typology, construction, and characterization of materials and manufacturing processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Šárka Krupičková</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Ottenwelter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumír Poláček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5852,51 +5852,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B-IMPACT project: eco-friendly and non-hazardous coatings for the protection of outdoor bronzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Masi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6012,51 +6012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Sciau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Drieux-Daguerre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6088,277 +6088,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02297724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">À propos de la chaîne-opératoire de fabrication du premier artefact produit par fonte à la cire perdue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
+                <w:t xml:space="preserve">Micro-characterisation of innovative organic coatings applied for the protection of outdoor bronze monuments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giulia Masi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudie Josse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Esvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI° Colloque du GMPCA : Archéométrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UMR6566 CReAAH, Apr 2017, Rennes, France</w:t>
+              <w:t xml:space="preserve">The Annual Congress of the European Federation of Corrosion, 20th International Corrosion Congress and Process Safety Congress 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02985649v1</w:t>
+                <w:t xml:space="preserve">hal-03624194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-characterisation of innovative organic coatings applied for the protection of outdoor bronze monuments</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carla Martini</w:t>
+                <w:t xml:space="preserve">À propos de la chaîne-opératoire de fabrication du premier artefact produit par fonte à la cire perdue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Thoury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Séverin-Fabiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Réfrégiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Annual Congress of the European Federation of Corrosion, 20th International Corrosion Congress and Process Safety Congress 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Prague, Czech Republic. pp.0</w:t>
+              <w:t xml:space="preserve">XXI° Colloque du GMPCA : Archéométrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR6566 CReAAH, Apr 2017, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03624194v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02985649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructure and thermal analysis of Cu-Cu2O eutectic – Can we mimic archeological remains?</w:t>
               </w:r>
@@ -7093,204 +7093,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00497265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Basic Structure of Passive Layers of Cu-Sn Alloys Applied to Patinas of Archaeological Bronzes</w:t>
+                <w:t xml:space="preserve">Characterisation of passive layers of bronze patinas (Cu-Sn alloys) in relation with the tin content of the alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fiaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Harch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Electron Microscopy - ICEM 13 - PARIS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 1994, Paris, France. pp.1261-1262</w:t>
+              <w:t xml:space="preserve">European Symposium on Modifications of Passive Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 1993, Paris, France. pp.150-154</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00975714v1</w:t>
+                <w:t xml:space="preserve">hal-00975715v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of passive layers of bronze patinas (Cu-Sn alloys) in relation with the tin content of the alloy</w:t>
+                <w:t xml:space="preserve">Basic Structure of Passive Layers of Cu-Sn Alloys Applied to Patinas of Archaeological Bronzes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Robbiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Fiaud</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Harch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Symposium on Modifications of Passive Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 1993, Paris, France. pp.150-154</w:t>
+              <w:t xml:space="preserve">International Conference on Electron Microscopy - ICEM 13 - PARIS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 1994, Paris, France. pp.1261-1262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00975715v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00975714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New model of outdoor bronze corrosion and its implications for conservation</w:t>
               </w:r>
@@ -7737,51 +7737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lemeux-Fraitot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Guilbaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00217B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Escobar Claros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Salvadori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Brizzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.12.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bernardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Velino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balbo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-024-01134-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04832520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Duclos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Souza Machado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/HERITAGE7120313" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montan&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Paillaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Bampitzaris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Echinard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Escobar-Claros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14568/cp28355" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210011v2" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ottenwelter" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103602" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972846v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brouca-Cabarrecq" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2022.2156037" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine T Faber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casadio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Admir Masic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Walton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-080819-013103" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015122v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Masi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Vassura" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Skrlep" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.04.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116051v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ottenwelter" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bar&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Krupi&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01084-4" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492470v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lotte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108865" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127309v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2019.1610846" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324843v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Chiavari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.11.027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033080v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Monticelli" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.12.017" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535686v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika &#352;vara Fabjan" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-019-00230-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218477v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeja Kosec" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka &#352;krlep" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrijana Sever &#352;kapin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.01.040" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128139v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Claire" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201709303" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997469v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.10.089" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010519v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vel&#225;squez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Y. Borisova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2018.93013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709303" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997535v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.07.091" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Zhu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494641v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raffo" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.101" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487174v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13356" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inocencia Queixalos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zwick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Basl&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.02.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683689v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j1475-4754.2011.00607.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04152548v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiavari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rahmouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisasi Takenouti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.12.053" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BDG2FBD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Portier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2005.11.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srhiri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540407v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fiaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538986v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-P Hurtel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653523v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Morasz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.26" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845212v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Oswald" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kuchar" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Fi&#353;er" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Khol" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Oswaldov&#225;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235602052" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881520v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Adolfo Escobar Carlos" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748500v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Krupi&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lum&#237;r Pol&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107661v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bignozzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/949/1/012097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Drieux-Daguerre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624194v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foss&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jesus Castro-Rom&#225;n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Freulon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thebault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loeper-Attia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chalvidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757468v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ammeloot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Millet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fiaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Sutter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Pierre Hurtel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975714v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975715v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harch" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pennec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00493988v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495356v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944980v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Didelot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte R&#233;rolle" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Lemeux-Fraitot" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Guilbaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pagnon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906245v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise de Palaminy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Poitrasson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe P&#233;cheyran" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Barbotin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Louvat" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D4JA00217B" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05204294v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Escobar Claros" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Brunet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Robbiola" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Salvadori" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Brizzi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2024.12.016" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766397v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sch&#246;der" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina M&#252;ller" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tranchant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Rouqui&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gueriau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00339-024-08026-0" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04403756v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Martini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Bernardi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Velino" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Lorenzetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Balbo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40494-024-01134-3" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04832520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Duclos" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deshayes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza de Souza Machado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/HERITAGE7120313" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04109447v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Montan&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gayet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2023.05.005" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268504v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Paillaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sotiris Bampitzaris" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Echinard" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Baron" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Escobar-Claros" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14568/cp28355" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972846v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Brouca-Cabarrecq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Sciau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2022.2156037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210011v2" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ottenwelter" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Josse" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Proietti" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2022.103602" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03861349v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Moret" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Parrilla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Py-Saragaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04210703v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine T Faber" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casadio" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Admir Masic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Walton" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1146/annurev-matsci-080819-013103" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492470v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line R&#233;mazeilles" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Langlet-Marzloff" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Creus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Lotte" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2020.108865" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04116051v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ottenwelter" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bar&#269;&#225;kov&#225;" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;. Krupi&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12520-020-01084-4" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015122v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Masi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivano Vassura" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka Skrlep" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2020.04.015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03251107v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiayi Li" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Thoury" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Didier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Moulherat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/techne.7931" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03218477v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tadeja Kosec" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luka &#352;krlep" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika &#352;vara Fabjan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrijana Sever &#352;kapin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2019.01.040" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033080v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Monticelli" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Esvan" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Chiavari" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2018.12.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127309v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Cochard" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00393630.2019.1610846" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02324843v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.porgcoat.2018.11.027" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535686v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11998-019-00230-5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Bellato" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.8b02744" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997469v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Avila" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2017.10.089" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128139v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Bertrand" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gervais Claire" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ange.201709303" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010519v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Vel&#225;squez" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastassia Y. Borisova" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Baron" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/ajac.2018.93013" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128138v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gervais" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.201709303" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02612152v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana S&#233;verin-Fabiani" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Mille" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997535v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matchemphys.2017.07.091" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485289v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kailin Zhu" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jouli&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Douin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julitte Huez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2017.03.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487174v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu M. Refregiers" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms13356" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01494641v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Raffo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2016.01.101" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01997744v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891721v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inocencia Queixalos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Zwick" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Basl&#233;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flor&#233;al Daniel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2014.02.004" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683689v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lejars" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j1475-4754.2011.00607.x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04152548v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chiavari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Rahmouni" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisasi Takenouti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Joiret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vermaut" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2006.12.053" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4BDG2FBD-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04227630v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Portier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2005.11.001" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189329v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Srhiri" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00540407v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fiaud" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538986v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-P Hurtel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04653523v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Charignon" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Meunier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Carlier de Veslud" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369299v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Armbruster" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Gabriel Morasz" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/dana9.9782356135377.26" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881520v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Adolfo Escobar Carlos" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748500v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03845212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Oswald" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Kuchar" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarom&#237;r Fi&#353;er" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Khol" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Oswaldov&#225;" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202235602052" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04256810v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#352;&#225;rka Krupi&#269;kov&#225;" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lum&#237;r Pol&#225;&#269;ek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107661v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Chiara Bignozzi" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1757-899X/949/1/012097" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02297724v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Drieux-Daguerre" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02985649v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu R&#233;fr&#233;giers" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03624181v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Foss&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Jesus Castro-Rom&#225;n" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Freulon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Thebault" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Lacaze" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04971149v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Loeper-Attia" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Chalvidal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153755v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757468v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mounier" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00498859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975720v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Ammeloot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Millet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Fiaud" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Sutter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975718v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c-Pierre Hurtel" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497265v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975715v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Harch" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975714v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00975704v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pennec" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00493988v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00495356v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>