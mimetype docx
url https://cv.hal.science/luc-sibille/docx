--- v0 (2026-04-05)
+++ v1 (2026-05-16)
@@ -2044,330 +2044,330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Failure in granular media from an energy viewpoint</w:t>
+                <w:t xml:space="preserve">Localized fluidization in granular materials: Theoretical and numerical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nejib Hadda</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luc Sibille</w:t>
+                <w:t xml:space="preserve">E.P. Montella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Nicot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+                <w:t xml:space="preserve">M. Toraldo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-016-0639-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Review E </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 94 (5), pp.052905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.052905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01998272v1</w:t>
+                <w:t xml:space="preserve">hal-01956954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Localized fluidization in granular materials: Theoretical and numerical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Failure in granular media from an energy viewpoint</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.P. Montella</w:t>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Toraldo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Sibille</w:t>
+                <w:t xml:space="preserve">Richard Wan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review E </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 94 (5), pp.052905. </w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 18 (3), pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevE.94.052905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10035-016-0639-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956954v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01998272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Granular plasticity, a contribution from discrete mechanics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2765,64 +2765,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some micromechanical aspects of failure in granular materials based on second order work</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3028,64 +3028,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micromechanical analysis of second order work in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3162,103 +3162,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inertia effects as a possible missing link between micro and macro second-order work in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49 (10), pp.1252-1258. </w:t>
@@ -3296,51 +3296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure in rate-independent granular materials as a bifurcation toward a dynamic regime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3439,51 +3439,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Pucilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3530,64 +3530,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure mechanisms in granular media: a discrete element analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4033,395 +4033,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of failure occurence from direct simulations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Bifurcation in granular materials: An attempt for a unified framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Darve</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ejece.13.187-201⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 46 (22-23), pp.3938-3947. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.07.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591255v1</w:t>
+                <w:t xml:space="preserve">hal-01005291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of particle shape on the marginal rigidity state in 2D granular media</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Philippe Poullain</w:t>
+                <w:t xml:space="preserve">Analysis of failure occurence from direct simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Donze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1209/0295-5075/86/44003⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 13 (2), pp.187-201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ejece.13.187-201⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007363v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation in granular materials: An attempt for a unified framework</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The effect of particle shape on the marginal rigidity state in 2D granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Mullin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Poullain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Solids and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 46 (22-23), pp.3938-3947. </w:t>
+              <w:t xml:space="preserve">EPL - Europhysics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 86, </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2009.07.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1209/0295-5075/86/44003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01005291v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of failure occurrence from direct simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4494,64 +4494,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From bifurcation to failure in a granular material: a DEM analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4623,77 +4623,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From microscopic to macroscopic second-order work in granular assemblies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4791,51 +4791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Daouadji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">C. R. Mecanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 335 (9-10), pp.496-515. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4894,64 +4894,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Material instability in granular assemblies from fundamentally different models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5036,377 +5036,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of soil deformation modulus by means of a penetrometer</w:t>
+                <w:t xml:space="preserve">ANALYSE DES ÉTATS LIMITES DE SERVICE AVEC UN ESSAI AU PÉNÉTROMÈTRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastien Volcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamid Hosseini Sadrabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Geotechnical and Geophysical Site Characterization (ISC7)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915356v1</w:t>
+                <w:t xml:space="preserve">hal-04915335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ANALYSE DES ÉTATS LIMITES DE SERVICE AVEC UN ESSAI AU PÉNÉTROMÈTRE</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dano</w:t>
+                <w:t xml:space="preserve">Investigation des interactions à l'échelle locale entre un milieu granulaire et une Géogrille - DEM 3D</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad El Ayoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Emeriault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hamid Hosseini Sadrabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">12ème Journées Nationales de Géotechnique et de Géologie de l’Ingénieur, JNGG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENSI, Jun 2024, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04915335v1</w:t>
+                <w:t xml:space="preserve">hal-04828432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation des interactions à l'échelle locale entre un milieu granulaire et une Géogrille - DEM 3D</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Villard</w:t>
+                <w:t xml:space="preserve">On the determination of soil deformation modulus by means of a penetrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Volcy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Hosseini Sadrabadi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Journées Nationales de Géotechnique et de Géologie de l’Ingénieur, JNGG 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENSI, Jun 2024, Poitiers, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Geotechnical and Geophysical Site Characterization (ISC7)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04828432v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04915356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A 3D Discrete Element Model For Studying Soil-Structure Interaction On Shallow Foundations Subjected To Seismic Load</w:t>
               </w:r>
@@ -7183,64 +7183,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From continuum analytical description to discrete numerical modelling of localized fluidization in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E.P. Montella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Toraldo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7514,351 +7514,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02018090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification des sols liquéfiables par pénétromètre statique: principe et modélisation numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H.H. Sadrabadi</w:t>
+                <w:t xml:space="preserve">A discrete numerical description of the mechanical response of soils subjected to degradation by suffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodaina Aboul Hosn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Riegel</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">8th International Conference on Scour and Erosion (ICSE 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.397-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018164v1</w:t>
+                <w:t xml:space="preserve">hal-02018023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modeling of particle migration in granular soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio G. Tejada</w:t>
+                <w:t xml:space="preserve">Identification des sols liquéfiables par pénétromètre statique: principe et modélisation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H.H. Sadrabadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Vincens</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Riegel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Scour and Erosion (ICSE 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.139-147</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l’Ingénieur JNGG 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018045v1</w:t>
+                <w:t xml:space="preserve">hal-02018164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete numerical description of the mechanical response of soils subjected to degradation by suffusion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rodaina Aboul Hosn</w:t>
+                <w:t xml:space="preserve">Numerical modeling of particle migration in granular soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio G. Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Chareyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Vincens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Scour and Erosion (ICSE 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.397-405</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Oxford, United Kingdom. pp.139-147</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018023v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete numerical description of the mechanical response of soils subjected to degradation by suffusion</w:t>
               </w:r>
@@ -8283,321 +8283,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01347635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Definition of a continuous model of solid particle transport in a saturated granular assembly from discrete numerical experiments</w:t>
+                <w:t xml:space="preserve">Micromechanical modeling of solid particle transport by viscous incompressible flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio G. Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ALERT Geomaterials Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Aussois, France</w:t>
+              <w:t xml:space="preserve">Complex fluid flow in porous media ComFlowPore15</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02018183v1</w:t>
+                <w:t xml:space="preserve">hal-02018188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil sensibility characterization of granular soils due to suffusion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Didier Marot</w:t>
+                <w:t xml:space="preserve">Definition of a continuous model of solid particle transport in a saturated granular assembly from discrete numerical experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio G. Tejada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International conference On advances in civil, structural and construction engineering (CSCE15)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ALERT Geomaterials Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Aussois, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04456388v1</w:t>
+                <w:t xml:space="preserve">hal-02018183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical modeling of solid particle transport by viscous incompressible flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ignacio G. Tejada</w:t>
+                <w:t xml:space="preserve">Soil sensibility characterization of granular soils due to suffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul Rochim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B. Chareyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Complex fluid flow in porous media ComFlowPore15</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2nd International conference On advances in civil, structural and construction engineering (CSCE15)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Rome, Italy. pp.123-127, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15224/978-1-63248-042-2-123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018188v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04456388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The effect of fine content and history of hydraulic loading on the characterization of suffusion sensibility of cohesionless soil</w:t>
               </w:r>
@@ -8694,546 +8694,546 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04471030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systematic methodology for characterization of suffusion sensibility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
+                <w:t xml:space="preserve">Micromechanical analysis of second order work in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Scour and Erosion (ICSE)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th International Workshop on Bifurcation &amp; Degradation of Geomaterials – IWBDG 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Hong-Kong, China. pp.67-74</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04470991v1</w:t>
+                <w:t xml:space="preserve">hal-02018133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie de caractérisation de la sensibilité des sols aux processus d’érosion interne</w:t>
+                <w:t xml:space="preserve">Systematic methodology for characterization of suffusion sensibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdoul Rohim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguyen Hong Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIes Journées Nationales Génie Côtier</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.100⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Scour and Erosion (ICSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Perth, Australia. pp.213-223, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b17703-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01154748v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04470991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A microstructural cluster-based description of diffuse and localized failures</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Franck Bourrier</w:t>
+                <w:t xml:space="preserve">Méthodologie de caractérisation de la sensibilité des sols aux processus d’érosion interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rochim Abdoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Hong Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fateh Bendahmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro to Macro</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/b17395⟩</w:t>
+              <w:t xml:space="preserve">XIIIes Journées Nationales Génie Côtier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Dunkerque, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5150/jngcgc.2014.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018123v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01154748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micromechanical analysis of second order work in granular media</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">A microstructural cluster-based description of diffuse and localized failures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nejib Hadda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bourrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Antoinette Tordesillas</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Wan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Workshop on Bifurcation &amp; Degradation of Geomaterials – IWBDG 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Symposium on Geomechanics from Micro to Macro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Cambridge, United Kingdom. pp.169-174, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b17395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02018133v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02018123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une description générale de la rupture dans les sols et son implication dans la stabilité des ouvrages hydrauliques</w:t>
               </w:r>
@@ -9664,51 +9664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Pucilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10394,51 +10394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pucilowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10476,51 +10476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete element analysis of collapse mechanisms in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10800,51 +10800,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modeling of instability in granular materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10960,51 +10960,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Symposium on Computational Geomechanics (ComGeo I)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2009, Juan-les-Pins, France. pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11105,308 +11105,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete numerical analysis of bifurcation and limit state in granular media</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">3D bifurcation analysis in granular materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prunier Florent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second Euromediterranean Symposium on Advances in Geomaterials and Structures (AGS'08)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Workshop on Bifurcations and Degradations in Geomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Lake Louise, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2009.9693096⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01007738v1</w:t>
+                <w:t xml:space="preserve">hal-01007713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D bifurcation analysis in granular materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A discrete numerical analysis of bifurcation and limit state in granular media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Nicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">François Nicot</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Workshop on Bifurcations and Degradations in Geomaterials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second Euromediterranean Symposium on Advances in Geomaterials and Structures (AGS'08)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Hammamet, Tunisia</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007713v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A discrete numerical analysis of bifurcation and limit state in granular media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11496,51 +11496,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th.Int. Symp. on Numerical Models in Geomechanics, NUMOG X, Rhodes, GRC, 25-27 April 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Rhodes, Greece. pp.6</w:t>
@@ -11569,77 +11569,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation in granular materials: micro-mechanical bases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Donze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11729,51 +11729,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric-Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Congrès français de mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Troyes, France. pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11837,51 +11837,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Powders and grains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Stuttgart, Germany. pp.4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
@@ -13050,64 +13050,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">To Which Extend the Failure Mode Originates from Microstructure?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nejib Hadda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Bourrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13232,51 +13232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUTAM Symposium on Linking Scales in Computations: From Microstructure to Macro-scale Properties</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, Elsevier, pp.115-140, 2012, </w:t>
@@ -13314,51 +13314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Failure in granular materials: macro and micro views</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13465,51 +13465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13582,51 +13582,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Prunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13671,407 +13671,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02592694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisations continues et discrètes de la rupture dans les géomatériaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifurcation in granular materials: a multiscale approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">R. Wan</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Cazacu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Micromécanique de la rupture dans les milieux granulaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermes Science Publication, pp.99-140, 2008, Traité MIM. Géomatériaux, 978-2-7462-1877-2</w:t>
+              <w:t xml:space="preserve">Multiscale modeling of heterogeneous materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès Science Publications, pp.14, 2008, 978-1-8482-1047-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02591108v1</w:t>
+                <w:t xml:space="preserve">hal-02591261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations continues et discrètes de la rupture dans les géomatériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Félix Darve</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Darve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Wan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Micromécanique de la rupture dans les milieux granulaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Hermès, pp.99-140, 2008</w:t>
+              <w:t xml:space="preserve">, Hermes Science Publication, pp.99-140, 2008, Traité MIM. Géomatériaux, 978-2-7462-1877-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007493v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02591108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifurcation in granular materials: a multiscale approach</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+                <w:t xml:space="preserve">Modélisations continues et discrètes de la rupture dans les géomatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Sibille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Prunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">O. Cazacu</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multiscale modeling of heterogeneous materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès Science Publications, pp.14, 2008, 978-1-8482-1047-9</w:t>
+              <w:t xml:space="preserve">Micromécanique de la rupture dans les milieux granulaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.99-140, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02591261v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcations in Granular Geomaterials: A Multiscale Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14174,51 +14174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Darve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nicot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multiscale Modeling of Heterogenous Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ISTE - Wileys Pubs, pp.153-176, 2008, </w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14284,51 +14284,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bifurcation domain variability and characterization of plastic limit surface of geomaterials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prunier Florent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14612,213 +14612,213 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Module MXG6 TP d'hydraulique des sols résolution numérique d'écoulements 2D</w:t>
+                <w:t xml:space="preserve">Géotechnique pour le technicien IUT Génie Civil et Construction Durable Module MXG5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cel-01795598v1</w:t>
+                <w:t xml:space="preserve">cel-01784592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bases de la Géotechnique Module MXG4 IUT Génie Civil et Construction Durable</w:t>
+                <w:t xml:space="preserve">Module MXG6 TP d'hydraulique des sols résolution numérique d'écoulements 2D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cel-01784530v2</w:t>
+                <w:t xml:space="preserve">cel-01795598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géotechnique pour le technicien IUT Génie Civil et Construction Durable Module MXG5</w:t>
+                <w:t xml:space="preserve">Bases de la Géotechnique Module MXG4 IUT Génie Civil et Construction Durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Sibille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Licence. France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cel-01784592v1</w:t>
+                <w:t xml:space="preserve">cel-01784530v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléments de géotechnique : écoulements, stabilité des pentes, parois de soutènement souples IUT Génie Civil et Construction Durable Module MXG6</w:t>
               </w:r>
@@ -15407,51 +15407,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ogeo.22" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pirrone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Dottore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mazzolai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-02178-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hosseini-Sadrabadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Volcy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Tfaily" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Aboul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3269318" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Hosn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2119283" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836800v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03474929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viggiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.20.00114" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Anselmucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Viggiani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01056-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2911" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Doan Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00787-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aboul Hosn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2017.11.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0687-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rochim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thao Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0001673" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Tejada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/54005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GZMBWZ4P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998272v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0639-8" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956954v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Montella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toraldo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052905" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.09.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10351" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-015-0388-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-014-0347-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70F925AA74852B813BCE734B01CB90AA33F83AC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916016v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0402-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.08.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pucilowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.715766" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0242-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72PXZ2TS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alexis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693366" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouadji" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Gali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.975" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z57JWLJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholt&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591255v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donze" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13.187-201" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007363v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mullin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/44003" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005291v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.07.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693099" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589964v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-007-0035-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E3651CE4E4932415CC3809DE845F3EE1ABE8725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2006.10.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HCW905-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHWPL48K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.591" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z8M1NB0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915356v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hosseini Sadrabadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915335v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04828432v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Ayoubi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04931912v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sharma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panteleimon Rapankis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panteleimon Rapanakis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Incardona" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608716v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913831v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celeste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Sadrabadi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riegel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmucci Floriana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G. Tejada" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018090v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018164v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018045v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincens" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018023v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018079v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018178v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347635v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018183v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456388v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-042-2-123" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018188v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-601-9-1089" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470991v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rohim" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hong Nguyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17703-2" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154748v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochim Abdoul" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.100" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018123v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018133v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299651v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hadda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Darve" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholtes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008399v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008139v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hai Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008511v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967090v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746022v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008109v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008517v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625143v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007757v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tordesillas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pucilowski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624878v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624901v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008515v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592699v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008108v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007738v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicot" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007713v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier Florent" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693096" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591265v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589968v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lignon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586897v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Darve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586895v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583366v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donze" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04931885v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923284v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923276v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902053v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quiros" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meijer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carminati" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839161162-00165" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450559v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50009-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018262v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/construction-et-travaux-publics-th3/geotechnique-42238210/modeles-de-comportement-micromecaniques-des-geomateriaux-c221/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/construction-et-travaux-publics-th3/geotechnique-42238210/modeles-de-comportement-elasto-visco-plastiques-des-geomateriaux-c218/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286064v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32814-5_49" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaweah Alsaleh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007503v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0735-1_7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592694v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591108v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007493v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591261v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazacu" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007492v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch11" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007491v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696763v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174213v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01345486v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795598v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01784530v2" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01784592v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01784598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795523v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795640v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795511v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795627v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795697v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795733v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05005513v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Prunier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Duriez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Sibille" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Darve" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/ogeo.22" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04901916v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serena Pirrone" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuela del Dottore" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Mazzolai" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-023-02178-8" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04901972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hosseini-Sadrabadi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Volcy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Chareyre" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04482259v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bilal Al Tfaily" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Aboul" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Bennabi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.powtec.2023.119251" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902019v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LRA.2023.3269318" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083040v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Abdallah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodaina Aboul Hosn" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2022.2119283" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03836800v2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Darve" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2021.104161" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03474929v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Anselmucci" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. And&#242;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Viggiani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lenoir" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Peyroux" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.20.00114" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04483246v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriana Anselmucci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward And&#242;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Viggiani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Arson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01056-1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059431v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Villard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.2911" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063003v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Doan Nguyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Philippe" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-019-00787-w" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608657v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Aboul Hosn" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Sibille" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chareyre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998152v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compgeo.2017.11.006" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01951842v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0687-0" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600111v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul Rochim" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Thao Le" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/(ASCE)GT.1943-5606.0001673" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956955v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.G. Tejada" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/115/54005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/80W-GZMBWZ4P-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01956954v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.P. Montella" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Toraldo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.94.052905" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998272v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejib Hadda" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nicot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Wan" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-016-0639-8" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299564v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoinette Tordesillas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2014.09.010" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299532v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lomin&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poullain" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Sail" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hyp.10351" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299663v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-015-0388-6" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01954528v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Nicot" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00161-014-0347-8" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01953956v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farhang Radjai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2014.01.006" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00924694v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholtes" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.1109" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/70F925AA74852B813BCE734B01CB90AA33F83AC3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916016v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bourrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-013-0402-3" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006982v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2012.02.005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01006913v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijplas.2011.08.002" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007113v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Pucilowski" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786435.2012.715766" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02595710v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-010-0242-3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-72PXZ2TS-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Alexis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2011.9693366" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802801v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Daouadji" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Al Gali" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Laouafa" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.975" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-Z57JWLJL-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007094v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Scholt&#232;s" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2010.10.003" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005291v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.07.008" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591255v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Donze" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ejece.13.187-201" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007363v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Mullin" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1209/0295-5075/86/44003" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01005248v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric-Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693099" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589964v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11440-007-0035-y" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/0E3651CE4E4932415CC3809DE845F3EE1ABE8725/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588907v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mechmat.2006.10.003" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X1HCW905-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589962v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.08.005" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XHWPL48K-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02588890v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nag.591" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4Z8M1NB0-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915335v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Hosseini Sadrabadi" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04828432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad El Ayoubi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Emeriault" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915356v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913851v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915377v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04931912v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720109v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ankit Sharma" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panteleimon Rapankis" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913805v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panteleimon Rapanakis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Incardona" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608716v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.D. Nguyen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Philippe" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915395v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gioacchino Cinno Viggiani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915399v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04913831v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Celeste" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608712v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02608710v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018232v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99423-9_1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018203v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.H. Sadrabadi" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Riegel" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01992795v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselmucci Floriana" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Ando" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenoir Nicolas" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440296v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018061v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018071v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio G. Tejada" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Zhong" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018090v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018023v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018164v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018045v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Vincens" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02605422v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018079v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.T. Le" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018178v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01347635v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018188v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018183v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04456388v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15224/978-1-63248-042-2-123" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04471030v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fateh Bendahmane" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-601-9-1089" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018133v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04470991v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoul Rohim" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Hong Nguyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17703-2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154748v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rochim Abdoul" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5150/jngcgc.2014.100" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018123v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b17395" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01299651v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Hadda" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Nicot" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Darve" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007762v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Scholtes" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008399v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008139v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Hai Nguyen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008511v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00967090v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746022v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008109v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008517v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625143v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007757v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654281v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Tordesillas" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pucilowski" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00622164v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Hadda" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624878v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00624901v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008515v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Daouadji" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592699v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008108v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007713v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prunier Florent" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2009.9693096" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007738v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Nicot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591265v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589968v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Prunier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lignon" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589966v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02586897v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Darve" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02586895v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/NOE0415383486" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02583366v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donze" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04931885v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923284v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923276v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04923267v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04902053v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kolb" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quiros" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meijer" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-B&#233;atrice Bogeat-Triboulot" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carminati" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/9781839161162-00165" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450559v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50009-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018152v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018262v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/construction-et-travaux-publics-th3/geotechnique-42238210/modeles-de-comportement-micromecaniques-des-geomateriaux-c221/" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02018257v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.techniques-ingenieur.fr/base-documentaire/construction-et-travaux-publics-th3/geotechnique-42238210/modeles-de-comportement-elasto-visco-plastiques-des-geomateriaux-c218/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286064v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32814-5_49" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007504v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Jrad" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.piutam.2012.03.009" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592693v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Wan" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muaweah Alsaleh" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007503v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-0735-1_7" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592694v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591261v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cazacu" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591108v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007493v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007492v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch11" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007491v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470611364.ch9" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696763v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00174213v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/tel-01345486v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01784592v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795598v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01784530v2" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01784598v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795523v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795640v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795511v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795627v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795697v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/cel-01795733v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>