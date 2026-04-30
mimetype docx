--- v0 (2026-03-09)
+++ v1 (2026-04-30)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,925 +234,1193 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05325920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early hybrid cardiac rehabilitation in congenital heart disease: the QUALIREHAB trial</w:t>
+                <w:t xml:space="preserve">Cardiopulmonary Fitness and Physical Activity Among Children and Adolescents With Inherited Cardiac Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Amedro</w:t>
+                <w:t xml:space="preserve">Luc Souilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Oscar Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arthur Gavotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
+                <w:t xml:space="preserve">Marie Vincenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">JAMA Network Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 8 (2), pp.e2461795. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1001/jamanetworkopen.2024.61795⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487069v1</w:t>
+                <w:t xml:space="preserve">hal-04966817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children With Cardiac Disease and Heat Exposure: Catastrophic Converging Consequences?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early hybrid cardiac rehabilitation in congenital heart disease: the QUALIREHAB trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Arthur Gavotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luc Souilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1123/pes.2023-0086⟩</w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381517v1</w:t>
+                <w:t xml:space="preserve">hal-04487069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood and adolescence physical activity and multimorbidity later in life: A systematic review</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Children With Cardiac Disease and Heat Exposure: Catastrophic Converging Consequences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Souilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anders Larsen</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carsten Juhl</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alessio Bricca</w:t>
+                <w:t xml:space="preserve">Shawnda Morrison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Multimorbidity and Comorbidity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1177/26335565241231403⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1123/pes.2023-0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04449093v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiac rehabilitation in children and adolescents with long QT syndrome: the RYTHMO’FIT pilot study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Childhood and adolescence physical activity and multimorbidity later in life: A systematic review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Souilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anders Larsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carsten Juhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+                <w:t xml:space="preserve">Søren Skou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annie Auer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alessio Bricca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13102-024-00941-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Multimorbidity and Comorbidity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/26335565241231403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648027v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04449093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory fitness, muscle fitness, and physical activity in children with long QT syndrome: a prospective controlled study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Cardiac rehabilitation in children and adolescents with long QT syndrome: the RYTHMO’FIT pilot study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Souilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Avesani</w:t>
+                <w:t xml:space="preserve">Gael Metzler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Boisson</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Anne Requirand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.1081106⟩</w:t>
+              <w:t xml:space="preserve">BMC Sports Science, Medicine and Rehabilitation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (1), pp.152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13102-024-00941-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03971841v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04648027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reference values of aerobic fitness in the contemporary paediatric population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Gavotto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Mura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Mura</w:t>
+                <w:t xml:space="preserve">Jonathan Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Rhodes</w:t>
+                <w:t xml:space="preserve">Suellen Moli Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfred Hager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Preventive Cardiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 30 (9), pp.820-829. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/eurjpc/zwad054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Cardiorespiratory fitness, muscle fitness, and physical activity in children with long QT syndrome: a prospective controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Souilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Avesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Requirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.1081106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971841v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reference Values of Cardiopulmonary Exercise Test Parameters in the Contemporary Paediatric Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taissa Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rhodes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40798-023-00622-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Health-related quality of life and physical activity in children with inherited cardiac arrhythmia or inherited cardiomyopathy: the prospective multicentre controlled QUALIMYORYTHM study rationale, design and methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Souilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Health and Quality of Life Outcomes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 19 (1), pp.187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12955-021-01825-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03310460v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1162,161 +1430,264 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health-Related Quality of Life and Physical Activity in Children with Inherited Cardiac Arrhythmia or Inherited Cardiomyopathies: The Prospective Multicentre Controlled QUALIMYORYTHM Study Rationale, Design and Methods.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oscar Werner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamouda Abassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Amedro</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Luc Souilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03202623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation et optimisation de la condition physique et de l’activité physique chez les enfants et adolescents atteints de maladies cardiaques héréditaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Souilla</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Cardiologie et système cardiovasculaire. Université de Montpellier, 2024. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2024UMONT090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05448660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId60"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1463,51 +1834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dahhak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pamart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Morckhoven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe St-Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP289384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487069v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gavotto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae085" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawnda Morrison" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2023-0086" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449093v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Larsen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Juhl" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Skou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bricca" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26335565241231403" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648027v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Metzler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Requirand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-024-00941-2" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971841v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avesani" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Boisson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.1081106" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001709v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rhodes" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suellen Moli Yin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hager" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwad054" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310460v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01825-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202623v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dahhak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pamart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Morckhoven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe St-Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP289384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gavotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.61795" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawnda Morrison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2023-0086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Larsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Juhl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Skou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bricca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26335565241231403" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Metzler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Requirand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-024-00941-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rhodes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suellen Moli Yin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwad054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avesani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Boisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.1081106" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissa Pereira dos Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00622-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310460v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01825-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05448660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UMONT090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>