--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -368,265 +368,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early hybrid cardiac rehabilitation in congenital heart disease: the QUALIREHAB trial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Children With Cardiac Disease and Heat Exposure: Catastrophic Converging Consequences?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Souilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Shawnda Morrison</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Heart Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, </w:t>
+              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1123/pes.2023-0086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04487069v1</w:t>
+                <w:t xml:space="preserve">hal-04381517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Children With Cardiac Disease and Heat Exposure: Catastrophic Converging Consequences?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Early hybrid cardiac rehabilitation in congenital heart disease: the QUALIREHAB trial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Gavotto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Huguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Souilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shawnda Morrison</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne-Cecile Huby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Exercise Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">European Heart Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1123/pes.2023-0086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/eurheartj/ehae085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04381517v1</w:t>
+                <w:t xml:space="preserve">hal-04487069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Childhood and adolescence physical activity and multimorbidity later in life: A systematic review</w:t>
               </w:r>
@@ -1004,295 +1004,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04001709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cardiorespiratory fitness, muscle fitness, and physical activity in children with long QT syndrome: a prospective controlled study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Souilla</w:t>
+                <w:t xml:space="preserve">Reference Values of Cardiopulmonary Exercise Test Parameters in the Contemporary Paediatric Population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Amedro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martina Avesani</w:t>
+                <w:t xml:space="preserve">Stefan Matecki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Boisson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Stefan Matecki</w:t>
+                <w:t xml:space="preserve">Taissa Pereira dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.1081106⟩</w:t>
+              <w:t xml:space="preserve">Sports medicine - Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (1), pp.68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40798-023-00622-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03971841v1</w:t>
+                <w:t xml:space="preserve">hal-04177905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reference Values of Cardiopulmonary Exercise Test Parameters in the Contemporary Paediatric Population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Cardiorespiratory fitness, muscle fitness, and physical activity in children with long QT syndrome: a prospective controlled study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Souilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martina Avesani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Boisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Requirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefan Matecki</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jonathan Rhodes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sports medicine - Open</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (1), pp.68. </w:t>
+              <w:t xml:space="preserve">Frontiers in Cardiovascular Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40798-023-00622-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fcvm.2022.1081106⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177905v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03971841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Health-related quality of life and physical activity in children with inherited cardiac arrhythmia or inherited cardiomyopathy: the prospective multicentre controlled QUALIMYORYTHM study rationale, design and methods</w:t>
               </w:r>
@@ -1317,51 +1317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Souilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1483,51 +1483,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oscar Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamouda Abassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Boisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Souilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1834,51 +1834,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dahhak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pamart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Morckhoven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe St-Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP289384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gavotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.61795" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487069v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae085" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381517v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawnda Morrison" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2023-0086" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Larsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Juhl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Skou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bricca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26335565241231403" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Metzler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Requirand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-024-00941-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rhodes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suellen Moli Yin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwad054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971841v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avesani" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Boisson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.1081106" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177905v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissa Pereira dos Santos" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00622-3" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310460v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01825-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05448660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UMONT090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Dahhak" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pamart" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bouvard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David van Morckhoven" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe St-Martin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/JP289384" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966817v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Souilla" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oscar Werner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Huguet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gavotto" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vincenti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1001/jamanetworkopen.2024.61795" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381517v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Amedro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawnda Morrison" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1123/pes.2023-0086" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487069v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Cecile Huby" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurheartj/ehae085" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04449093v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Larsen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carsten Juhl" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#248;ren Skou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bricca" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/26335565241231403" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648027v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guillaumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Auer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Metzler" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Requirand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13102-024-00941-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04001709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Mura" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rhodes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suellen Moli Yin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfred Hager" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurjpc/zwad054" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177905v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Matecki" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taissa Pereira dos Santos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40798-023-00622-3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03971841v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Avesani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Boisson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcvm.2022.1081106" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03310460v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamouda Abassi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12955-021-01825-6" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202623v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05448660v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UMONT090" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>