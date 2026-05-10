--- v0 (2026-03-07)
+++ v1 (2026-05-10)
@@ -336,373 +336,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04930218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EuroGCT D4-1: Landscape mapping, report on mapping of European cell and gene therapy landscape at multiple levels</w:t>
+                <w:t xml:space="preserve">EuroGCT, D2-2: Research community hub, a report on dissemination and uptake of information produced in WP4 via the EuroGCT online research and regulatory community hub</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxane Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Yu Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare Blackburn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anna Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04290642v1</w:t>
+                <w:t xml:space="preserve">halshs-04290634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EuroGCT D4-2: Resources on practical steps- a set of information resources on the practical steps needed for cell and gene therapy development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EuroGCT D4-1: Landscape mapping, report on mapping of European cell and gene therapy landscape at multiple levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Yu Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Blackburn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04290639v1</w:t>
+                <w:t xml:space="preserve">halshs-04290642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EuroGCT, D2-2: Research community hub, a report on dissemination and uptake of information produced in WP4 via the EuroGCT online research and regulatory community hub</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EuroGCT D4-2: Resources on practical steps- a set of information resources on the practical steps needed for cell and gene therapy development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hsin-Yu Kuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">European Commission - CORDIS. 2023, https://cordis.europa.eu/project/id/965241/results</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Couturier</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">halshs-04290634v1</w:t>
+                <w:t xml:space="preserve">halshs-04290639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EuroGCT Deliverable D4.7: Information collation, report on collation of existing information and links on where to seek information and guidance- Version 2.0</w:t>
               </w:r>
@@ -727,51 +727,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1223,252 +1223,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04913820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autorisation de mise sur le marché conditionnelle les médicaments de thérapie innovante</w:t>
+                <w:t xml:space="preserve">Procédure d’évaluation accélérée des médicaments de thérapie innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04669916v1</w:t>
+                <w:t xml:space="preserve">halshs-04842395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autorisation de mise sur le marché sous circonstances exceptionnelles des médicaments de thérapie innovante</w:t>
+                <w:t xml:space="preserve">Autorisation de mise sur le marché conditionnelle les médicaments de thérapie innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04846507v1</w:t>
+                <w:t xml:space="preserve">halshs-04669916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Procédure d’évaluation accélérée des médicaments de thérapie innovante</w:t>
+                <w:t xml:space="preserve">Autorisation de mise sur le marché sous circonstances exceptionnelles des médicaments de thérapie innovante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04842395v1</w:t>
+                <w:t xml:space="preserve">halshs-04846507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prix et prise en charge des médicaments en France : Introduction et parties prenantes</w:t>
               </w:r>
@@ -2211,177 +2211,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04289972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marketing Authorisation under exceptional circumstances for ATMPs</w:t>
+                <w:t xml:space="preserve">Market Access for ATMPs- Specificities of the marketing authorisation dossier for biosimilars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04289984v1</w:t>
+                <w:t xml:space="preserve">halshs-04290000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Market Access for ATMPs- Specificities of the marketing authorisation dossier for biosimilars</w:t>
+                <w:t xml:space="preserve">Marketing Authorisation under exceptional circumstances for ATMPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04290000v1</w:t>
+                <w:t xml:space="preserve">halshs-04289984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerated Assessment of ATMPs</w:t>
               </w:r>
@@ -3047,273 +3047,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04290539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The challenges of Advanced Therapy Medicinal Products manufacturing in the European Union: Strengths and limits of current regulatory tools</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Illustrating regulatory requirements for the development of Gene and Cell therapy products with the EuroGCT research pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Auxane Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Yu Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Lorigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clare Blackburn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t>
+              <w:t xml:space="preserve">European Society for Blood and Marrow Transplant 49th annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04290578v1</w:t>
+                <w:t xml:space="preserve">halshs-04290303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illustrating regulatory requirements for the development of Gene and Cell therapy products with the EuroGCT research pathways</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The challenges of Advanced Therapy Medicinal Products manufacturing in the European Union: Strengths and limits of current regulatory tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auxane Delage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Yu Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clare Blackburn</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anna Couturier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society for Blood and Marrow Transplant 49th annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Bruxelles (BEL), Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04290303v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04290578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping regulators’ early interactions procedures to support innovation</w:t>
               </w:r>
@@ -3338,51 +3338,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Yu Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3459,64 +3459,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hsin-Yu Kuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Lorigan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clare Blackburn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Gene &amp; Cell Therapy Congress 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Edinburgh, United Kingdom</w:t>
@@ -3646,177 +3646,177 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04842521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autorités de protection des données</w:t>
+                <w:t xml:space="preserve">Utilisation abusive / détournée des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04842512v1</w:t>
+                <w:t xml:space="preserve">halshs-04842494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation abusive / détournée des données</w:t>
+                <w:t xml:space="preserve">Autorités de protection des données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc-Sylvain Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Mahalatchimy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04842494v1</w:t>
+                <w:t xml:space="preserve">halshs-04842512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification des données</w:t>
               </w:r>
@@ -4173,51 +4173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Yu Kuo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sylvain Gilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290642v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blackburn" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290639v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290634v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Couturier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Habib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Waite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669916v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846507v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842395v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Claire Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289984v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N&#232;gre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290578v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lorigan" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842512v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842494v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930206v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hsin-Yu Kuo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Mahalatchimy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc-Sylvain Gilbert" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auxane Delage" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Roby" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04930218v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290634v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Couturier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290642v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clare Blackburn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290639v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290644v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Habib" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Gennet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780332v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda Waite" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03780324v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04913820v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842395v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669916v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04846507v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842473v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey-Claire Ruiz" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669909v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842376v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669913v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669912v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669915v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669910v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669908v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289949v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289972v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290000v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289984v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289991v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901181v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901157v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04289930v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842702v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842656v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Brunel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290539v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier N&#232;gre" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290303v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Lorigan" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290578v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04290584v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03901227v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842521v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842494v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842512v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04842503v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03779362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>