--- v1 (2026-04-12)
+++ v2 (2026-05-05)
@@ -126,572 +126,589 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low thickness platform on soft soil reinforced with rigid inclusions: 2D rolling load tests in centrifuge</w:t>
+                <w:t xml:space="preserve">Numerical investigation of the effects of kinematic interaction in rigid inclusion reinforced soft ground</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+                <w:t xml:space="preserve">Charbel Nohra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101800⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 206, pp.110248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2026.110248⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05509780v1</w:t>
+                <w:t xml:space="preserve">hal-05559447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical investigation of the effects of kinematic interaction in rigid inclusion reinforced soft ground</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centrifuge modelling of suction anchors under multidirectional loading for shared mooring applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Escoffier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cristian Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Cerfontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2026.110248⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.25.00031⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559447v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05513581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of suction anchors under multidirectional loading for shared mooring applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Bearing capacity of monotonically installed tapered piles in medium-dense Fontainebleau sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Bałachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Worku Firomsa Kabeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakub Konkol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2026, pp.1-17. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jphmg.25.00031⟩</w:t>
+              <w:t xml:space="preserve">, 2026, pp.1 - 17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.25.00022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05513581v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Mohr–Coulomb Failure Criterion of Cement-Treated Materials Using Mixture Design Properties</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Low thickness platform on soft soil reinforced with rigid inclusions: 2D rolling load tests in centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sanfratello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrastructures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (10), pp.267. </w:t>
+              <w:t xml:space="preserve">Transportation Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 56, pp.101800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/infrastructures10100267⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.trgeo.2025.101800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306308v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05509780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical investigation of the effect of non-plastic fines on the behavior of an embankment on liquefiable soil subjected to earthquake</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedid Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 196, pp.109427. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -764,51 +781,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariano Neme Gamarra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Hollanda Cavalcanti Tsuha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 62, pp.1-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
@@ -855,77 +872,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge Modeling of an Embankment Resting on Liquefiable Ground: Investigation of the Effects of a Low Amount of Nonplastic Fines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chedid Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geotechnical and Geoenvironmental Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 151 (8), </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -959,90 +976,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge parametric study of the geosynthetic overlap for reinforced piled embankment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guerois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1076,77 +1093,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical modeling of pile response in soft clay under multidirectional and cyclic loading for floating wind turbines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Soriano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans Peter Jostad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1270,7015 +1287,7132 @@
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steven Bayton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, pp.1-12. </w:t>
+              <w:t xml:space="preserve">, 2025, 26 (2), pp.93-104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/jphmg.25.00046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05507954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compilation des propriétés physiques et mécaniques du sable de Fontainebleau NE34</w:t>
+                <w:t xml:space="preserve">Determination of Mohr–Coulomb Failure Criterion of Cement-Treated Materials Using Mixture Design Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Dano</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mario Castaneda-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Benahmed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zheng Li</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Sanfratello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 179, pp.6. </w:t>
+              <w:t xml:space="preserve">Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (10), pp.267. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2024027⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/infrastructures10100267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923818v1</w:t>
+                <w:t xml:space="preserve">hal-05306308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A discrete element study on sand response to cyclic loading: macro-micro perspectives</w:t>
+                <w:t xml:space="preserve">Compilation des propriétés physiques et mécaniques du sable de Fontainebleau NE34</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Ezzeddine</w:t>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+                <w:t xml:space="preserve">Jean-Claude Dupla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Richard</w:t>
+                <w:t xml:space="preserve">Nadia Benahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Thorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+                <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Granular Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10035-024-01467-7⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 179, pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2024027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05036296v1</w:t>
+                <w:t xml:space="preserve">hal-04923818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge and numerical modeling of the behavior of homogeneous embankment on liquefiable soil subjected to dynamic excitation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A discrete element study on sand response to cyclic loading: macro-micro perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2023.107999⟩</w:t>
+              <w:t xml:space="preserve">Granular Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (4), pp.101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10035-024-01467-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04272728v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Data-Driven Prediction of Cement-Stabilized Soils Tensile Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sanfratello</w:t>
+                <w:t xml:space="preserve">Centrifuge and numerical modeling of the behavior of homogeneous embankment on liquefiable soil subjected to dynamic excitation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedid Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infrastructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/infrastructures8100146⟩</w:t>
+              <w:t xml:space="preserve">Soil Dynamics and Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 172, pp.107999. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soildyn.2023.107999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262321v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04272728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and prediction of tensile properties of cement stabilized soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Data-Driven Prediction of Cement-Stabilized Soils Tensile Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Castaneda-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sanfratello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.630⟩</w:t>
+              <w:t xml:space="preserve">Infrastructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 8 (10), pp.146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/infrastructures8100146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04418784v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset for centrifuge modelling of laterally monotonic loaded monopiles in saturated dense sand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation and prediction of tensile properties of cement stabilized soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Castaneda-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108312⟩</w:t>
+              <w:t xml:space="preserve">Transportation Research Procedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 72, pp.1597-1604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.630⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04425088v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04418784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of embedding depth on the monotonic lateral response of monopiles in sand: centrifuge and numerical modelling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Dataset for centrifuge modelling of laterally monotonic loaded monopiles in saturated dense sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 42, pp.108312. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2022.108312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgeot.22.00149⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04379027v1</w:t>
+                <w:t xml:space="preserve">hal-04425088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of embedding depth and load eccentricity on lateral response of offshore monopiles in dense sand: A centrifuge study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effect of embedding depth on the monotonic lateral response of monopiles in sand: centrifuge and numerical modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 37 p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 55 (8), pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.22.00149⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgeot.21.00200⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03483556v1</w:t>
+                <w:t xml:space="preserve">hal-04379027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similitudes et effets d’échelle dans les modèles physiques. Apports de Pierre Habib</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 169, 7p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/geotech/2021024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact driving of monopiles in centrifuge: effect on the lateral response in sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/jphmg.21.00035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using FBGS to estimate the horizontal response of a monopile in a geotechnical centrifuge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Effects of embedding depth and load eccentricity on lateral response of offshore monopiles in dense sand: A centrifuge study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhongsen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jphmg.19.00022⟩</w:t>
+              <w:t xml:space="preserve">Geotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeot.21.00200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516732v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03483556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélioration des sols par inclusions rigides : le rôle des géosynthétiques dans la plateforme de transfert de charge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Using FBGS to estimate the horizontal response of a monopile in a geotechnical centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (3), pp.164-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.19.00022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/geotech/2020003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04424768v1</w:t>
+                <w:t xml:space="preserve">hal-02516732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geosynthetic-reinforced pile-embankments: numerical, analytical and centrifuge modelling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Amélioration des sols par inclusions rigides : le rôle des géosynthétiques dans la plateforme de transfert de charge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego da Fagundes</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bruno Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgein.19.00011⟩</w:t>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 162, pp.1. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/geotech/2020003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02498718v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04424768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pile roughness on shaft resistance in sand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Geosynthetic-reinforced pile-embankments: numerical, analytical and centrifuge modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego da Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgeen.18.00135⟩</w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27 (3), pp. 301-314. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.19.00011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192648v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02498718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monotonic, cyclic and post-cyclic performance of a single-helix anchor in residual soil of sandstone</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact of pile roughness on shaft resistance in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2018.12.012⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the ICE - Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgeen.18.00135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02191764v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation on a laterally loaded pile in unsaturated silty soil</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monotonic, cyclic and post-cyclic performance of a single-helix anchor in residual soil of sandstone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Augusto Desideri</w:t>
+                <w:t xml:space="preserve">José A. Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Casini</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cristina Tsuha de Hollanda Cavalcanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 35p. </w:t>
+              <w:t xml:space="preserve">Journal of Rock Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4), pp.824-836. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0322⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jrmge.2018.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945314v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02191764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of a helical anchor under different cyclic loading conditions in sand</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental observation on a laterally loaded pile in unsaturated silty soil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Neel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Leonardo Lalicata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jphmg.17.00054⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 35p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2018-0322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01945096v1</w:t>
+                <w:t xml:space="preserve">hal-01945314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new climatic chamber for studying soil-atmosphere interaction in physical models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modelling of a helical anchor under different cyclic loading conditions in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Hollanda Cavalcanti Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 19p. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jphmg.17.00073⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 17p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.17.00054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01945113v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01945096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing capacity of circular footings resting on unsaturated dessicated soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+                <w:t xml:space="preserve">A new climatic chamber for studying soil-atmosphere interaction in physical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 13p. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2018, 19p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.17.00073⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jphmg.17.00060⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01945044v1</w:t>
+                <w:t xml:space="preserve">hal-01945113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geosynthetic reinforcement of pile-supported embankments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bearing capacity of circular footings resting on unsaturated dessicated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Lozada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girout</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dias</w:t>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geosynthetics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.17.00060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1680/jgein.17.00032⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01915220v1</w:t>
+                <w:t xml:space="preserve">hal-01945044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical and experimental study on influence of installation effects on the behaviour of helical anchors in very dense sand</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Geosynthetic reinforcement of pile-supported embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cgj-2017-0137⟩</w:t>
+              <w:t xml:space="preserve">Geosynthetics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.37-49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgein.17.00032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01915191v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic and post-cyclic monotonic response of a single-helix anchor in sand.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Axial behaviour of jacket piles for offshore wind turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Isorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.16.00100⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 17 (4), pp.229-245. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jphmg.15.00044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01618242v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02014590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axial behaviour of jacket piles for offshore wind turbines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Impact of pile installation method on the axial capacity in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jphmg.15.00044⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (3), pp. 1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.17.00036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02014590v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of pile installation method on the axial capacity in sand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Load transfer mechanism and deformation of reinforced piled embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego da Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio de Souza Soares de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géotechnique Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.17.00036⟩</w:t>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 45 (2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.11.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617370v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01617314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load transfer mechanism and deformation of reinforced piled embankments</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical and experimental study on influence of installation effects on the behaviour of helical anchors in very dense sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorany Agudelo Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Hollanda Cavalcanti Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2016.11.002⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55 (8), pp.1067-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2017-0137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01617314v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01915191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cyclic axial loading sequences on piles in sand</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cyclic and post-cyclic monotonic response of a single-helix anchor in sand.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Hollanda Cavalcanti Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotechnique Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6 (2), pp.163-167. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.15.00155⟩</w:t>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.11-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.16.00100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01348548v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01618242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scale effect in centrifuge tests of helical anchors in sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Hollanda Cavalcanti Tsuha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/jphmg.15.00047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01357691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of cracks and desiccation on the bearing capacity of soil deposits</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effects of cyclic axial loading sequences on piles in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géotechnique Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 5 (3), pp.112-117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/jgele.15.00021⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6 (2), pp.163-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.15.00155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252211v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01348548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behaviour of piled embankments without reinforcement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego da Fagundes</w:t>
+                <w:t xml:space="preserve">Effects of cracks and desiccation on the bearing capacity of soil deposits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girout</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the ICE - Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/geng.14.00155⟩</w:t>
+              <w:t xml:space="preserve">Géotechnique Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5 (3), pp.112-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/jgele.15.00021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252151v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discussion of &amp;quot;Field investigation of the axial resistance of helical piles in dense sand</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Behaviour of piled embankments without reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego da Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio de Souza Soares de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the ICE - Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 168 (6), pp.514-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/geng.14.00155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cgj-2015-0212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01252526v1</w:t>
+                <w:t xml:space="preserve">hal-01252151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical and physical modeling of rainfall in centrifuge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Discussion of &amp;quot;Field investigation of the axial resistance of helical piles in dense sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zorany S.Z. Mosquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de H. C. Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julian Tristancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1680/ijpmg.14.00023⟩</w:t>
+              <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 52 (8), pp.1190-1194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cgj-2015-0212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252133v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of unsaturated soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Mathematical and physical modeling of rainfall in centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Tristancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geo-engineering Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/JGS-130013⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (15), pp.150-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1680/ijpmg.14.00023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470304v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical analysis of a geosynthetic-reinforced piled load transfer platform - Validation on centrifuge test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 42 (5), pp.525-539. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2014.07.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01259538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental and analytical framework for modelling soil compaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian Tristancho</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Leroueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 175, pp.22-34. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.enggeo.2014.03.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geosynthetic reinforcement of a granular load transfer platform above rigid inclusions: comparison between centrifuge testing and analytical modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 1 (21), pp.37-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/gein.13.00033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01470376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge investigation of load transfer mechanisms in a granular mattress above a rigid inclusions network</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modelling of unsaturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2012.12.001⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geo-engineering Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (2), pp.83-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/JGS-130013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00851104v1</w:t>
+                <w:t xml:space="preserve">hal-01470304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulation de tremblement de terre sur modèles réduits centrifugés</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge investigation of load transfer mechanisms in a granular mattress above a rigid inclusions network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Essais et Simulations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 36, p92-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2012.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00853830v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of scale effect in an internal erosion mechanism: centrifuge model and energy analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simulation de tremblement de terre sur modèles réduits centrifugés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Garnier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">François Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Audrain</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean Louis Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Essais et Simulations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 113, pp. 41-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007342v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00853830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climatic chamber with centrifuge to simulate different weather conditions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Dynamic Actuator for Centrifuge Modeling of Soil-Structure Interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Angel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelson Obregon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35 (1), 13p. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2012, 35 (4), 9p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00850890v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Actuator for Centrifuge Modeling of Soil-Structure Interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId108" w:history="1">
+                <w:t xml:space="preserve">Climatic chamber with centrifuge to simulate different weather conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Tristancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Obregon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 35 (4), 9p</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012, 35 (1), 13p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1520/GTJ103620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851059v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00850890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the efficiencies of helical anchor plates in sand by centrifuge model tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Tsuha</w:t>
+                <w:t xml:space="preserve">Nelson Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Geotechnical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 49, pp 1102-1114. </w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1139/T2012-064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00851055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic parameters of intermediate soils based on bender-extender elements pulse tests</w:t>
+                <w:t xml:space="preserve">Study of scale effect in an internal erosion mechanism: centrifuge model and energy analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Murillo</w:t>
+                <w:t xml:space="preserve">Didier Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammad Sharifipour</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">van Duong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dano</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3208/sandf.51.637⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Environmental and Civil Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 16 (1), pp.1-19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19648189.2012.667203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501214v1</w:t>
+                <w:t xml:space="preserve">hal-01007342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of wetting-induced collapse in embankment base</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valéry Ferber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Im Khokhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 61 (5), pp 409-420. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/geot.10.P.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00611910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retaining walls in urban areas, numerical modelling, characteristic interaction parameters</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elastic parameters of intermediate soils based on bender-extender elements pulse tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Popa</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Carol Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad Sharifipour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Journal of the technical university of civil engineering Bucharest</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 51 (4), pp. 637-649. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3208/sandf.51.637⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635672v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01501214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation physique de pieux hélicoïdaux mis en place dans du sable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. de Hollanda Cavalcanti Tsuha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Aoki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 130, pp 15-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00633769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A miniature falling weight device for non destructive characterization of soils in the centrifuge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Retaining walls in urban areas, numerical modelling, characteristic interaction parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Batali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 32 (5), pp 465-474</w:t>
+              <w:t xml:space="preserve">Scientific Journal of the technical university of civil engineering Bucharest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (1), pp 32-39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436440v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of soil deformation by means of cone penetrometer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A miniature falling weight device for non destructive characterization of soils in the centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">H van de Graaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 49 (3), pp 397-408</w:t>
+              <w:t xml:space="preserve">Geotechnical Testing Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 32 (5), pp 465-474</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436437v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spectral analysis of surface waves method to assess shear wave velocity within centrifuge models</w:t>
+                <w:t xml:space="preserve">Measurements of soil deformation by means of cone penetrometer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Andrea Murillo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Bacconnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Gourves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H van de Graaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 68 (2), pp 135-145</w:t>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 49 (3), pp 397-408</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00428640v1</w:t>
+                <w:t xml:space="preserve">hal-00436437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieu sous charge latérale cyclique : Incertitudes sur les mesures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Spectral analysis of surface waves method to assess shear wave velocity within centrifuge models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Andrea Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Garnier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 129, pp 3-10</w:t>
+              <w:t xml:space="preserve">Journal of Applied Geophysics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 68 (2), pp 135-145</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633743v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00428640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ground vibration isolation with geofoam barriers : Centrifuge modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pieu sous charge latérale cyclique : Incertitudes sur les mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rosquoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">B. Caicedo</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 129, pp 3-10</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00596524v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dispositif d'étude du transfert de charge dans un système de sol compressible renforcé par inclusions rigides sur modèle réduit centrifugé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Ground vibration isolation with geofoam barriers : Centrifuge modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotextiles and Geomembranes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27 (6), pp 423-434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geotexmem.2009.03.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00425398v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Original technologies for proven performances for the new LCPC earthquake simulator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Louis Chazelas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of Earthquake Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 6 (4), pp 723-728. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10518-008-9096-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesures en macrogravité sur modèles réduits d'ouvrages géotechniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gaudicheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Laboratoires des Ponts et Chaussees</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 273, pp 93-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00376812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalogue of scaling laws and similitude questions in geotechnical centrifuge modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dispositif d'étude du transfert de charge dans un système de sol compressible renforcé par inclusions rigides sur modèle réduit centrifugé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Garnier</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">D. Goodings</w:t>
+                <w:t xml:space="preserve">François Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 7 (3), 22p</w:t>
+              <w:t xml:space="preserve">Studia Geotechnica et Mechanica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 30 (1-2), pp 257-268</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00364250v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00425398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of helical pile anchors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Catalogue of scaling laws and similitude questions in geotechnical centrifuge modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chc Tsuha</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">C. Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sm Springman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pj Culligan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goodings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 7 (4), pp 1-12</w:t>
+              <w:t xml:space="preserve">, 2007, 7 (3), 22p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00436300v1</w:t>
+                <w:t xml:space="preserve">hal-00364250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lateral cyclic loading of sand-installed piles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physical modelling of helical pile anchors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chc Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yves Canepa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soils and Foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 47 (5), pp 821-832</w:t>
+              <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 7 (4), pp 1-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359951v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physique de la suffusion dans les ouvrages hydrauliques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Lateral cyclic loading of sand-installed piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosquoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Audrain</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Canepa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du groupe francais d'humidimétrie neutromique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 53, pp.29-35</w:t>
+              <w:t xml:space="preserve">Soils and Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 47 (5), pp 821-832</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00363604v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélération de la consolidation des argiles par électro-osmose : essais en centrifugeuse</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation physique de la suffusion dans les ouvrages hydrauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thorel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Dupas</w:t>
+                <w:t xml:space="preserve">Insaf Bagga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaudicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 114, pp.43-52</w:t>
+              <w:t xml:space="preserve">Bulletin du groupe francais d'humidimétrie neutromique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 53, pp.29-35</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00095895v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00363604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accélération de la consolidation des argiles par électro-osmose : essais en centrifugeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karim Beddiar</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">G. Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Berthaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dupas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 114, pp.43-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/geotech/2006114043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation de séismes sous macrogravité en centrifugeuse : Des équipements embarqués, conçus pour des conditions de service éprouvantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Buttigieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Louis Chazelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Essais industriels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39, pp 2-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00372162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Accélération de la consolidation des argiles par électro-osmose : essais en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Beddiar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Berthaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dupas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 114, pp.43-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00095895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modélisation numérique et physique du comportement d'une paroi de soutènement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gaudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horatio Popa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BLPC - Bulletin des Laboratoires des Ponts et Chaussées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 256-257, pp 85-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8288,17908 +8422,17908 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between torque and axial force during helical pile installation at varying rotational speeds</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modelling of cyclic loading on suction anchors in soft clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Soriano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Frontiers in Offshore Geotechnics - ISFOG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.2506-2511, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53243/ISFOG2025-419⟩</w:t>
+              <w:t xml:space="preserve">, Université Gustave Eiffel, Jun 2025, Nantes, France. 7p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ISFOG2025-424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192741v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of cyclic loading on suction anchors in soft clay</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Geosynthetic overlap for reinforced piled embankment: Centrifuge modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Guerois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Philippe Audrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Symposium on Frontiers in Offshore Geotechnics - ISFOG 2025</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53243/ISFOG2025-424⟩</w:t>
+              <w:t xml:space="preserve">EUROGEO 8 - 8th European Conference on Geosynthetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Lille, France. pp.04003, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202564404003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05192753v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geosynthetic overlap for reinforced piled embankment: Centrifuge modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Correlation between torque and axial force during helical pile installation at varying rotational speeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de Hollanda Cavalcanti Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUROGEO 8 - 8th European Conference on Geosynthetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/e3sconf/202564404003⟩</w:t>
+              <w:t xml:space="preserve">5th International Symposium on Frontiers in Offshore Geotechnics - ISFOG 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nantes, France. pp.2506-2511, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ISFOG2025-419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524127v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05192741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the kinematic interaction between a cohesive soil and a group of rigid inclusions through dynamic centrifuge tests</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modeling of the effects of earthquake amplitude on ground liquefaction and embankment response</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedid Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference of Earthquake and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3208/jgssp.v10.OS-14-05⟩</w:t>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Technical Committee on Physical Modelling (TC104) of the International Society of Soil Mechanics and Geotechnical Engineering (ISSMGE), Oct 2024, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-44⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04601090v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical modelling of rigid inclusion reinforced road platform, under surface loading and mobile loading</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bearing capacity of monotonically installed tapered piles in medium-dense Fontainebleau sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Balachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Firomsa Kabeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jakob Konkol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE24</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands. 6p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684395v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing repeatability, scale effects, and consistency in geotechnical physical modelling: a collaborative benchmark exercise on horizontally loaded piles in dry sand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical simulation of an embankment constructed on liquefiable ground</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedid Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Association for Earthquake Engineering, Jun 2024, Milan, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04737880v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05036974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modeling of the effects of earthquake amplitude on ground liquefaction and embankment response</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Photogrammétrie mobile pour la reconstruction 3D des expériences en centrifugeuse géotechnique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Soriano-Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Technical Committee on Physical Modelling (TC104) of the International Society of Soil Mechanics and Geotechnical Engineering (ISSMGE), Oct 2024, Delft, Netherlands. </w:t>
+              <w:t xml:space="preserve">12èmes Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Français de Mécanique des Sols et de Géotechnique (CFMS); Comité Français de Mécanique des Roches (CFMR); Comité Français de Géologie de l’Ingénieur et de l’Environnement (CFGI); Laboratoire IC2MP (Institut de Chimie des Milieux et des Matériaux de Poitiers, UMR CNRS 7285, Jun 2024, Poitiers, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-44⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.13771329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036986v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bearing capacity of monotonically installed tapered piles in medium-dense Fontainebleau sand</w:t>
+                <w:t xml:space="preserve">Discrete element modelling of centrifuge experiments on pile jacking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lech Balachowski</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A. Ezzeddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société portugaise de géotechnique, Aug 2024, Lisbonne, Portugal. pp.2262-2265, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-430⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737866v1</w:t>
+                <w:t xml:space="preserve">hal-05036161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical simulation of an embankment constructed on liquefiable ground</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Determination of c-φ Properties of Lightly Stabilized Soils from Conventional Tensile and Compressive Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Castaneda-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sanfratello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th World Conference on Earthquake Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th International Conference on Transportation Geotechnics (ICTG) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Sydney, Australia. pp.77 - 85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-97-8237-6_8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036974v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04815149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photogrammétrie mobile pour la reconstruction 3D des expériences en centrifugeuse géotechnique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modelling of the loading capacity of suction anchors in soft clay: towards multidirectional load</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Soriano-Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.13771329⟩</w:t>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics (ECPMG) Delft - The Netherlands, 09-11 October 2024 (Session 3)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands. 6p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-17⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04699716v1</w:t>
+                <w:t xml:space="preserve">hal-04736921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discrete element modelling of centrifuge experiments on pile jacking</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanical features of stabilized soils with low cement content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Castaneda-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sanfratello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE 2024</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003431749-430⟩</w:t>
+              <w:t xml:space="preserve">ECSMGE 2024 - XVIII European conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Portuguese Geotechnical Society, Aug 2024, Lisbonne, Portugal. pp.375-379, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05036161v1</w:t>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04685733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of the loading capacity of suction anchors in soft clay: towards multidirectional load</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Square shallow foundation on four rigid inclusions subjected to uncentered vertical load: Centrifuge modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics (ECPMG) Delft - The Netherlands, 09-11 October 2024 (Session 3)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-17⟩</w:t>
+              <w:t xml:space="preserve">XVIII European Conference On soil Mechanic and Geotechnical Engineering - ECSMGE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPG, Aug 2024, Lisbonne, Portugal. pp.2681-2684, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-521⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04736921v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of c-φ Properties of Lightly Stabilized Soils from Conventional Tensile and Compressive Testing</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Lenoir</w:t>
+                <w:t xml:space="preserve">Effet des inclusions rigides sur la reponse d'un systeme sol-structure rigide sous sollicitations sismiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Soriano-Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sanfratello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Transportation Geotechnics (ICTG) 2024</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12èmes Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Poitier, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04815149v1</w:t>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical features of stabilized soils with low cement content</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge eccentric loading of square foundation over rigid inclusions with the 4 Degree Of Freedom robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSMGE 2024 - XVIII European conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003431749⟩</w:t>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands. 5p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-62⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04685733v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04737842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Square shallow foundation on four rigid inclusions subjected to uncentered vertical load: Centrifuge modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic centrifuge modelling of the effect of a superstructure on the dynamic response of rigid inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Soriano-Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European Conference On soil Mechanic and Geotechnical Engineering - ECSMGE24</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003431749-521⟩</w:t>
+              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684435v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05365217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet des inclusions rigides sur la reponse d'un systeme sol-structure rigide sous sollicitations sismiques</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modelling of tapered wall jacked into dense sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lech Balachowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W.F. Kabeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes Journées Nationales de Géotechnique et Géologie de l'Ingénieur</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVIII European Conference On soil Mechanic and Geotechnical Engineering - ECSMGE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SPG, Aug 2024, Lisbonne, Portugal. pp.330-333, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365228v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge eccentric loading of square foundation over rigid inclusions with the 4 Degree Of Freedom robot</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Audrain</w:t>
+                <w:t xml:space="preserve">Assessing repeatability, scale effects, and consistency in geotechnical physical modelling: a collaborative benchmark exercise on horizontally loaded piles in dry sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Liaudat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Kochnev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hauke Zachert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Ovalle-Villamil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Muraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics - ECPMG 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands. 5p., </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Deltares; TU Delft, Oct 2024, Delft, Netherlands</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04737842v1</w:t>
+                <w:t xml:space="preserve">hal-04737880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic centrifuge modelling of the effect of a superstructure on the dynamic response of rigid inclusions</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical modelling of rigid inclusion reinforced road platform, under surface loading and mobile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Badinier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nizar Ouechten</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Physical Modelling in Geotechnics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.53243/ECPMG2024-15⟩</w:t>
+              <w:t xml:space="preserve">XVIII European Conference on Soil Mechanics and Geotechnical Engineering - ECSMGE24</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lisbonne, Portugal. pp.326-329, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003431749-34⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05365217v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of tapered wall jacked into dense sand</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">W.F. Kabeta</w:t>
+                <w:t xml:space="preserve">Experimental study of the kinematic interaction between a cohesive soil and a group of rigid inclusions through dynamic centrifuge tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charbel Nohra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Soriano-camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII European Conference On soil Mechanic and Geotechnical Engineering - ECSMGE24</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1201/9781003431749-35⟩</w:t>
+              <w:t xml:space="preserve">8th International Conference of Earthquake and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Motoki Kazama; Junichi Koseki; Mitsu Okamura; Ryosuke Uzuoka; Ikuo Towhata, May 2024, Osaka, Japan. pp.936-941, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3208/jgssp.v10.OS-14-05⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04684419v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04601090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monopile lateral loading in dense sand - Comparison between monopile hammered in centrifuge versus PISA model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Int. SUT OSIG Conf. “Innovative Geotechnologies for Energy Transition”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUT, Sep 2023, London (UK), United Kingdom. pp.1031-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New method to determine P-y curves from monopile lateral loading test performed in centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Int. SUT OSIG Conf. “Innovative Geotechnologies for Energy Transition”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SUT, Sep 2023, London (UK), United Kingdom. pp.1031-1036</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation and prediction of tensile properties of cement stabilized soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le projet ANR E-PILOT : études expérimentales et numériques en statique et en dynamique des interactions tunnelier-fondations profondes Research project E-PILOT : Tunnel-Piles Interactions. Static and dynamic experimental and numerical studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Berthoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mroueh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Transport Research Arena TRA</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AFTES 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFTES, Oct 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379595v1</w:t>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04478669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet ANR E-PILOT : études expérimentales et numériques en statique et en dynamique des interactions tunnelier-fondations profondes Research project E-PILOT : Tunnel-Piles Interactions. Static and dynamic experimental and numerical studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation and prediction of tensile properties of cement stabilized soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Castaneda-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFTES 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th Transport Research Arena TRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Lisboa, Portugal. pp.1597-1604, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.trpro.2023.11.630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04478669v1</w:t>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2D behavior of a granular platform above a soft soil reinforced by rigid inclusions and geogrid subjected to a rolling load traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Dubreucq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Lerat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Jagu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Neel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geosynthetics: Leading the Way to a Resilient Planet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Biondi et al (eds), Sep 2023, Roma, Italia, France. pp.1047-1052, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/9781003386889-129⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId304" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete numerical analysis of drained cyclic loading on a model sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Ezzeddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bogdan Cazacliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Artoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Numerical Methods in Geotechnical Engineering 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, London, United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.53243/NUMGE2023-218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04281935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet en 2D d'une charge statique ou roulante sur une plateforme granulaire reposant sur sol renforcé par inclusions rigides</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Retrofit of the centrifuge engine line of the Uni-Eiffel GeoCentrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaudicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Lerat</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Lecoq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.181-183</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720061v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOLAB: integrating and advancing Europe's physical modelling facilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of monopile hammering installation on the horizontal response in centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Korean Geotechnical Society, Sep 2022, Daejeon, South Korea. pp.140-144</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.508-511</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04125489v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2D effect of static or rolling load on a granular platform above a soft soil reinforced by rigid inclusions</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GEOLAB: integrating and advancing Europe's physical modelling facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne van Eekelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Anastasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelista Korre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Stanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.402-405</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Daejeon, France. pp.140-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04073349v1</w:t>
+                <w:t xml:space="preserve">hal-04119813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets de bord dans les essais centrifuges sous chargement sismique par modélisation numérique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Impact de l'installation par battage du monopieu sur la réponse horizontale en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03719820v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retrofit of the centrifuge engine line of the Uni-Eiffel GeoCentrifuge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Centrifuge study of monopile embedded on its horizontal response in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhonsen Li</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.181-183</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.460-463</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073265v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of monopile hammering installation on the horizontal response in centrifuge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Mechanical characterization of cement stabilized soils: mechanical tests, statistical analysis and prevision models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Castaneda-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.508-511</w:t>
+              <w:t xml:space="preserve">5th International Seminar on Earthworks in Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073288v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04438445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEOLAB: integrating and advancing Europe's physical modelling facilities</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">2D effect of static or rolling load on a granular platform above a soft soil reinforced by rigid inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Daejeon, France. pp.140-144</w:t>
+              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.402-405</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04119813v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04073349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'installation par battage du monopieu sur la réponse horizontale en centrifugeuse</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+                <w:t xml:space="preserve">Etude des effets de bord dans les essais centrifuges sous chargement sismique par modélisation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedid Saade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Escoffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720204v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03719820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge study of monopile embedded on its horizontal response in sand</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GEOLAB: integrating and advancing Europe's physical modelling facilities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ton Peters</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne van Eekelen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioannis Anastasopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evangelista Korre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sam Stanier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2022, 10th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2022, Daejeon, South Korea. pp.460-463</w:t>
+              <w:t xml:space="preserve">, Korean Geotechnical Society, Sep 2022, Daejeon, South Korea. pp.140-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04073192v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04125489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical characterization of cement stabilized soils: mechanical tests, statistical analysis and prevision models</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effet en 2D d'une charge statique ou roulante sur une plateforme granulaire reposant sur sol renforcé par inclusions rigides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dubreucq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Jagu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lerat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Seminar on Earthworks in Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">11èmes journées nationales de géotechnique et de géologie de l’ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National des Sciences Appliquées de Lyon [INSA Lyon], CFMS, CFMR, CFGI, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04438445v1</w:t>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASIRI+: French National Research Program on Soil Reinforcement with Rigid Inclusions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Briançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Simon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th International Conference on Transportation Geotechnics (ICTG)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Chicago (IL), United States. pp.659-665, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-77234-5_54⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Base de données d'essais de pieux réalisés sur modèles réduits centrifugés : traction pour ancrage d'éolienne flottante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG 2020 Journées Nationales de Géotechnique et de Géologie de l’Ingénieur –Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, LYON, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200352v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement d'un batteur pour installer des monopieux d'éoliennes en mer en centrifugeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semaan Maatouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG 2020, Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, LYON, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study on the installation effect of helical piles in very dense sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José A. Schiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Hollanda Cavalcanti Tsuha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, LULEA, Sweden. pp. 151-156</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pile test database on centrifuged models: tension loading for floating wind turbine anchor</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+                <w:t xml:space="preserve">Numerical Study of Laterally Loaded Pile in Unsaturated Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lalicata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rotisciani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European conference on physical modelling in geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geotechnical Research for Land Protection and Development. CNRIG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Lecco, Italy. pp.713-722, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-21359-6_76⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04379956v1</w:t>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04380024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic loading of helical pile as anchor for floating windturbines : centrifuge tests</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pile test database on centrifuged models: tension loading for floating wind turbine anchor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Cristina Tsuha</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFOG2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, AUSTIN, United States. pp. 313-320</w:t>
+              <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2000, LULEA, Sweden. pp. 275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200344v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of a Hammer to drive monopiles of offshore wind turbines in Centrifuge</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Holding capacity of suction anchors with trench - centrifuge test results and interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cathie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Lulea, France. 5 p</w:t>
+              <w:t xml:space="preserve">ISFOG2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, AUSTIN, United States. pp. 352-361</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131557v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Study of Laterally Loaded Pile in Unsaturated Soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">L. Thorel</w:t>
+                <w:t xml:space="preserve">Cyclic loading of helical pile as anchor for floating windturbines : centrifuge tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tsuha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geotechnical Research for Land Protection and Development. CNRIG 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISFOG2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, AUSTIN, United States. pp. 313-320</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04380024v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pile test database on centrifuged models: tension loading for floating wind turbine anchor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2000, LULEA, Sweden. pp. 275-278</w:t>
+              <w:t xml:space="preserve">4th European conference on physical modelling in geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2020, Lulea, Sweden. pp.275-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200332v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04379956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Holding capacity of suction anchors with trench - centrifuge test results and interpretation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Development of a Hammer to drive monopiles of offshore wind turbines in Centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semaan Maatouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISFOG2020</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, AUSTIN, United States. pp. 352-361</w:t>
+              <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Lulea, France. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200346v1</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of piles under lateral loading in unsaturated soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Maria Lalicata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giada Maria Rotisciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Desideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Casini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Unsat2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Lisbonne, Portugal. 6 p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/202019501021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model preparation for unsaturated soil testing in a centrifuge environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leonardo Maria Lalicata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Augusto Desideri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G.M. Rotisciani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Casini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, LULEA, France. pp. 49-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le projet ASIRI+ : Amélioration et Renforcement des Sols par Inclusions RIgides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Briancon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG2020 (Journées Nationales de Géotechnique et de Géologie de l’Ingénieur)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, LYON, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Fibre bragg grating sensors to estimate the horizontal monopile behaviour in centrifuge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhong-Sen Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th European Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, LULEA, Sweden. pp. 293-294</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge benchmark testing of laterally loaded monopiles in sand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of the Breakout Factor for Helical Anchors in Sand by Centrifuge Testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering, ARC 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XVI Pan-American Conference on Soil Mechanics and Geotechnical Engineering (XVI PCSMGE) Geotechnical Engineering in the XXI Century: Lessons learned and future challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Cancun, Mexico. pp. 905-912, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/STAL190128⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03080475v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of the impact of the installation method on the lateral response of the pile.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Behavior of a Single-Helix Anchor in Sand Subjected to Cyclic Loading: Centrifuge Modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSMGE 2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0256⟩</w:t>
+              <w:t xml:space="preserve">6th Panamerican conference on soil mechanics and geotechnical engineering Geotechnical Engineering in the XXI Century: Lessons learned and future challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Cancun, Mexico. pp. 493-500, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/STAL190076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430583v2</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02915288v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Breakout Factor for Helical Anchors in Sand by Centrifuge Testing</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge test on instrumented FBGs monopile foundation in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhong-Sen Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Pan-American Conference on Soil Mechanics and Geotechnical Engineering (XVI PCSMGE) Geotechnical Engineering in the XXI Century: Lessons learned and future challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/STAL190128⟩</w:t>
+              <w:t xml:space="preserve">ECSMGE 2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. 8 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0263⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949260v1</w:t>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430597v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of a Single-Helix Anchor in Sand Subjected to Cyclic Loading: Centrifuge Modeling</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modelling of the behaviour of Iron Concentrate ore subjected to rolling movement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Saboya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Panamerican conference on soil mechanics and geotechnical engineering Geotechnical Engineering in the XXI Century: Lessons learned and future challenges</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/STAL190076⟩</w:t>
+              <w:t xml:space="preserve">ECSMGE-2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. pp. 1-8, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0652⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02915288v2</w:t>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02949233v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge test on instrumented FBGs monopile foundation in sand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stress variation during installation of mono-helix helical pile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariano Neme Gamarra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tsuha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSMGE 2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ISSPEA 2019, 1st International Symposium on Screw Piles for Energy Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dundee, France. pp. 77-78</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02430597v2</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193568v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of the behaviour of Iron Concentrate ore subjected to rolling movement</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Centrifuge benchmark testing of laterally loaded monopiles in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Britta Bienen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Klinkvort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Bayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECSMGE-2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">16th Asian Regional Conference on Soil Mechanics and Geotechnical Engineering, ARC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Taipei, Taiwan. 2 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02949233v2</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03080475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress variation during installation of mono-helix helical pile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modelling of the impact of the installation method on the lateral response of the pile.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristina Tsuha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSPEA 2019, 1st International Symposium on Screw Piles for Energy Applications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ECSMGE 2019, 17th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Reykjavik, Iceland. 8 p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32075/17ECSMGE-2019-0256⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193568v2</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02430583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load transfer mechanism of piled embankments : centrifuge tests versus analytical models</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physical modelling of atmospheric conditions during drying</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Lozada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Diego da Fagundes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ICPMG Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, LONDRES, France. pp.1043-1048</w:t>
+              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 413-417</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414493v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rolling test in geotechnical centrifuge for ore liquefaction analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">General study on the axial capacity of piles of offshore wind turbines jacked in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 465-468</w:t>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 701-706</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193480v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Seabed Trenching on the Holding Capacity of Suction Anchors in Soft Deepwater Gulf of Guinea Clays</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Cathie</w:t>
+                <w:t xml:space="preserve">A review of modelling effects in centrifuge monopole testing in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmus Klinkvort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Black</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Bayton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Haigh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gopal Madabhushi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Offshore Technology Conference 2018</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp.719-724</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192722v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of atmospheric conditions during drying</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Load transfer mechanism of reinforced piled embankments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.S.S Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.F Fagundes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.C.F Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D.A Hartman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 413-417</w:t>
+              <w:t xml:space="preserve">9th ICPMG Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, LONDRES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193578v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">General study on the axial capacity of piles of offshore wind turbines jacked in sand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Effet de la méthode d'installation sur le chargement latéral d'un pieu - essais en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 701-706</w:t>
+              <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193544v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193972v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of modelling effects in centrifuge monopole testing in sand</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gopal Madabhushi</w:t>
+                <w:t xml:space="preserve">Essai de simulation de roulis en centrifugeuse pour étudier la liquéfaction de minerai lors du transport maritime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Saboya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp.719-724</w:t>
+              <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193421v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193973v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de la méthode d'installation sur le chargement latéral d'un pieu - essais en centrifugeuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Capacité axiale de pieux fonces dans du sable. Essais en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
+              <w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193972v2</w:t>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193974v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Load transfer mechanism of reinforced piled embankments</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the soil undrained cohesion profile on the response of a sliding subsea foundation : centrifuge tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wallerand</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th ICPMG Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, LONDRES, France</w:t>
+              <w:t xml:space="preserve">SEG 2018, International Symposium on Energy Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. 2p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02414620v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essai de simulation de roulis en centrifugeuse pour étudier la liquéfaction de minerai lors du transport maritime</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of the installation methods of piles in cohesionless soil on their axial capacity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne la Vallée, France. 8p</w:t>
+              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp.1341-1346</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193973v2</w:t>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capacité axiale de pieux fonces dans du sable. Essais en centrifugeuse</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Laterally loaded pile in unsaturated soils: a numerical study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Lalicata</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Augusto Desideri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Casini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2018, 9èmes Journées Nationales de Géotechnique et de Géologie de l&amp;apos;Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Marne La Vallée, France. 8p</w:t>
+              <w:t xml:space="preserve">7th International Conference on Unsaturated Soils 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, HONG-KONG, China. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193974v2</w:t>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the soil undrained cohesion profile on the response of a sliding subsea foundation : centrifuge tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge investigation of the cyclic loading effect on the post-cyclic monotonic performance of a single-helix anchor in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Régis Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEG 2018, International Symposium on Energy Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Lausanne, Switzerland. 2p</w:t>
+              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, LONDRES, France. pp.1315-1320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193975v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the installation methods of piles in cohesionless soil on their axial capacity</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Load transfer mechanism of piled embankments : centrifuge tests versus analytical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego da Fagundes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp.1341-1346</w:t>
+              <w:t xml:space="preserve">9th ICPMG Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, LONDRES, France. pp.1043-1048</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193343v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02414493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge investigation of the cyclic loading effect on the post-cyclic monotonic performance of a single-helix anchor in sand</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Effect of Seabed Trenching on the Holding Capacity of Suction Anchors in Soft Deepwater Gulf of Guinea Clays</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalida Sassi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Slimane Zehzouh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cathie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Offshore Technology Conference 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Houston, United States. 15p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4043/28756-MS⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02193333v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02192722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laterally loaded pile in unsaturated soils: a numerical study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Rolling test in geotechnical centrifuge for ore liquefaction analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bretschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Unsaturated Soils 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, HONG-KONG, China. 6p</w:t>
+              <w:t xml:space="preserve">ICPMG 2018, 9th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Londres, France. pp. 465-468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02192787v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02193480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'effet de la méthode d'installation sur la capacité des pieux en traction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ismat El Haffar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RUGC 2017, 35èmes Rencontres de l'AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, NANTES, France. pp. 795-801</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02193969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge rolling test for ore liquefaction analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Audrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marine 2017, 7th International Conference on Computational Methods in Marine Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, NANTES, France. pp. 290-295</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge tests on a sliding foundation: impact of the undrained cohesion profile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Wallerand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSIG 2017, 8th International conference on Smarter Solutions for Future Offshore Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, LONDRES, France. 7p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of cyclic axial loading sequences on piles in sand : centrifuge modelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OSIG 2017, 8th International conference on Smarter Solutions for Future Offshore Developments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, LONDRES, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of soil profile on the response of a sliding subsea foundation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis Wallerand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Stuyts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROFUGE 2016 3rd European conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, NANTES, France. pp.295-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new climatic chamber adapted to the mini-centrifuge for simulating soil drying</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pm Castiblanco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROFUGE 2016, 3rd European conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, NANTES, France. pp.111-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Load distribution along a pile - case of cyclic axial loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Rakotonindriana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROFUGE 2016, 3rd European conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, NANTES, France. pp.257-262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358234v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved climatic chamber for desiccation simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catalina Lozada</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Unsat 2016, 3rd European Conference on Unsaturated Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, PARIS, France. 6p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/e3sconf/20160913002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01617847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling of cyclic loading on a single-helix anchor in sand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Antonio Chiavon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristina de Hollanda Cavalcanti Tsuha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Neel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROFUGE 2016 3rd European conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, NANTES, France. pp.275-279</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métamatériaux sismiques et essais en centrifugeuses</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Compaction interpreted in the framework of unsaturated soil mechanics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Leroueil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian Tristancho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AFPS 2015 - 9ème Colloque National</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PanAm conference on soil Mechanics &amp; geotechnical engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, BUENOS AIRES, Argentina. 8p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-603-3-138⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01307947v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compaction interpreted in the framework of unsaturated soil mechanics</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Projet CHARGEOL : Etude expérimentale et numérique des pieux de fondation des éoliennes offshore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Isorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PanAm conference on soil Mechanics &amp; geotechnical engineering</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CSMA, May 2015, Giens, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252362v1</w:t>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet CHARGEOL : Etude expérimentale et numérique des pieux de fondation des éoliennes offshore</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrifuge investigation of the axial cyclic behaviour of a single pile used for the foundation of a jacket type offshore wind turbine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rocio Isorna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">3rd International Symposium on Frontiers in Offshore Geotechnics (ISFOG2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Oslo, Norway. pp.521-526, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b18442-65⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId415" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517291v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01503353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge investigation of the axial cyclic behaviour of a single pile used for the foundation of a jacket type offshore wind turbine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modelling of dessication cracks in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Lozada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Symposium on Frontiers in Offshore Geotechnics (ISFOG2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">SEC 2015 - Symposium International Retrait et gonflement des sols - Climat et construction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Marne La Vallée, France. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId416" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01503353v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of dessication cracks in soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The occurrence of residual stresses in helical piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José A. Schiavon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João M.S.M. dos Santos Filho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de H. C. Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEC 2015 - Symposium International Retrait et gonflement des sols - Climat et construction</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Pan-American Conference on Soil Mechanics and Geotechnical Engineering, XV PCSMGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, BUENOS AIRES, Argentina. 8p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-603-3-1851⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252299v1</w:t>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The occurrence of residual stresses in helical piles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of desiccation cracks on soil resistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Lozada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Pan-American Conference on Soil Mechanics and Geotechnical Engineering, XV PCSMGE</w:t>
+              <w:t xml:space="preserve">PanAm conference on soil Mechanics &amp; geotechnical engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, BUENOS AIRES, Argentina. 8p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-603-3-1851⟩</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-61499-603-3-2086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252490v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of desiccation cracks on soil resistance</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Design Framework for Sliding Foundations: Centrifuge Testing and Numerical Modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Wallerand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Stuyts</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PanAm conference on soil Mechanics &amp; geotechnical engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-61499-603-3-2086⟩</w:t>
+              <w:t xml:space="preserve">Offshore Technology Conference, OTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, HOUSTON, United States. 15p, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4043/25978-MS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252433v1</w:t>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01252265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Design Framework for Sliding Foundations: Centrifuge Testing and Numerical Modelling</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Étude numérique des pieux d'éolienne offshore soumis à la traction en milieu sableux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rocio Isorna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwendal Jouan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Offshore Technology Conference, OTC</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">33es Rencontres Universitaires de Génie Civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01252265v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude numérique des pieux d'éolienne offshore soumis à la traction en milieu sableux</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Métamatériaux sismiques et essais en centrifugeuses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Brule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Bretschneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irini Djeran-Maigre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33es Rencontres Universitaires de Génie Civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Bayonne, France</w:t>
+              <w:t xml:space="preserve">AFPS 2015 - 9ème Colloque National</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, CHAMPS-SUR-MARNE, France. 5p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167648v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01307947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of installation effects on helical anchor performance in sand</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modèles physiques et numériques du renforcement des sols par inclusions rigides et géosynthétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Garnier</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JNGG 2014 - Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, BEAUVAIS, France. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956219v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles physiques et numériques du renforcement des sols par inclusions rigides et géosynthétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+                <w:t xml:space="preserve">Piled embankment on soft soil reinforced with geosynthetic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Girout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG 2014 - Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, BEAUVAIS, France. 10p</w:t>
+              <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Australia. pp.864-869</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470594v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Principles of Physical Modelling of Unsaturated Soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the influence of pretension and number of geosynthetic layers on piled embankment performance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Arthur Hartmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio de Souza Soares de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Cascao Ferreira de Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Int. Conf. on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Australia. pp.77-98</w:t>
+              <w:t xml:space="preserve">10th conference of the International Geosynthetics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, BERLIN, Germany. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955838v1</w:t>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01470486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of the IFSTTAR robot control system</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Principles of Physical Modelling of Unsaturated Soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Catalina Lozada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">8th Int. Conf. on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Australia. pp.77-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956208v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the influence of pretension and number of geosynthetic layers on piled embankment performance</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Improvement of the IFSTTAR robot control system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaudicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina Lozada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th conference of the International Geosynthetics Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Australia. pp.221-226, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b16200-24⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01470486v1</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piled embankment on soft soil reinforced with geosynthetic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dynamic actuator for Soil-Structure Interaction physical modelling in centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miguel Cabrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girout</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Daniel Dias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Australia. pp.864-869</w:t>
+              <w:t xml:space="preserve">, Jan 2014, Australia. pp.215-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956214v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic actuator for Soil-Structure Interaction physical modelling in centrifuge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Raft above rigid inclusions - Centrifuge investigation of complex loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Mace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Australia. pp.215-220</w:t>
+              <w:t xml:space="preserve">, Jan 2014, Australia. pp.591-596</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955974v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raft above rigid inclusions - Centrifuge investigation of complex loading</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modelling of installation effects on helical anchor performance in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de H. C. Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gérard Rault</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th ICPMG Int. Conf. on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2014, Australia. pp.591-596</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jan 2014, Australia. pp.785-791, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b16200-108⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955969v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of multiple helix configuration on the uplift capacity of helical anchors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Proposition d’une loi t-z cyclique au moyen d’expérimentations en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Burlon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jacques Garnier</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Mroueh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, France. pp.2893-2896</w:t>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.2335-2338</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955948v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieu sous charge latérale : Développement de lois de dégradation pour prendre en compte l’effet des cycles</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Diagrammes de stabilité cyclique de pieux dans les sables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Benzaria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Foray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2013, France. pp.2395-2398</w:t>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.2379-2382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId446" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955868v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proposition d’une loi t-z cyclique au moyen d’expérimentations en centrifugeuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Geosynthetics impact on the reinforcement of compressible soil by rigid piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hussein Mroueh</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcio Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. pp.2335-2338</w:t>
+              <w:t xml:space="preserve">Int. Symp. On design and practice of geosynthetic-reinforced soil structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Italy. pp.426-435</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955877v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport des géosynthétiques dans le renforcement par inclusions rigides des sols compressibles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Etude des effets d’échelle sur le phénomène de suffusion par érodimètre centrifugé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Duong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes rencontres géosynthétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, France. pp.457-466</w:t>
+              <w:t xml:space="preserve">Digues Maritimes et Fluviales de Protection contre les Submersions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, France. pp.383-390</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956224v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId451" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des effets d’échelle sur le phénomène de suffusion par érodimètre centrifugé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apport des géosynthétiques dans le renforcement par inclusions rigides des sols compressibles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Girout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Dias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digues Maritimes et Fluviales de Protection contre les Submersions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, France. pp.383-390</w:t>
+              <w:t xml:space="preserve">9èmes rencontres géosynthétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, France. pp.457-466</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956295v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diagrammes de stabilité cyclique de pieux dans les sables</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elastic response of unsaturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dano</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, France. pp.2379-2382</w:t>
+              <w:t xml:space="preserve">1st Panamerican Conference on Unsaturated soils “Advances in Unsaturated soils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, France. pp.321-327</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955936v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geosynthetics impact on the reinforcement of compressible soil by rigid piles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centrifuge modelling of wetting-induced collapse in embankment base</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I Khokhar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Ferber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Girout</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Marcio Almeida</w:t>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Int. Symp. On design and practice of geosynthetic-reinforced soil structures</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st Panamerican Conference on Unsaturated soils “Advances in Unsaturated soils"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, France. pp.177-183, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b14393-21⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955957v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00956260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elastic response of unsaturated soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence of multiple helix configuration on the uplift capacity of helical anchors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de H. C. Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.C. Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dano</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Panamerican Conference on Unsaturated soils “Advances in Unsaturated soils"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, France. pp.321-327</w:t>
+              <w:t xml:space="preserve">18th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.2893-2896</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955850v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of wetting-induced collapse in embankment base</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pieu sous charge latérale : Développement de lois de dégradation pour prendre en compte l’effet des cycles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosquoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Chenaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Panamerican Conference on Unsaturated soils “Advances in Unsaturated soils"</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th International Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, France. pp.2395-2398</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00956260v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge investigation of the load transfer mechanism above rigid inclusions</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inclusions rigides en centrifugeuse : mécanisme de transfert de charges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mcf Almeida</w:t>
+            <w:hyperlink r:id="rId468" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umur Salih Okyay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Eurofuge conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, France. 10p</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechique et de Géologie de l'Ingnénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, France. p 51-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851134v1</w:t>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusions rigides en centrifugeuse : mécanisme de transfert de charges</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Stability of cast in place piles in sand under axial cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Guefrech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechique et de Géologie de l'Ingnénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, France. p 51-58</w:t>
+              <w:t xml:space="preserve">7th International Conference Offshore Site investigation and Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, France. pp 329-334</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851135v1</w:t>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of cast in place piles in sand under axial cyclic loading</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation of the Effect of Installation on the Helical Pile Performance in Sand by Centrifuge Tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina de H. C. Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId472" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference Offshore Site investigation and Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, France. pp 329-334</w:t>
+              <w:t xml:space="preserve">1st International Geotechnical Symposium on Helical Foundations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, France. pp.311-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00851132v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00955861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Effect of Installation on the Helical Pile Performance in Sand by Centrifuge Tests</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge investigation of the load transfer mechanism above rigid inclusions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Garnier</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mss Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mcf Almeida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Geotechnical Symposium on Helical Foundations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, France. pp.311-322</w:t>
+              <w:t xml:space="preserve">2nd Eurofuge conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00955861v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00851134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isolation des vibrations induites par le passage des trains avec des barrières en polystyrène : modélisation en centrifugeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carol Murillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium International GEORAIL 2011 International Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, France. pp 731-740</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00612483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laterally static and cyclic pile behavior in clay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId476" w:history="1">
+                <w:t xml:space="preserve">P-y curves on model piles: Uncertainty identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosquoët</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Zurich, Switzerland</w:t>
+              <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Zürich, Switzerland. pp.997-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008379v1</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05055108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mobile tray for simulation of 3D load transfer in pile-supported earth platforms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Pile-supported earth platforms: Two approaches with physical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">François Derkx</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Baudoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp 261-266</w:t>
+              <w:t xml:space="preserve">Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Zurich, Switzerland. pp.1363-1369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633737v1</w:t>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00542446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-y curves on model piles: Uncertainty identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physical modelling of helical screw piles in sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. de Hollanda Cavalcanti Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Meriam Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, Zürich, Switzerland. pp.997-1002</w:t>
+              <w:t xml:space="preserve">, Jun 2010, France. pp 841-846</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05055108v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pile-supported earth platforms: Two approaches with physical models</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Centrifuge modeling of soil atmosphere interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tristancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Zurich, Switzerland. pp.1363-1369</w:t>
+              <w:t xml:space="preserve">5th international Conference on Unsaturated soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. pp 627-632</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00542446v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling of helical screw piles in sand</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Physical modelling on unsaturated soils using centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tristancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp 841-846</w:t>
+              <w:t xml:space="preserve">5th international Conference on Unsaturated soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, France. pp 633-638</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635642v1</w:t>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modeling of soil atmosphere interaction</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Influence factors study of cone loading test in the centrifuge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassan Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Reiffsteck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaudin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international Conference on Unsaturated soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, France. pp 627-632</w:t>
+              <w:t xml:space="preserve">CPT10: 2nd International Symposium on Cone Penetration Testing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635668v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00508838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inclusions rigides en centrifugeuse : développement d'un dispositif expérimental à plateau mobile</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modeling of soil atmosphere interaction using climatic chamber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tristancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur JNGG2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France. pp 721-728</w:t>
+              <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp 299-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612488v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physical modelling on unsaturated soils using centrifuge</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modelling of an internal erosion mechanism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Duong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th international Conference on Unsaturated soils</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, France. pp 633-638</w:t>
+              <w:t xml:space="preserve">5th International Conference on Scour and Erosion (ISCE-5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId491" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635674v1</w:t>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01007969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence factors study of cone loading test in the centrifuge</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation en centrifugeuse de pieux dans l'argile sous charge latérale statique et cyclique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Favraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CPT10: 2nd International Symposium on Cone Penetration Testing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, France</w:t>
+              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l'ingénieur JNGG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp 673-680</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00508838v1</w:t>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modeling of soil atmosphere interaction using climatic chamber</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Inclusions rigides en centrifugeuse : développement d'un dispositif expérimental à plateau mobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buttigieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umur Okyay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp 299-305</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur JNGG2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp 721-728</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596216v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of an internal erosion mechanism</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">P-y curves on model piles : Uncertainty identification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Rosquoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Audrain</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Khemakhem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Scour and Erosion (ISCE-5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp 997-1002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01007969v1</w:t>
+            <w:hyperlink r:id="rId500" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en centrifugeuse de pieux dans l'argile sous charge latérale statique et cyclique</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+                <w:t xml:space="preserve">Pile-supported earth platforms : two approaches with physical models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Claude Favraud</w:t>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Baudouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l'ingénieur JNGG 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France. pp 673-680</w:t>
+              <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp 1363-1369</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594260v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-y curves on model piles : Uncertainty identification</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Installation process of suction anchors in Gulf of Guinea clay : Centrifuge modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meriam Khemakhem</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hédi Dendani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jl Colliat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, France. pp 997-1002</w:t>
+              <w:t xml:space="preserve">, Jun 2010, France. pp 1057-1062</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633739v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00635659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pile-supported earth platforms : two approaches with physical models</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Potentialities and challenges of centrifuge modelling on unsaturated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Tristancho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, France. pp 1363-1369</w:t>
+              <w:t xml:space="preserve">, Jun 2010, France. pp 105-110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635656v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Installation process of suction anchors in Gulf of Guinea clay : Centrifuge modelling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Renforcement de sol compressible par inclusions rigides sous dallage : modélisation en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jl Colliat</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Baudouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp 1057-1062</w:t>
+              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l'ingénieur JNGG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, France. pp 547-554</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00635659v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00594262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potentialities and challenges of centrifuge modelling on unsaturated soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">3D load transfer in pile-supported earth platforms over soft soils : centrifuge modeling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, France. pp 105-110</w:t>
+              <w:t xml:space="preserve">, Jun 2010, France. pp 1303-1308</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596212v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00596209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement de sol compressible par inclusions rigides sous dallage : modélisation en centrifugeuse</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Centrifuge modelling of ground vibration isolation with geofoam barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Gaëlle Baudouin</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caicedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l'ingénieur JNGG 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, France. pp 547-554</w:t>
+              <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, France. pp 1273-1278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00594262v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00612495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D load transfer in pile-supported earth platforms over soft soils : centrifuge modeling</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Design of an instrumented model pile for axial cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Rakotonindriana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buttigieg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, France. pp 1303-1308</w:t>
+              <w:t xml:space="preserve">, Jun 2010, France. pp 991-996</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00596209v1</w:t>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of ground vibration isolation with geofoam barriers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Static and cyclic lateral pile behavior in clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, France. pp 1273-1278</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2010, ZURICH, Switzerland. pp 953-958, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1201/b10554-161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00612495v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an instrumented model pile for axial cyclic loading</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
+                <w:t xml:space="preserve">Laterally static and cyclic pile behavior in clay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Khemakhem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, France. pp 991-996</w:t>
+              <w:t xml:space="preserve">7th International Conference on Physical Modelling in Geotechnics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633730v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static and cyclic lateral pile behavior in clay</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nawel Chenaf</w:t>
+                <w:t xml:space="preserve">Mobile tray for simulation of 3D load transfer in pile-supported earth platforms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buttigieg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Garnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
+                <w:t xml:space="preserve">François Derkx</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th international Conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2010, ZURICH, Switzerland. pp 953-958, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Jun 2010, France. pp 261-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00633724v1</w:t>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00633737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement d'un pieu isolé soumis à un chargement cyclique horizontal</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Expérimentations en vraie grandeur et sur modèles réduits du renforcement des sols par inclusions rigides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Briançon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Plumelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahn Quan Dinh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIth ICSMGE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-031-5-1217⟩</w:t>
+              <w:t xml:space="preserve">17e Congrès International de mécanique des sols et d'ingénierie géotechnique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Alexandrie, Égypte. pp. 2032-2039, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-031-5-2032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05157159v1</w:t>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement d'un pieu isolé soumis à un chargement cyclique horizontal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Rakotonindriana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth ICSMGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, France. pp 1217-1220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00436574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentations en vraie grandeur et sur modèles réduits du renforcement des sols par inclusions rigides</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modélisation en centrifugeuse de barrières anti-vibration en polystryrène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17e Congrès International de mécanique des sols et d'ingénierie géotechnique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-031-5-2032⟩</w:t>
+              <w:t xml:space="preserve">XVIIth ICSMGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, France. pp 440-443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-031-5-440⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId516" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436447v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en centrifugeuse de barrières anti-vibration en polystryrène</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comportement d'un pieu isolé soumis à un chargement cyclique horizontal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Rakotonindriana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIIth ICSMGE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2009, France. pp 440-443, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/978-1-60750-031-5-440⟩</w:t>
+              <w:t xml:space="preserve">, Oct 2009, Alexandria, Égypte. pp.1217-1220, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/978-1-60750-031-5-1217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId520" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436579v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05157159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des vibrations en centrifugeuse à l'aide de barrières en polystyrène expansé</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie opérationnelle pour la modélisation en centrifugeuse d'un mécanisme d'érosion interne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Bagga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Duong Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carol Murillo</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Didier Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaudicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.727-734</w:t>
+              <w:t xml:space="preserve">GEODIM'08 - Variations dimensionnelles des géomatériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2008, France. 8p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615847v1</w:t>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physique de pieux hélicoïdaux dans du sable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Hc Tsuha</w:t>
+                <w:t xml:space="preserve">Centrifuge modelling of 3D load transfer in reinforced soft soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelson Aoki</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Garnier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">François Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp 271-278</w:t>
+              <w:t xml:space="preserve">Second BGA International Conference on Foundations, ICOF2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 1303-1313</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435988v1</w:t>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00387389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie opérationnelle pour la modélisation en centrifugeuse d'un mécanisme d'érosion interne</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Pieu sous charge latérale cyclique : prise en compte des incertitudes sur les mesures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosquoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouzia Achchaq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GEODIM'08 - Variations dimensionnelles des géomatériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2008, France. 8p</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 751-758</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387549v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physique de pieux hélicoïdaux dans du sable</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Miniature pile drivers for centrifuge testing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Levacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.271-278</w:t>
+              <w:t xml:space="preserve">8th International Conference on the Application of Stress Wave theory to Piles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, France. pp 359-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04615856v1</w:t>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00379447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature pile drivers for centrifuge testing</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation physique de pieux hélicoïdaux dans du sable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Hc Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on the Application of Stress Wave theory to Piles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, France. pp 359-364</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00379447v1</w:t>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centrifuge modelling of 3D load transfer in reinforced soft soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Un aperçu de l'utilisation du T-Bar miniature en centrifugeuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gaudin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nawel Chenaf</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second BGA International Conference on Foundations, ICOF2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp 1303-1313</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 515-522</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00387389v1</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pieu sous charge latérale cyclique : prise en compte des incertitudes sur les mesures</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réduction des vibrations en centrifugeuse à l'aide de barrières en polystyrène expansé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Garnier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, France. pp 751-758</w:t>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 727-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435987v1</w:t>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un aperçu de l'utilisation du T-Bar miniature en centrifugeuse</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chargement cyclique horizontal non alterné d'un pieu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Rakotonindriana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Nawel Chenaf</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp 515-522</w:t>
+              <w:t xml:space="preserve">JNGG' 08</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.743-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436585v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04614379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduction des vibrations en centrifugeuse à l'aide de barrières en polystyrène expansé</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caractérisation mécanique d'un mélange de sables d'Hostun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Rosquoet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Canou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Claude Dupla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, France. pp 727-734</w:t>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 491-498</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00435983v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chargement cyclique horizontal non alterné d'un pieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julio Rakotonindriana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Le Kouby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Mestat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNGG' 08</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.743-750</w:t>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 743-750</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId535" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04614379v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation mécanique d'un mélange de sables d'Hostun</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cyclic horizontal loading of single piles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Rakotonindriana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Le Kouby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Mestat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Boura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp 491-498</w:t>
+              <w:t xml:space="preserve">Proceedings of the Second BGA International Conference on Foundations (ICOF 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 1259-1270</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436583v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00400033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chargement cyclique horizontal non alterné d'un pieu</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réduction des vibrations en centrifugeuse à l'aide de barrières en polystyrène expansé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carol Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Mestat</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Caicedo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNGG' 08</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp 743-750</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Nantes, France. pp.727-734</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399875v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04615847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclic horizontal loading of single piles</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation physique de pieux hélicoïdaux dans du sable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Hc Tsuha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelson Aoki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Second BGA International Conference on Foundations (ICOF 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, France. pp 1259-1270</w:t>
+              <w:t xml:space="preserve">Journées Nationales de Géotechnique et de Géologie de l'Ingénieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, France. pp 271-278</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00400033v1</w:t>
+            <w:hyperlink r:id="rId544" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00435988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renforcement de sols compressibles par inclusions rigides : dispositif pour la modélisation en centrifugeuse d'une maille élémentaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Parois de soutènement en zones urbaines : Modélisation numérique, paramètres caractéristiques d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Popa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jacques Garnier</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Batali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVèmes rencontres universitaires de Génie Civil, Conception et vie des ouvrages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, France</w:t>
+              <w:t xml:space="preserve">14th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, France. pp 629-634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00436582v1</w:t>
+            <w:hyperlink r:id="rId545" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00359954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation physique de la suffusion dans les ouvrages hydrauliques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation en centrifugeuse du renforcement de sols compressibles par inclusions rigides : dispositifs du transfert de charge par cisaillement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Baudoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Derkx</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Buttigie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32es journées scientifiques du GFHN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008483v1</w:t>
+            <w:hyperlink r:id="rId546" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03358168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parois de soutènement en zones urbaines : Modélisation numérique, paramètres caractéristiques d'interaction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation physique de la suffusion dans les ouvrages hydrauliques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Insaf Bagga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Batali</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gaudicheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Audrain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, France. pp 629-634</w:t>
+              <w:t xml:space="preserve">32es journées scientifiques du GFHN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00359954v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en centrifugeuse du renforcement de sols compressibles par inclusions rigides : dispositifs du transfert de charge par cisaillement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Characterization of a layered soil model in centrifuge using spectral techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Murillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Caicedo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId485" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th Panamerican Conference on Soil Mechanics and Geotechnical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, France. 6p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03358168v1</w:t>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00399763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of a layered soil model in centrifuge using spectral techniques</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Renforcement de sols compressibles par inclusions rigides : dispositif pour la modélisation en centrifugeuse d'une maille élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Baudouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérard Rault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Panamerican Conference on Soil Mechanics and Geotechnical Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, France. 6p</w:t>
+              <w:t xml:space="preserve">XXVèmes rencontres universitaires de Génie Civil, Conception et vie des ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId545" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00399763v1</w:t>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interprétation des essais au pressiomètre miniature en centrifugeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Rault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium ISP5 - Pressio 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Marne-la-Vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bearing capacity of strip footings subjected to complex loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Hamid Soubra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawad Assaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Frontiers in Offshore Geotechnics (ISFOG 2005)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2005, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01007938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet d'un chargement complexe sur la portance d'une fondation superficielle établie à proximité d'une pente : Etude théorique et expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Cortas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul‐hamid Soubra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portance des fondations superficielles établies à proximité d'une pente : Etude théorique et expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul‐hamid Soubra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. El Hachem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Beyrouth, Liban</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01008664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'inclinaison de la charge sur la portance des foundations superficielles: Etude théorique et expérimentale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Josselin Garnier</w:t>
+                <w:t xml:space="preserve">Effet de l'excentrement de la charge sur la portance des foundations superficielles: Etude théorique et expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul‐hamid Soubra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International sur les Fondations Superficielles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium International sur les Fondations Superficielles (FONDSUP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008115v1</w:t>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet de l'excentrement de la charge sur la portance des foundations superficielles: Etude théorique et expérimentale</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Luc Thorel</w:t>
+                <w:t xml:space="preserve">Effet de l'inclinaison de la charge sur la portance des foundations superficielles: Etude théorique et expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdul‐hamid Soubra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium International sur les Fondations Superficielles (FONDSUP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2003, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium International sur les Fondations Superficielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01008114v1</w:t>
+            <w:hyperlink r:id="rId562" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01008115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation micro-macro autocohérente du comportement du sel gemme : comparaison avec l'expérience de laboratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId558" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Pouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId559" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Ghoreychi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Colloque du Groupe Français de Rhéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId557" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00636851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26199,137 +26333,137 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of cement modified soils in retaining walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Castaneda-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sanfratello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées techniques routes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId560" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26339,465 +26473,465 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conference proceedings of the 5th International Symposium on Frontiers in Offshore Geotechnics - ISFOG 2025</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId562" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Nadine Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Frontiers in Offshore Geotechnics - ISFOG 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Nantes, France. XII-2866 p., 2025, Les collections de l’IFSTTAR, 978-2-85782-758-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eurofuge 2016, 3rd European Conference on Physical Modelling in Geotechnics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Bretschneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROFUGE 2016, 3rd European conference on Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Français des Sciences et Technologies des Transports, de l'Aménagement et des Réseaux - IFSTTAR, 419p, 2016, 978-2-85782-716-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01358178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion des grands ouvrages dans leur environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Hamid Soubra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées nationales de géotechnique et de géologie de l'ingénieur (JNGG 2008)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LABORATOIRE CENTRAL DES PONTS ET CHAUSSEES (LCPC), 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00373057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical modelling and testing in environmental geotechnics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Haza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Physical modelling and testing in environmental geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2000, La Baule, France. 2000, 2-7208-6050-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05192685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -26807,302 +26941,302 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Modélisation physique en géotechnique, 1re partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Jenck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 166, 2 p, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/geotech/2021002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial. Modélisation physique en géotechnique, 2ème partie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orianne Jenck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue française de Géotechnique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 168, 2 p, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/geotech/2021010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03321970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Knappett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Physical Modelling in Geotechnics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 19 (2), pp. 56-57, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1680/jphmg.2019.19.2.56⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27112,147 +27246,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insertion des grands ouvrages dans leur environnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdul-Hamid Soubra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Yves Hicher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josselin Garnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LCPC, pp.428, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01002849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27262,180 +27396,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keynote : Physical Modelling Facilities: from Galileo to 3D Printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès international ICPMG 2022, organisé à Daejon en Corée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Korean Geotechnical Society</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.64-72, 2022, 978-89-952197-7-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04073064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge Modelling of foundations subjected to cyclic loading</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centrifuge Modelling of foundations subjected to cyclic loading</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CRC PRESS, pp.45-76, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId585" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00955834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -27445,1069 +27579,1069 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unconfined Compressive Strength and Mohr–Coulomb properties of cement stabilized soils: experimental data</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Experimental Results: Centrifuge Test SW 03 for Shared Anchors in Floating Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Yair Soriano Camelo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Sanfratello</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.57745/L6EIIT⟩</w:t>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15863628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId580" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05306337v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId582" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Results: Centrifuge Test SW 03 for Shared Anchors in Floating Wind Turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId583" w:history="1">
+                <w:t xml:space="preserve">Experimental Results: Centrifuge Test SW 02 for Shared Anchors in Floating Wind Turbines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Yair Soriano Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15863628⟩</w:t>
+            <w:hyperlink r:id="rId590" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15174989⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId582" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524195v1</w:t>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental Results: Centrifuge Test SW 02 for Shared Anchors in Floating Wind Turbines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId583" w:history="1">
+                <w:t xml:space="preserve">Shared anchors for floating wind turbines Test SW 01</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Yair Soriano Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId586" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15174989⟩</w:t>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14892328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524192v1</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05524188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shared anchors for floating wind turbines Test SW 01</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Unconfined Compressive Strength and Mohr–Coulomb properties of cement stabilized soils: experimental data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Castaneda-Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Sanfratello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14892328⟩</w:t>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.57745/L6EIIT⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05524188v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05306337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centrifuge data of a homogeneous embankment model resting on liquefiable soil subjected to a strong dynamic excitation - Experimental Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chedid Saade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Thorel</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Escoffier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId596" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/LDNZR9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tensile properties of cement stabilized soils: experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Castaneda-Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Sanfratello</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.57745/DFW5LS⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEOLAB Material Properties Database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Antonette Beroya-Eitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Machaček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Viggiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abhishek Ghosh Dastider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.7462287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04425107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piles installed in sand subjected to axial loading: centrifuge tests in dry and saturated very dense Fontainebleau sand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Piles installed in sand subjected to axial loading: centrifuge tests in dry and saturated medium dense Fontainebleau sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ismat El Haffar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId600" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25578/BZIBQY⟩</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25578/1IVUMT⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId599" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425048v1</w:t>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piles installed in sand subjected to axial loading: centrifuge tests in dry and saturated medium dense Fontainebleau sand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Piles installed in sand subjected to axial loading: centrifuge tests in dry and saturated very dense Fontainebleau sand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25578/1IVUMT⟩</w:t>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25578/BZIBQY⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04425071v1</w:t>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04425048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical Modelling of Multidirectional Loading on Piles in Soft Clay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cristian Soriano-Camelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05037741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -28517,497 +28651,497 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote sensing, geophysics and imaging technology for monitoring and characterization of geostructures and geo-materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId605" w:history="1">
+            <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi Minh Hue Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId606" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien l'Heureux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId607" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Hopman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georgia Giardina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId609" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malte Vöge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ngi. 2022, pp.60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId604" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04460618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New materials, new sensing and new manufacturing methodsanufacturing methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Estaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Muraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId612" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tristan Quinten</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D09.03, université gustave eiffel. 2022, https://kp.project-geolab.eu/joint-research-activities/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId610" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report on Calibrated material properties database</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Antonette Beroya-Eitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId595" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Machaček</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauke Zachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sam Stanier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D10.5, european union. 2022, pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04437896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventory of facilities, technical specifications and experiment portfolio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId611" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Estaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Konstantinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mary Antonette Beroya-Eitner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hauke Zachert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi M.H. Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">CEDEX. 2021, 135p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04441182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29017,100 +29151,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticité et endommagement des roches ductiles. Application au sel gemme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géologie appliquée. Ecole Nationale des Ponts et Chaussées, 1994. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00529724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29120,582 +29254,582 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propagation d'ondes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hubert Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Capdeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donatienne Leparoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId626" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Domaine de stabilité - Capacité portante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panagiotis Kotronis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuxiang Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId633" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Jacquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Journée de clôture du projet ANR ASIRIplus_SDS 17/12/2024 - enregistrement video - présentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId634" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ANR Asiriplus_SDS - journée de clôture - 17/12/2024 - 1 Experimentations Labo&amp;Centrifugeuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Thorel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando Lopez‐caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Escoffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charbel Nohra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId629" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réponse dynamique d'une structure sur Inclusions Rigides : approche multiéchelle / Table ronde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Thorel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Donatienne Leparoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Pérez-Herreros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuxiang Shen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Thorel</w:t>
-[...50 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Zheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId631" w:history="1">
+            <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId633"/>
+      <w:footerReference w:type="default" r:id="rId639"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -29763,51 +29897,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8152FEE"/>
+    <w:nsid w:val="8BC1E76C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -29994,51 +30128,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-thorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0218-4144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509780v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101800" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559447v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nohra" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2026.110248" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513581v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerfontaine" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00031" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306308v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Castaneda-Lopez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenoir" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanfratello" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures10100267" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedid Saade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109427" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Schiavon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Neme Gamarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Hollanda Cavalcanti Tsuha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2023-0752" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/jggefk.gteng-13266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.24.00074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Jostad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-025-00450-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Tofte Klinkvort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bienen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsheng Fan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Black" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bayton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923818v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024027" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036296v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ezzeddine" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01467-7" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04272728v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.107999" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262321v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures8100146" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418784v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.630" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108312" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379027v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Maatouk" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00149" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483556v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsen Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00200" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04252480v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021024" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483583v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.21.00035" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516732v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.19.00022" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04424768v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brian&#231;on" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020003" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498718v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Almeida" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Fagundes" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.19.00011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192648v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat El Haffar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeen.18.00135" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191764v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Schiavon" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tsuha de Hollanda Cavalcanti" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.12.012" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945314v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lalicata" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Desideri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casini" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0322" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945096v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.17.00054" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945113v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Lozada" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.17.00073" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945044v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.17.00060" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915220v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girout" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.17.00032" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915191v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorany Agudelo Perez" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2017-0137" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618242v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.16.00100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Isorna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.15.00044" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio de Souza Soares de Almeida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.11.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348548v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00155" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357691v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.15.00047" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252211v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00021" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252151v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geng.14.00155" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252526v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorany S.Z. Mosquera" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de H. C. Tsuha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0212" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252133v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tristancho" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/ijpmg.14.00023" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470304v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JGS-130013" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259538v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2014.07.012" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J907R4Z1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470335v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leroueil" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2014.03.014" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470376v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00033" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851104v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rault" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.12.001" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL01Z7R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853830v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chazelas" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007342v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duong Le" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audrain" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667203" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850890v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Obregon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ103620" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851059v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851055v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tsuha" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Aoki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T2012-064" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501214v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Murillo" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sharifipour" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/sandf.51.637" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611910v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im Khokhar" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.029" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635672v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batali" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popa" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633769v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hollanda Cavalcanti Tsuha" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aoki" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436440v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436437v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bacconnet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gourves" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van de Graaf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428640v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Andrea Murillo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosquoet" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596524v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2009.03.006" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNVB3KNX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425398v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Baudouin" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436433v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-008-9096-z" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HTK4NMG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376812v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudicheau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364250v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sm Springman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Culligan" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goodings" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436300v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chc Tsuha" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359951v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquoet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Canepa" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363604v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Bagga" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095895v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beddiar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thorel" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupas" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070465v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2006114043" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372162v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buttigieg" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206428v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudin" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatio Popa" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192741v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-419" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192753v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soriano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-424" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524127v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerois" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202564404003" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601090v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano-camelo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v10.OS-14-05" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684395v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouechten" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-34" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737880v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Liaudat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kochnev" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Zachert" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Muraro" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036986v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-44" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737866v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Balachowski" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Firomsa Kabeta" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Konkol" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036974v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04699716v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano-Camelo" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13771329" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036161v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzeddine" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-430" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736921v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-17" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815149v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8237-6_8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685733v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684435v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jagu" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-521" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365228v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737842v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-62" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365217v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Soriano-Camelo" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-15" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684419v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Kabeta" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-35" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379399v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379366v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379595v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04478669v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379297v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubreucq" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerat" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jagu" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003386889-129" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04281935v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/NUMGE2023-218" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720061v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lerat" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125489v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Peters" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne van Eekelen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anastasopoulos" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Korre" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Stanier" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073349v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719820v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073265v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoq" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073288v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119813v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720204v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073192v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonsen Li" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438445v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379892v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77234-5_54" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200352v2" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320761v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200334v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379956v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200344v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131557v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380024v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalicata" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotisciani" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desideri" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21359-6_76" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200332v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200346v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cathie" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Sassi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wallerand" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082550v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Maria Lalicata" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Maria Rotisciani" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019501021" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200337v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rotisciani" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200347v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Briancon" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200340v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080475v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Klinkvort" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayton" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430583v2" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0256" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949260v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/STAL190128" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915288v2" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/STAL190076" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430597v2" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0263" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949233v2" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saboya" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0652" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193568v2" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414493v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193480v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192722v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Zehzouh" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/28756-MS" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193578v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193544v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193421v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bayton" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Haigh" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Madabhushi" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193972v2" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414620v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.S Almeida" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F Fagundes" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.F Almeida" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Hartman" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Girout" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193973v2" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193974v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193975v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193343v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193333v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192787v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193969v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617885v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617940v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617970v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358267v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stuyts" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358216v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Castiblanco" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358234v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rakotonindriana" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617847v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160913002" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358162v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Chiavon" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307947v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252362v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-603-3-138" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517291v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503353v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18442-65" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252299v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252490v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.S.M. dos Santos Filho" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-603-3-1851" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252433v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-603-3-2086" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252265v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brown" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/25978-MS" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167648v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Jouan" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956219v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16200-108" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470594v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955838v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956208v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16200-24" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470486v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arthur Hartmann" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cascao Ferreira de Almeida" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956214v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955974v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955969v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mace" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955948v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Santos" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955868v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Chenaf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955877v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956224v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956295v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955936v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puech" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzaria" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foray" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955957v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955850v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956260v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Khokhar" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ferber" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14393-21" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851134v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanc" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rault" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mss Almeida" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcf Almeida" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851135v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umur Salih Okyay" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851132v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Guefrech" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chenaf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garnier" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955861v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612483v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008379v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Khemakhem" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chenaf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633737v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055108v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542446v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Baudoin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635642v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635668v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tristancho" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612488v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umur Okyay" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635674v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508838v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ali" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596216v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007969v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594260v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Favraud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633739v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635656v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudouin" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635659v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dendani" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Colliat" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596212v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594262v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596209v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612495v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murillo" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633730v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633724v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10554-161" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157159v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-031-5-1217" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436574v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436447v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plumelle" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Quan Dinh" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-031-5-2032" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436579v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-031-5-440" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615847v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435988v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hc Tsuha" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387549v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615856v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379447v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387389v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Baudouin" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435987v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Achchaq" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436585v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435983v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614379v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436583v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399875v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400033v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boura" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436582v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008483v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359954v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358168v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buttigie" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399763v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008360v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007938v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Hamid Soubra" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Assaf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008113v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortas" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008664v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Hachem" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008115v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008114v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636851v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425220v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05198889v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nadine Abadie" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358178v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373057v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192685v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Haza" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321478v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jenck" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021002" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321970v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021010" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239894v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Knappett" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.2019.19.2.56" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002849v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073064v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.issmge.org/events/icpmg20221" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955834v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306337v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/L6EIIT" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524195v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yair Soriano Camelo" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863628" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524192v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15174989" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524188v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892328" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425122v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LDNZR9" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425202v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/DFW5LS" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425107v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Antonette Beroya-Eitner" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macha&#269;ek" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Viggiani" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ghosh Dastider" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7462287" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425048v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/BZIBQY" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425071v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/1IVUMT" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037741v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460618v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Hue Le" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien l'Heureux" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hopman" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giardina" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte V&#246;ge" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04437913v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Estaire" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quinten" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04437896v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04441182v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Konstantinou" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi M.H. Le" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00529724v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520223v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Giraud" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520272v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Shen" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacquet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426459v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426490v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520383v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-Herreros" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-thorel" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0218-4144" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559447v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Nohra" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Li" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Escoffier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Thorel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2026.110248" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513581v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Cerfontaine" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00031" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595349v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Ba&#322;achowski" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Worku Firomsa Kabeta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Konkol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509780v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dubreucq" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trgeo.2025.101800" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516663v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chedid Saade" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2025.109427" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036237v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Schiavon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariano Neme Gamarra" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de Hollanda Cavalcanti Tsuha" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2023-0752" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05516731v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1061/jggefk.gteng-13266" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507963v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guerois" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.24.00074" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05509896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Peter Jostad" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40722-025-00450-5" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05507954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Tofte Klinkvort" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Britta Bienen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengsheng Fan" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Black" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Bayton" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.25.00046" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306308v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Castaneda-Lopez" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Lenoir" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Sanfratello" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures10100267" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923818v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dano" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Dupla" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Benahmed" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2024027" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036296v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Ezzeddine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bogdan Cazacliu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-024-01467-7" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04272728v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soildyn.2023.107999" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262321v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/infrastructures8100146" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04418784v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2023.11.630" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425088v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhong-Sen Li" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.108312" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379027v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Semaan Maatouk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.22.00149" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04252480v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021024" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483583v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.21.00035" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483556v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhongsen Li" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeot.21.00200" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516732v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.19.00022" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04424768v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brian&#231;on" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2020003" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02498718v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio Almeida" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Fagundes" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.19.00011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192648v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ismat El Haffar" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgeen.18.00135" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191764v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; A. Schiavon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tsuha de Hollanda Cavalcanti" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrmge.2018.12.012" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945314v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Lalicata" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Augusto Desideri" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Casini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2018-0322" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945096v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Neel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.17.00054" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945113v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Lozada" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Caicedo" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.17.00073" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945044v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.17.00060" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915220v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Girout" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dias" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgein.17.00032" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02014590v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rocio Isorna" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Kotronis" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.15.00044" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617370v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.17.00036" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617314v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcio de Souza Soares de Almeida" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2016.11.002" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915191v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorany Agudelo Perez" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2017-0137" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618242v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.16.00100" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357691v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.15.00047" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01348548v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00155" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252211v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jgele.15.00021" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252151v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geng.14.00155" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252526v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zorany S.Z. Mosquera" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina de H. C. Tsuha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cgj-2015-0212" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252133v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Tristancho" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/ijpmg.14.00023" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259538v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2014.07.012" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J907R4Z1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470335v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Leroueil" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2014.03.014" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470376v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/gein.13.00033" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470304v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JGS-130013" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851104v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Rault" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2012.12.001" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JFL01Z7R-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853830v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Derkx" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Chazelas" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851059v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Angel Cabrera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00850890v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Obregon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1520/GTJ103620" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851055v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Tsuha" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Aoki" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Garnier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/T2012-064" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007342v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Marot" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Duong Le" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Audrain" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19648189.2012.667203" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00611910v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Ferber" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Caicedo" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Im Khokhar" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/geot.10.P.029" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501214v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Murillo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Sharifipour" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/sandf.51.637" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633769v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. de Hollanda Cavalcanti Tsuha" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aoki" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635672v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Batali" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Popa" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436440v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436437v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Reiffsteck" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bacconnet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Gourves" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H van de Graaf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00428640v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carol Andrea Murillo" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633743v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Rosquoet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596524v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geotexmem.2009.03.006" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNVB3KNX-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436433v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10518-008-9096-z" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1HTK4NMG-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00376812v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gaudicheau" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425398v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Baudouin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364250v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sm Springman" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pj Culligan" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goodings" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436300v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chc Tsuha" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359951v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquoet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Canepa" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00363604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Bagga" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070465v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Beddiar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Berthaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thorel" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dupas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2006114043" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372162v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buttigieg" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00095895v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Beddiar" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Berthaud" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206428v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaudin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horatio Popa" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192753v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Soriano" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-424" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524127v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guerois" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202564404003" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192741v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ISFOG2025-419" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036986v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-44" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737866v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lech Balachowski" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Firomsa Kabeta" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakob Konkol" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036974v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04699716v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano-Camelo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.13771329" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05036161v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ezzeddine" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-430" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815149v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-97-8237-6_8" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04736921v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-17" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04685733v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684435v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Jagu" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-521" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365228v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737842v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-62" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05365217v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Soriano-Camelo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/ECPMG2024-15" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684419v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.F. Kabeta" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-35" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04737880v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Liaudat" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Kochnev" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hauke Zachert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Ovalle-Villamil" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Muraro" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684395v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Badinier" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Ouechten" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003431749-34" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04601090v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Soriano-camelo" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3208/jgssp.v10.OS-14-05" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379399v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379366v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04478669v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Le Kouby" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berthoz" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Mroueh" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Bourgeois" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379595v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379297v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Dubreucq" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lerat" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jagu" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Neel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003386889-129" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04281935v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.53243/NUMGE2023-218" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073265v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lecoq" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073288v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119813v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ton Peters" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne van Eekelen" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Anastasopoulos" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelista Korre" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sam Stanier" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720204v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073192v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhonsen Li" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438445v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073349v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lerat" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719820v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125489v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720061v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379892v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Brian&#231;on" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Simon" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-77234-5_54" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200352v2" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320761v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200334v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04380024v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lalicata" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rotisciani" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Desideri" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Casini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-21359-6_76" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200332v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200346v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cathie" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalida Sassi" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Wallerand" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200344v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04379956v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131557v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082550v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Maria Lalicata" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giada Maria Rotisciani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202019501021" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200337v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.M. Rotisciani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200347v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Briancon" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200340v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949260v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/STAL190128" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02915288v2" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/STAL190076" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430597v2" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0263" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02949233v2" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Saboya" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0652" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193568v2" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03080475v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmus Klinkvort" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fan" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bayton" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430583v2" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32075/17ECSMGE-2019-0256" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193578v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193544v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193421v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Bayton" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Haigh" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gopal Madabhushi" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414620v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.S.S Almeida" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.F Fagundes" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.C.F Almeida" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.A Hartman" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Girout" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193972v2" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193973v2" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bretschneider" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193974v2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193975v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193343v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192787v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193333v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02414493v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192722v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Zehzouh" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/28756-MS" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193480v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02193969v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617885v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617940v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617970v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358267v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Stuyts" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358216v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pm Castiblanco" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358234v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Rakotonindriana" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01617847v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160913002" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358162v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Chiavon" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252362v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-603-3-138" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517291v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503353v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Blanc" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b18442-65" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252299v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252490v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o M.S.M. dos Santos Filho" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-603-3-1851" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252433v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-61499-603-3-2086" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252265v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Brown" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4043/25978-MS" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167648v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendal Jouan" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01307947v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Brule" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irini Djeran-Maigre" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470594v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956214v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01470486v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Arthur Hartmann" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cascao Ferreira de Almeida" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955838v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956208v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16200-24" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955974v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Cabrera" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955969v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Mace" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956219v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b16200-108" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955877v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Burlon" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955936v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Puech" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Benzaria" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Foray" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955957v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956295v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956224v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955850v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00956260v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Khokhar" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Ferber" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b14393-21" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955948v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.C. Santos" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955868v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawel Chenaf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851135v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umur Salih Okyay" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851132v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Guefrech" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Rault" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Chenaf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Garnier" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955861v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851134v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Blanc" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mss Almeida" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mcf Almeida" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612483v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055108v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rosquo&#235;t" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Khemakhem" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00542446v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Claude Dupla" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Canou" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Baudoin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635642v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635668v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Tristancho" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635674v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508838v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Ali" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596216v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007969v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Garnier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594260v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Favraud" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612488v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umur Okyay" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633739v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635656v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Baudouin" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00635659v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;di Dendani" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl Colliat" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596212v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00594262v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00596209v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00612495v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Murillo" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633730v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633724v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b10554-161" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008379v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chenaf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633737v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436447v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Plumelle" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahn Quan Dinh" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-031-5-2032" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436574v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mestat" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436579v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-031-5-440" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157159v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/978-1-60750-031-5-1217" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387549v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00387389v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Baudouin" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435987v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouzia Achchaq" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00379447v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Levacher" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615856v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Hc Tsuha" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436585v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435983v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04614379v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436583v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399875v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00400033v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Boura" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615847v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00435988v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00359954v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358168v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Buttigie" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008483v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00399763v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436582v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008360v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01007938v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul-Hamid Soubra" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawad Assaf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008113v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cortas" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdul&#8208;hamid Soubra" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambon" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008664v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. El Hachem" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008114v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01008115v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636851v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Pouya" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Ghoreychi" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425220v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05198889v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Nadine Abadie" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358178v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373057v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Hicher" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05192685v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Haza" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321478v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Orianne Jenck" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021002" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321970v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/geotech/2021010" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03239894v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Knappett" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1680/jphmg.2019.19.2.56" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002849v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04073064v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.issmge.org/events/icpmg20221" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00955834v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524195v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Yair Soriano Camelo" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15863628" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524192v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15174989" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05524188v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14892328" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306337v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/L6EIIT" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425122v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/LDNZR9" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425202v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57745/DFW5LS" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425107v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mary Antonette Beroya-Eitner" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Macha&#269;ek" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Viggiani" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhishek Ghosh Dastider" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7462287" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425071v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/1IVUMT" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04425048v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25578/BZIBQY" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037741v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04460618v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Minh Hue Le" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien l'Heureux" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Hopman" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgia Giardina" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malte V&#246;ge" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04437913v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Estaire" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huan Wang" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Quinten" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04437896v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04441182v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Konstantinou" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi M.H. Le" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00529724v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520223v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Giraud" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Capdeville" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Leparoux" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520272v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dufour" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxiang Shen" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jacquet" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426459v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-05426490v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Lopez&#8208;caballero" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520383v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s P&#233;rez-Herreros" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>