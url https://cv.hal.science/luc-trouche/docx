--- v0 (2026-03-18)
+++ v1 (2026-04-26)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Trouche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Luc Trouche, professeur émérite en didactique des mathématiquesÉcole normale supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5601-2930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034763856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche a été, de 1974 à 1999, professeur de mathématiques en collège puis en lycée à Montpellier. Il a été ensuite maître de conférences au département de mathématiques de l'Université de Montpellier, puis, à partir de 2005, professeur des universités à l'INRP puis à l'Institut français de l'éducation (ENS de Lyon). Il est, depuis 2019, professeur émérite de l'Ecole normale supérieure de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il s'est d'abord intéressé à l'intégration des technologies numériques dans l'enseignement des mathématiques, à partir de son doctorat dirigé par Dominique Guin. Il a en particulier étudié les interactions entre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">processus d'instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">processus de conceptualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Cette étude l'a conduit à analyser le rôle du professeur, introduisant la notion d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">orchestration instrumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour modéliser la gestion, par le professeur, des artefacts disponibles dans l'environnement pour mettre en oeuvre une situation mathématique donnée. Cette notion a été ultérieurement développée avec Paul Drijvers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis, il s'intéresse au rôle de concepteur du professeur, en relation avec le développement de ses connaissances, dans un moment de prolifération de ressources numériques. Cette perspective l'a conduit à développer, avec Ghislaine Gueudet et ensuite Birgit Pepin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'approche documentaire du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Dans ce cadre, il analyse le travail des professeurs à travers les interactions avec les ressources de leur enseignement. Dans cette perspective, la notion de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">système de ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du professeur apparaît cruciale pour comprendre le développement des connaissances des enseignants, et la cohérence de leur activité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyser les interactions des professeurs avec les ressources amène naturellement à s'intéresser à leur travail collectif. En effet, la digitalisation de la communication et de l'information conduit à l'émeergence de collectifs de travail plus ou moins formels : réseaux, associations, comunautés, à l'intérieur ou à l'extérieur des écoles. Etudier les interactions entre les systèmes de ressources individuels et collectifs donne des moyens pour comprendre la dynamique de ce travail collectif et pour repenser la façon de soutenir le développement professionnel des acteurs dans un moment de métamorphise des environnements d'apprentissage et d'enseignement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Conférence </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re(s)sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en mai 2018, a été une bonne occasion pour approfondir les questions en jeu dans cette trajectoire de recherche. Elle a donné matière à un ouvrage, publié en 2019 par Springer: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Une </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journée scientifique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">a été organisée, en juin 2019, à l'occasion de sa retraite et pour commencer une nouvelle période (3 ans) comme professeur émérite.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet actuel de recherche : the Documentational Approach to Didactics Multilingual Project </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/DAD-MULTILINGUAL/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Publication la plus récente : Trouche, L., Adler, J., & Remillard, J. (2023).</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing teachers' interactions with resources in crossing languages and cultures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2012 à 2016, il a été président de la Commission Française pour l'Enseignement des mathématiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2020 à 2023, il a été impliqué comme expert auprès de l'OCDE dans des projets relatifs à la formation des enseignants Trouche, L. (coord.) (2022). C</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">onsolider le dispositif de formation à l’évaluation des acquis au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rapport OCDE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing teachers’ interactions with resources in crossing languages and cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Remillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Conceptualizing teachers’ interactions with resources in crossing languages and cultures, 55 (3), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-023-01488-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ learning from addressing the challenges of online teaching in a time of pandemic: a case in Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112 (1), pp.103-121. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-022-10172-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepening a conceptual framework in travelling between languages and cultures: the case of the documentational approach to didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Kayali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Osta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Conceptualizing teachers’ interactions with resources in crossing languages and cultures, 55 (3), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-023-01471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher education for integrating resources in mathematics: contributions from instrumental meta-orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Montana Mathematics Enthusiast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative inter-métiers : un levier de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Galou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles formes de formation continue, 60, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les interactions professeurs-ressources : questions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (15-2), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the French Didactic Tradition through Technological Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Highlights of Research in the Didactics of Mathematics: The Insider’s Perspective, Mathematics, 9 (6), pp.629. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9060629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : les défis en termes de ressources et de collaboration des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 539, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Glance to Teachers Work with Resources: Case of Olcay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Nur Baştürk-Şahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menekşe Seden Tapan-Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lnternational Electronic Journal of Elementary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.105-118. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26822/iejee.2021.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to digital resources as a critical process in teachers’ trajectories: the case of Anna’s documentation work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-020-01164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bibliometrics met mathematics education research: the case of instrumental orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Grauwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-020-01169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques collaboratives et réflexives autour de la conception des ressources de l'enseignement. Un nouveau regard sur les interactions enseignants / chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher et apprendre dans ou d’un groupe IREM : Trajectoires d’acteurs et d’actrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter les recherches sur le travail documentaire des enseignants : le projet AnA.doc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.43-64. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.3987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying mathematics teachers interactions with curriculum materials through different lenses: Towards a deeper understanding of the processes at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Miyakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijer.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien n'est plus pratique qu'une bonne interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TRAJETORIA DOCUMENTAL: uma análise da historia da integração de recursos na prática do professor de matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino da Matemática em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.321-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre affinités disciplinaire et didactique, et travail de l’enseignant : le cas d’un enseignant de physique-chimie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Morge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chercheurs en didactique, enseignants et formateurs: perspectives et collaborations, 17, pp.129-157. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-textbooks and Connectivity: Proposing an Analytical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), pp.539-558. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10763-016-9782-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso de gestos-como recurso-mediador-por un profesor de bachillerato para enfrentar un desafío didáctico no previsto por él</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union, Revista ibero-americana de educación matemática,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ensino de matemática com integração de recursos digitais: um olhar sobre aulas à luz da Orquestração Instrumental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino da Matemática em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.238-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques, un point de vue international centré sur les ressources des professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino da Matemática em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.221-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprender el trabajo de los docentes a través de su interacción con los recursos de su enseñanza - una historia de trayectorias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educación Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.9-40. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24844/EM3003.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reﬁning teacher design capacity: Mathematics teachers’ interactions with digital curriculum resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (5), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-017-0870-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a deeper understanding of mathematics teaching expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binyan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (3), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-016-9727-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective design of an e-textbook: teachers’ collective documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2-3), pp.187 203. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10857-015-9331-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels scolaires et ressources numériques: vers de nouvelles conceptualisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dos artefatos aos instrumentos: o trabalho individual e coletivo dos professores de Matemática, 6 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les métamorphoses du Numérique : vers une approche documentaire du didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union - Revista iberoamericana de education matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Borwein (1951–2016): exploring, experiencing and experimenting in mathematics – an inspiring journey in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-016-9729-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do trabalho documental dos professores: gêneses, coletivos, comunidades: o caso da Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail documentaire des enseignants de biologie au Liban et son interaction avec leurs conceptions sur le déterminisme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.251-278. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Digital Resources and Biology Teachers' Conceptions about Genetic Determinism: A Case Study of two Lebanese Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (10), pp.1190-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da produção coletiva de livros didáticos digitais aos usos feitos por professores de matemática: o caso do grupo francês sésamath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webbing and orchestration. Two interrelated views on digital tools in mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Mathematics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/teamat/hru014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques aujourd’hui, problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From instrumental to documentational approach: towards a holistic perspective of teachers' resource systems in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14794802.2014.918350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating textbooks as crucial interfaces between culture, policy and teacher curricular practice: two contrasted case studies in France and Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (5), pp.685-698. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-013-0526-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective work with resources: an essential dimension for teacher documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.1003-1016. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-013-0527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-sourcing teachers' work and interactions: a collective perspective on resources, their use and transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.929-943. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-013-0534-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One episode, two lenses. A reflective analysis of student learning with computer algebra from instrumental and onto-semiotic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan D. Godino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenç Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.23-49. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-012-9416-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online paths in mathematics teacher training: new resources and new skills for teacher educators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Sacristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.717-731. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-012-0424-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition lycée-université, penser des dispositifs d'appui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 2 (2), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00613839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE à l'école primaire, virtualités, réalisations et conditions, Dossier l'Ecole numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'École Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teacher education advanced methods: an example in dynamic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (3), pp.399-411. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-011-0313-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation, entre illusion et révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du centre Michel Delay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handheld technology for mathematics education: flashback into the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (7), pp.667-681. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-010-0269-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics learning and tools from theoretical, historical and practical points of view: the productive notion of mathematics laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Maschietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-009-0215-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la gestion didactique des artefacts pour faire et faire faire des mathématiques : histoire d’un cheminement intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Éducateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les objets, outils pour enseigner, 3, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager la mobilisation des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue Pour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new documentation systems for mathematics teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.199-218. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-008-9159-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fenêtres sur cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et usages de ressources pour et par les professeurs, développement associatif et développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel environnement technologique, nouvelles ressources, nouveaux modes de travail : le projet e-CoLab (expérimentation Collaborative de Laboratoires mathématiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baroux-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bonnafet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.51-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail documentaire des enseignants : genèses, collectifs, communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.7-33. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un réseau de calculatrices à la construction collaborative du savoir dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.79-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un assistant méthodologique pour étayer le travail documentaire des professeurs : le cédérom SFoDEM 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser les ressources numériques pour la formation : quels modèles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, numéro hors série "L'usage en travaux", pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des TICE dans les classes de mathématiques : quelles interactions entre la recherche et les acteurs de cette intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.82--85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et Conduite des Instruments dans les Apprentissages Mathématiques: Nécessité des Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.91-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements Informatisés et Mathématiques: quels usages pour quels apprentissages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (1), pp.181-197. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:EDUC.0000017674.82796.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des TICE: Concevoir, expérimenter et mutualiser des ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55, pp.81-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Complexity of Human/Machine Interactions in Computerized Learning Environments: Guiding Command Process Through Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (3), pp.281-307. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10758-004-3468-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artifact to instrument: mathematics teaching mediated by symbolic calculators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (6), pp.783-800. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités mathématiques et environnement calculatrice : ouvertures et fermetures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématique et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 135, pp.17-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des calculatrices symboliques dans la classe. Une contribution didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques Spéciales (RMS) [1890-2004]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 113 (2), pp.288-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering by the teacher of the instrumental genesis in CAS environments: necessity of instrumental orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (5), pp.204-211. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02655823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l'usage didactique d'un EIAH en mathématiques : une tâche nécessairement complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8(1/2), pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technological environments: new constraints, new opportunities for the teacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Algebra in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parabole du gaucher et de la casserole à bec verseur: étude des processus d'apprentissage dans un environnement de calculatrices symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (3), pp.239-264. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1003939314034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements calculatrices symboliques, nécessité d’une socialisation des processus d’instrumentation, évolution des élèves au cours de ce processus,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Mathemãtica Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (1), pp.71-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la dérivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex Process of Converting Tools into Mathematical Instruments: The Case of Calculators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (3), pp.295-327. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1009892720043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24 (x), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil personnel puissant qui nécessite un apprentissage et ne dispense pas toujours de réfléchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delgoulet Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25, pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E pur, si muove!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20, pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d'une déréglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Les outils de calcul et de traçage de courbes, 19, pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrices graphiques: la grande illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation des calculatrices graphiques en lycée, Révélation ou mystification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.546, 2019, Advances in Mathematics Education, Kaiser, Gabriele; Sriraman, Bharath, 978-3-030-20393-1. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference: lectures videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soury-Lavergne Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche; Sophie Soury-Lavergne. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Lamouroux; Luc Trouche. Canopé éditions, 2017, 978-2-24004313-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and mathematics, instruments for learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Borwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.483, 2016, Mathematics education library, 978-3-319-02396-0. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ensemble des mathématiques : une approche dynamique de la qualité des ressources pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheron Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Psycharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Text to 'Lived' Resources: Mathematics Curriculum Materials and Teacher Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.363, 2012, Mathematics teacher education, 978-94-007-1966-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Pédagogie Universitaire Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet; Geneviève Lameul; Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Technologies en Pédagogie Universitaire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1-2), 2011, Revue Internationale des Technologies en Pédagogie Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes / INRP, pp.371, 2010, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative de ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Guin and M. Joab and L. Trouche. INRP, pp.250, 2008, 978-2-7342-1098-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatisés et ressources numériques pour l'apprentissage : conception et usages, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, pp.346, 2007, 978-2-7462-1705-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour l'enseignement des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Margolinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Didactical Challenge of Symbolic Calculators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Guin, K. Ruthven, L. Trouche. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2004, 0-387-23158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Transformer un outil en un instrument du travail mathématique : un problème didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Collection blanche, Nicolas Balacheff, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter et prouver Faire des mathématiques au lycée avec des calculatrices symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM (Université Montpellier 2)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 1998, Dominique Guin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrices &amp;quot;symboliques&amp;quot; au lycée : un défi mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP Montpellier, pp.139 1997, 2-86626-942-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et ressources pour la formation et le développement professionnel des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaire de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau des lieux d’éducation associés : Un instrument pour la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.219-231, 2022, Paideia, 978-2-7535-8679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre et avec les acteurs de terrain et effets sur les ressources et le développement professionnel. Le cas du projet PREMaTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens. L’expérimentation de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LéA. Construction d’espaces collaboratifs pour les recherches en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Criquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Dias-Chiaruttini, C. Cohen-Azria, C. Souplet (dir.), Chercher ensemble : approches didactiques. Presses Universitaires de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-132, 2022, 979-10-300-0748-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The documentational approach to didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Documentational Approach to Didactics Multilingual project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, DAD-MULTILINGUAL/, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche; Ghislaine Gueudet; Birgit Pepin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Mathematics Education, Springer, pp.1-14, 2019, 978-3-030-20392-4. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introductory walk in an inspiring book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Aldon; Jana Trgalova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer, pp.v-xv, 2019, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19741-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French didactics tradition in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Blum; Michèle Artigue; Maria Alessandra Mariotti; Rudolf Sträßer; Marja Van den Heuvel-Panhuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European traditions in didactics of mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-55, 2019, ICME-13 Monographs, 978-3-030-05513-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing Missing Resources of the Documentational Approach to Didactics. Toward Ten Programs of Research/Development for Enriching This Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trouche, Luc; Gueudet, Ghislaine; Pepin, Birgit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.447-489, 2019, Advances in Mathematics Education, 978-3-030-20393-1. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present Research on Mathematics Textbooks and Teachers’ Resources in ICME-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Visnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxia Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianghuo Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, &amp; Jana Visnovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources - Advances and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-358, 2018, ICME-13 monographs, 978-3-319-73252-7. </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73253-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentational approach to didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentalization in mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100013-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics textbooks and teachers’ resources: a broad area of research in mathematics education to be developed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianghuo Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, Jana Visnovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources: Advances and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.Xlll-XXlll, 2018, ICME-13 Monographs, 978-3-319-73252-7. </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73253-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Educational Resources: A Chance for Opening Mathematics Teachers’ Resource Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, &amp; Jana Visnovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources - Advances and Issues </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-27, 2018, ICME 13 Monograph, 978-3-319-73252-7. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73253-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum in France: A National Frame in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Modeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Thompson, M.A. Huntley, &amp; C. Suurtamm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Mathematics Curriculum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Age Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-70, 2017, 978-1-64113-043-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en ligne et travail collectif enseignant : accompagner les évolutions de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Fioreti </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recursos tecnológicos en la enseñanza de Matemática </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miño y Dávila </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-106, 2017, 978-84-16467-72-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions of Part 1 chapters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Monaghan, Luc Trouche, Jonathan Borwein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics, instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-160, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teachers and digital tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Monaghan, Luc Trouche, Jonathan Borwein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics, instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-384, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Mathematics Practices in the Mesopotamian Scribal Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-138, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks and Digital Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Monaghan, Luc Trouche, Jonathan Borwein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Mathematics, instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-415, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity in Mathematics Education: Drawing Some Lessons from the Current Experiences and Questioning the Future of the Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-466, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactics of Mathematics: Concepts, Roots, Interactions and Dynamics from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-256, 2016, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Tools as an Ordinary Component of the Curriculum in Mathematics Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, , pp.267-303, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-textbooks in/for Teaching and Learning Mathematics: A Disruptive and Potentially Transformative Educational Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Yerushalmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chazan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. English, &amp; D Kirshner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of International Research in Mathematics Education. Third edition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New York: Taylor &amp; Francis, pp.636-661, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentatation in mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Lerman </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-313, 2014, 978-94-007-4977-1. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4978-8_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-Driven Developments and Policy Implications for Mathematics Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Sacristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. A. (Ken) Clements, A. J. Bishop, C. Keitel, J. Kilpatrick, &amp; F. K. S. Leung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Handbook of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.753‑789, 2013, Springer International Handbooks of Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies aux ressources numériques, genèses d'usages et genèses documentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-B. Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies numériques pour l'enseignement - Usage, dispositif et genèses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse : Octarès, pp.206-224, 2013, 9782366300161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities, documents and professional geneses: interrelated stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gueudet, G., Pepin, B. &amp; Trouche, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Text to 'Lived' resources: Mathematics Curriculum Material and Teacher Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.305-322, 2012, Mathematics Teacher Education, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers' work with resources: documentational geneses and professional geneses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gueudet, G.; Pepin, B.; Trouche, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From text to 'lived resources': curriculum material and mathematics teacher development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23-41, 2012, Mathematics Teacher Education, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l'Internet dans l'enseignement : vers un essor du collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Develotte ; F. Poyet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon - INRP, pp.145-165, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT in France: development of usages, institutional hesitations and research questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oldknow, A. &amp; Knight, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Education with Digital Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Continuum: London, pp.23-29, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et les usages de ressources en ligne comme moteur et révélateur du travail collectif des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les démarches d'investigation dans l'enseignement des sciences. Pratiques de classe, travail collectif enseignant, acquisitions des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon, pp.151-182, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses documentaires, genèses communautaires : histoires en miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR et INRP, pp.129-145, 2010, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources aux documents, travail du professeur et genèses documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes et INRP, pp.57-74, 2010, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and Virtual Networks for Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Hoyles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Noss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celia Hoyles, Jean-Baptiste Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Education and Technology-Rethinking the Terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-462, 2010, New ICMI Study Series, 978-1-4419-0145-3. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-0146-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux systèmes documentaires des professeurs de mathématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Bloch et F. Conne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Cours de la XIVe école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.109-133, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artifacts to instruments: a theoretical framework behind the orchestra metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Heid &amp; G. Blume </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Technology and the Teaching and Learning of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Age, pp.363-392, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche mutidimensionnelle pour la conception collaborative de ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Baron, Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatisés et ressources numériques pour l'apprentissage : conception et usages, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.192-228, 2007, 978-2-7462-1705-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatisés d'apprentissage : quelle assistance didactique pour la construction des instruments mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruhal Floris, François Conne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatiques, enjeux pour l’enseignement des mathématiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-38, 2007, 9782804153656. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.flori.2007.01.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumental Approach to Mathematics Learning in Symbolic Calculator Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin, Kenneth Ruthven, Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactical challenge of symbolic calculators: turning a computational device into a mathematical instrument </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-162, 2005, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23435-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental genesis, individual and social aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin, Kenneth Ruthven, Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactical challenge of symbolic calculators: turning a computational device into a mathematical instrument </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23435-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculators in mathematics education: a rapid evolution of tools, with differential effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin, Kenneth Ruthven, Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactical challenge of symbolic calculators: turning a computational device into a mathematical instrument </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-40, 2005, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23435-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and Mathematics Education: A Multidimensional Study of the Evolution of Research and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.J. Bishop, M.A. Clements, C. Keitel, J. Kilpatrick, &amp; F.K.S. Leung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Handbook of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-269, 2003, Springer International Handbooks of Education, 978-94-010-3951-2. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-010-0273-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche instrumentale de l'apprentissage des mathématiques dans des environnements de calculatrice symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Faire d’un outil un instrument du travail mathématique : un problème didactique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-214, 2002, Collection blanche, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses instrumentales, aspects individuels et collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Faire d’un outil un instrument du travail mathématique : un problème didactique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-275, 2002, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calculatrices dans l’enseignement des mathématiques : une évolution rapide des matériels, des effets différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Faire d’un outil un instrument du travail mathématique : un problème didactique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-53, 2002, Collection blanche, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrice au lycée, problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Legrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les math en lycée et en collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244-253, 1997, Profession enseignant, 978-2-01-170485-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing semiotics in an imaging teaching scheme through a case study in physics virtual classes: towards a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental orchestrations by a university teacher in an online linear algebra course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Orozco-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Cuevas-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Teachers’ Professional Development Through their Interactions with Resources: a Multilingual Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Education Across Cultures: Proceedings of the 42nd Meeting of the North American Chapter of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PME-NA, Jun 2021, Mazatlan, Mexico. pp.143-154, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51272/pmena.42.2020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From teacher’s naming system of resources to teacher’s resource system: Contrasting a Chinese and a Mexican case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' perceptions in a situation regarding eigenvalues and eigenvectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Orozco-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Armando Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal of instrumental orchestration to introduce eigenvalues and eigenvectors in a first course of linear algebra for engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubateurs et conception collaborative de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l'IFÉ-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology integration into mathematics classrooms: case study of a highschool teacher's use of GeoGebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Sacristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’affinité sur le travail documentaire : cas d’une enseignant ayant une affinité forte pour la chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Morge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 10ièmes rencontres de l’ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-orchestration instrumental for teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.300-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metamorphosis of resource systems of prospective teacher: from studying to teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibelle Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues: the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Panero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of european research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.2446-2453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentational trajectory: a tool for analyzing the genesis of a teacher’s resource system across her collective work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of european research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.3732-3739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compreender o trabalho do professor com os recursos de seu ensino, um questionamento didático e informático</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring, experiencing and experimenting – an inspiring journey in mathematics (education)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jonathan Borwein Remembrance Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Thera, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da produção coletiva de livros didáticos digitais aos usos feitos por professores de matemática: o caso do grupo francês sésamath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues : the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Panero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le travail des professeurs avec les ressources de leur enseignement, un questionnement didactique et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tools for doing mathematics vs. using tools for teaching mathematics, differences and similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute od Education (ENS de Lyon), Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentational trajectories as a means to understand teacher's engagement with resources: the cas of French teachers facing a new curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on mathematics textbooks research and development (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor Geraldo, May 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at science teachers’ work through their interactions with digital resources. Perspectives for research and teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference SMEC (Science and math educators conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American university of Beirut, Mar 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of chinese mathematics teachers' resources work in collectives and their professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on mathematics textbooks research and development (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor Geraldo, May 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria da orchestraçao instrumental: um olhar para a formaçao docente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática (LADIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation Expertise and Its Development with Documentation Experience in Collectives: A French Case of Collective Lesson Preparation on Algorithmic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTMT 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jul 2017, Lyon, France. pp.285-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la formation des enseignants en France et au Sénégal : une source d’interactions fécondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sokhna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft für Didaktik der Mathematik, Aug 2016, Hambourg, Germany. pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Educational Resources: a Chance for enriching Mathematics Teachers’ Resource Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft für Didaktik der Mathematik, Aug 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics Teachers’ Interaction with Digital Curriculum Resources: opportunities to develop teachers’ mathematics-didactical design capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Washington D.C. United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scribal to digital school, an inspiring journey in mathematics (education)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Mathematics: Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARMA &amp; AMSI, Nov 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et accompagner les évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rentrée des LéA (Lieux d'Éducation Associés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation (IFÉ-ENS Lyon), Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collectif des professeurs, une ressource structurante de la profession ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'APMEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APMEP, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les interactions entre les acteurs de l’enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre nationale sur la didactique des mathématiques dans les deux systèmes éducatif et universitaire : état des lieux et perspectives de redéploiement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère algérien de l'éducation, Apr 2016, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressourcer l’enseignement des mathématiques, une perspective stratégique. Echos de la situation française,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de l'enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche en Education, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comfortable or Lost in Paradise? - Affordances and Constraints of Mathematics e-textbooks in/for Curriculum Enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Curriculum Contingencies: From Authoring to Enactment via Curriculum Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AERA 2015, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie mathématiques, stratégie didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées mathématiques de l'IFÉ (ENS de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mathématique des enseignants: quelles médiations documentaires?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sokhna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace mathématique francophone (EMF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF, Oct 2015, Alger, Algérie. pp.624-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif au cœur des métamorphoses numériques du travail des enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des TICE dans l’évolution de l’enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Inter-IREM, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinité disciplinaire et didactique : le cas des professeurs de physique-chimie en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Morge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDIST, Apr 2014, Marseille, France. pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of and interactions with e-textbooks: a collective teacher engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematics Textbook Research and Development (ICMT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Southampton, United Kingdom. pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du numérique et métamorphoses de l’apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du numérique 64</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative work with resources and teacher professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-sourcing mathematics teacher work and knowledge: new perspectives on resource design, use and teacher collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AERA 2013, Apr 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textbooks design and digital resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI study 22 - Task design in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMI, 2013, Oxfors, United Kingdom. pp.327-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IFÉ et les ESPÉ : un partenariat pour l'éducation, la formation et la recherche. Les LéA, comme pierre d'angle de ce partenariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Formation au et par le numérique dans les masters MEEF "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels scolaires et transmission des savoirs : choix de concepteurs, en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission(s) entre pertes et profits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS-UBO, Nov 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spurring teachers' collective work at a national level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence finale du projet S-TEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, St Jacques de Compostelle., Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux d’éducation associés à l’IFÉ, Nouveaux rôles, nouveaux outils, pour le développement des recherches en éducation et la diffusion de leurs ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des Lieux d'éducation associés à l'IFÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution numérique et transformations de l’apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'Observatoire des Ressources Multimedia pour l’Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Marseille, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering interactions between teachers and resources at the heart of teacher development: a case study in dynamic geometry environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoGebra conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GeoGebra institute, Aug 2011, Hagenberg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du travail enseignant à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de recherche universitaire sur la pédagogie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation interuniversitaire pour l'éducation numérique en Afrique et l'Institut français de l'éducation, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective design of an online math textbook: when individual and collective documentation works meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rzeszów, Poland. pp.2356-2366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los desafíos de la integración de las tecnologías para la enseñanza de las matemáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congreso Nacional de Matemáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société colombienne de mathématiques, Jul 2011, Bucaramanga, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des ressources et de l'activité des professeurs, renouvellement du regard sur une profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : le travail enseignant au XXie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. http://www.inrp.fr/archives/colloques/travail-enseignant/contrib/3.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de ressources pour l'enseignement et dispositifs de formation : éléments de réflexion à partir du dispositif français Pairform@nce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sénégal. pp.853-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teachers work with resources, and Activity theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Activity Theory Approaches to Technology-Enhanced Mathematics Learning Orchestrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR (Université Paris Diderot), Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en ligne et travail collectif enseignant : accompagner les évolutions de pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Actualité de la Recherche en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De los libros de texto a los recursos en línea: evoluciones tecnológicas, evolución de los enfoques didácticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela de Invierno en Didáctica de la Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Estudios en Didácticas Específicas (CEDE) de la Escuela de Humanidades (UNSAM), Jul 2011, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Resources and teachers professional development: toward a documentational approach of didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France. pp.1359-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nueva dinámica para la enseñanza de las matemáticas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICAL 4 – Encuentro Internacional Sobre la Enseñanza del Calculo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratórios de Matemática para o ensino, uma metáfora produtiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTEM 5 - Colóquio de História e Tecnologia no Ensino da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo de Estudo em Novas Tecnologias e Educaçãp da UFPE, Jul 2010, Recife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino e Aprendizagem nos Tempos de hoje, O digital e o ensino de Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário Internacional Satélite do 34º Congresso de Psicologia da Educação Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, São Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches d'investigation : conceptions et usages de ressources, impact du travail collectif des professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et travail collectif dans la mise en place des démarches d’investigation dans l’enseignement des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EducTice, Nov 2010, Lyon, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing and re-sourcing teachers activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iranete Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PME, Jul 2010, Belo Horizonte, Brazil. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’enseignement des mathématiques et équipes de professeurs associés à l’INRP, genèses de ressources et de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées mathématiques de l'INRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, Jun 2010, Lyon, France. pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursos para procesar, aprender, enseñar el cálculo: nuevos modos de concepción y difusión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICAL 3 – Encuentro Internacional Sobre la Enseñanza del Calculo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saltillo, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources numériques et documentation des professeurs. Un nouveau regard sur conception et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Mans, France. pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'intégration des TICE : quels assistants méthodologiques pour le développement de la documentation collective des professeurs ? Exemples du SFoDEM et du dispositif Pairform@nce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIDIREM. Approches plurielles en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentation des professeurs de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.249-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologia, una seconda chance per i laboratori di matematica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Convegno Nazionale di DIdattica della FIsica e della Matematica DI.FI.MA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des TICE dans l'enseignement des mathématiques, quel accompagnement des professeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second congrès franco-canadien de mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Jun 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, new insights on old problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Maschietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenial of the International Commission on Mathematical Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective documentary activity as a mode of teachers’ training: which methodological assistants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutionen för pedagogik och didaktik, Sep 2008, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What scenarios for the design and integration of ICT tools in mathematics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMICT conference (IFIP), Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Boston, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology in mathematics education: A flashback towards the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärbel Barzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing Inspiration, Exchanges between European TI-Nspire Pilot Network Teachers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which resources for teaching mathematics in a computerized learning environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Eastern European Conference on Computer Algebra and Dynamic Geometry in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scénarios pour et par les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l’enseignement et l’apprentissage : une nouvelle compétence pour le praticien ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, Apr 2006, Lyon, France. pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different levels of tools for the learning and teaching of mathematics: is it possible to conceive pedagogical resources as tools (vs instruments) for teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Use in ICT in Mathematics Teaching Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Graduate School in Mathematics Education, Nov 2006, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des artefacts aux instruments, une approche pour guider et intégrer les usages des outils de calcul dans l'enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul sous toutes ses formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspection générale de mathématiques, 2005, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance training, a key mode to support teachers in the integration of ICT ? Towards collaborative conception of living pedagogical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Sant Feliu de Guíxols, Spain. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels Modèles, Dispositifs de Formation et Outils pour une Approche Instrumentale des Ressources Pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REF'05: Symposium Environnements Informatisés pour l'Education et la Formation Scientifique et Technique : ModèlesDispositifs et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desde los artefactos hasta los instrumentos del trabajo matemático</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primer seminario internacional de tecnologías en educación matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Pedagógica Nacional, Jun 2005, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and technologies in mathematical didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barzel Bärbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Maschietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUNDEMI IQS – Universitat Ramon Llull, Feb 2005, Sant Feliu de Guíxols, Spain. pp.927-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental orchestrations : definition, defense and illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de ressources pédagogiques vivantes : des ressources intégrant les TICE en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'03 : Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France, France. pp.259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00138490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Complexity of Human/Machine Interaction in a Computer Based Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Computer Algebra in Mathematics Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de Reims, Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouche, L. (2003). Environnements informatiques et mathématiques, quels usages pour quels apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Congress of the International Commission for the Study and Improvement of Mathematics Teaching (CIEAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Plock, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description, prescription, à propos de limites de fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Environnements informatiques de calcul symbolique et apprentissage des mathématiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Rennes, Jun 2000, Rennes, France. pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metastudy on IC Technologies in Education. Towards a Multidimensional Framework to Tackle their Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freudenthal Institute, Jul 2001, Utrecht, Netherlands. pp.111-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Mathematics in France: A still unfinished counter-reform, a questioned field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Tokyo/Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking of new devices to make viable symbolic calculators in the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiroshima University, Jul 2000, Hiroshima, Japan. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux environnements, alternatives didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles mathématiques à l’aube du XXIème siècle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association tunisienne des sciences mathématiques, 1999, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements &amp;quot;calculatrice symbolique&amp;quot; : - Nécessité d'une socialisation des processus d'instrumentation - Evolution des comportements d'élèves au cours de ces processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques et géométriques dans l’enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Montpellier, France. pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte des contraintes didactiques dans des environnements technologiques complexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Houlgate, France. pp.307-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur un environnement TI-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques et géométriques dans l’enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montpellier, France. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de calcul dans la formation initiale des maîtres en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM (Université Montpellier 2), 1996, La Grande-Motte, France. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence d'un « environnement calculatrice » sur les comportements de recherche en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Eté de didactique des mathématiques, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Houlgate, France. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à une méthode d'étude de l'action instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des outils informatiques dans la classe aux calculatrices symboliques et géométriques : quelles perspectives pour l'enseignement des mathématiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Inter-IREM mathématiques-informatique, Aug 1996, Rennes, France. pp.113-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing is Reality: How Graphic Calculators May Influence the Conceptualization of Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Valencia, Spain. pp.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et outil graphique au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Eté sur les outils de calcul formel dans l'enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission inter-IREM Mathématiques et informatique, Aug 1994, Caen, France. pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les Ressources de l'Enseignement des Mathématiques dans un Temps de Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire de l'Institut Carnot de l'Éducation : Construire des stratégies de valorisation des résultats et d'essaimage des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et conduite des instruments dans les apprentissages mathématiques : nécessité des orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LéA et réseau des LéA : quelles traces pour quels développements après 8 ans d'expérience ? Bilan 2018-2019 du réseau des LéA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Aknouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut français de l'Education; ENS Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les ressources de l’enseignement des mathématiques dans un temps de transitions 2016-2019, programme de l’institut Carnot de l’éducation : rapport scientifique des composantes PR 03 et PAE 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser PISA dans la perpective du renouvellement de l'enseignement des mathématiques en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère algérien de l'éducation nationale; CIEP; Ambassade de France en Algérie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources vivantes pour l'enseignement et l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENS de Lyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teachers resources in a time of transitions. The MaTRiTT report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ENS Lyon. 2018, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collectifs producteurs et partageurs de ressources, et leurs acteurs - Profils et trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellanca-Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2016, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EducMap Pour une cartographie dynamique des recherches en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ecole normale supérieure de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux initial des réseaux et des collectifs dans les disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2014, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches francophones en TICE dans le pourtour sud de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Fesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goasdoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENS Lyon; Agence universitaire de la Francophonie; IFIC. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Technology in Secondary Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Baccalaureate. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collectif et les pratiques réflexives au coeur des dispositifs hybrides de formation : de Paiform@nce à M@gistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation de formateurs et de stagiaires : suivi et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un institut de recherche, développant des ressources vivantes avec et pour les acteurs de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation en ligne, étude de processus d'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation en ligne, quels assistants méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'apprentissage des limites de fonctions dans un &amp;quot;environnement calculatrice&amp;quot; : étude des rapports entre processus d'instrumentation et processus de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Montpellier 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02374810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId498"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Trouche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Luc Trouche, professeur émérite en didactique des mathématiquesÉcole normale supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5601-2930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034763856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche a été, de 1974 à 1999, professeur de mathématiques en collège puis en lycée à Montpellier. Il a été ensuite maître de conférences au département de mathématiques de l'Université de Montpellier, puis, à partir de 2005, professeur des universités à l'INRP puis à l'Institut français de l'éducation (ENS de Lyon). Il est, depuis 2019, professeur émérite de l'Ecole normale supérieure de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il s'est d'abord intéressé à l'intégration des technologies numériques dans l'enseignement des mathématiques, à partir de son doctorat dirigé par Dominique Guin. Il a en particulier étudié les interactions entre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">processus d'instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">processus de conceptualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Cette étude l'a conduit à analyser le rôle du professeur, introduisant la notion d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">orchestration instrumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour modéliser la gestion, par le professeur, des artefacts disponibles dans l'environnement pour mettre en oeuvre une situation mathématique donnée. Cette notion a été ultérieurement développée avec Paul Drijvers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis, il s'intéresse au rôle de concepteur du professeur, en relation avec le développement de ses connaissances, dans un moment de prolifération de ressources numériques. Cette perspective l'a conduit à développer, avec Ghislaine Gueudet et ensuite Birgit Pepin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'approche documentaire du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Dans ce cadre, il analyse le travail des professeurs à travers les interactions avec les ressources de leur enseignement. Dans cette perspective, la notion de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">système de ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du professeur apparaît cruciale pour comprendre le développement des connaissances des enseignants, et la cohérence de leur activité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyser les interactions des professeurs avec les ressources amène naturellement à s'intéresser à leur travail collectif. En effet, la digitalisation de la communication et de l'information conduit à l'émeergence de collectifs de travail plus ou moins formels : réseaux, associations, comunautés, à l'intérieur ou à l'extérieur des écoles. Etudier les interactions entre les systèmes de ressources individuels et collectifs donne des moyens pour comprendre la dynamique de ce travail collectif et pour repenser la façon de soutenir le développement professionnel des acteurs dans un moment de métamorphise des environnements d'apprentissage et d'enseignement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Conférence </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re(s)sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en mai 2018, a été une bonne occasion pour approfondir les questions en jeu dans cette trajectoire de recherche. Elle a donné matière à un ouvrage, publié en 2019 par Springer: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Une </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journée scientifique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">a été organisée, en juin 2019, à l'occasion de sa retraite et pour commencer une nouvelle période (3 ans) comme professeur émérite.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet actuel de recherche : the Documentational Approach to Didactics Multilingual Project </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/DAD-MULTILINGUAL/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Publication la plus récente : Trouche, L., Adler, J., & Remillard, J. (2023).</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing teachers' interactions with resources in crossing languages and cultures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2012 à 2016, il a été président de la Commission Française pour l'Enseignement des mathématiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2020 à 2023, il a été impliqué comme expert auprès de l'OCDE dans des projets relatifs à la formation des enseignants Trouche, L. (coord.) (2022). C</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">onsolider le dispositif de formation à l’évaluation des acquis au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rapport OCDE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing teachers’ interactions with resources in crossing languages and cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Remillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Conceptualizing teachers’ interactions with resources in crossing languages and cultures, 55 (3), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-023-01488-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ learning from addressing the challenges of online teaching in a time of pandemic: a case in Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112 (1), pp.103-121. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-022-10172-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepening a conceptual framework in travelling between languages and cultures: the case of the documentational approach to didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Kayali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Osta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Conceptualizing teachers’ interactions with resources in crossing languages and cultures, 55 (3), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-023-01471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher education for integrating resources in mathematics: contributions from instrumental meta-orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Montana Mathematics Enthusiast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative inter-métiers : un levier de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Galou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles formes de formation continue, 60, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les interactions professeurs-ressources : questions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (15-2), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the French Didactic Tradition through Technological Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Highlights of Research in the Didactics of Mathematics: The Insider’s Perspective, Mathematics, 9 (6), pp.629. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9060629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : les défis en termes de ressources et de collaboration des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 539, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Glance to Teachers Work with Resources: Case of Olcay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Nur Baştürk-Şahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menekşe Seden Tapan-Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lnternational Electronic Journal of Elementary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.105-118. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26822/iejee.2021.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to digital resources as a critical process in teachers’ trajectories: the case of Anna’s documentation work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-020-01164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bibliometrics met mathematics education research: the case of instrumental orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Grauwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-020-01169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques collaboratives et réflexives autour de la conception des ressources de l'enseignement. Un nouveau regard sur les interactions enseignants / chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher et apprendre dans ou d’un groupe IREM : Trajectoires d’acteurs et d’actrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying mathematics teachers interactions with curriculum materials through different lenses: Towards a deeper understanding of the processes at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Miyakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijer.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter les recherches sur le travail documentaire des enseignants : le projet AnA.doc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.43-64. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.3987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien n'est plus pratique qu'une bonne interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre affinités disciplinaire et didactique, et travail de l’enseignant : le cas d’un enseignant de physique-chimie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Morge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chercheurs en didactique, enseignants et formateurs: perspectives et collaborations, 17, pp.129-157. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TRAJETORIA DOCUMENTAL: uma análise da historia da integração de recursos na prática do professor de matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino da Matemática em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.321-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-textbooks and Connectivity: Proposing an Analytical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), pp.539-558. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10763-016-9782-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso de gestos-como recurso-mediador-por un profesor de bachillerato para enfrentar un desafío didáctico no previsto por él</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union, Revista ibero-americana de educación matemática,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ensino de matemática com integração de recursos digitais: um olhar sobre aulas à luz da Orquestração Instrumental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino da Matemática em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.238-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques, un point de vue international centré sur les ressources des professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino da Matemática em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.221-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprender el trabajo de los docentes a través de su interacción con los recursos de su enseñanza - una historia de trayectorias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educación Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.9-40. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24844/EM3003.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a deeper understanding of mathematics teaching expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binyan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (3), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-016-9727-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reﬁning teacher design capacity: Mathematics teachers’ interactions with digital curriculum resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (5), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-017-0870-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Borwein (1951–2016): exploring, experiencing and experimenting in mathematics – an inspiring journey in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-016-9729-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les métamorphoses du Numérique : vers une approche documentaire du didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union - Revista iberoamericana de education matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective design of an e-textbook: teachers’ collective documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2-3), pp.187 203. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10857-015-9331-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels scolaires et ressources numériques: vers de nouvelles conceptualisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dos artefatos aos instrumentos: o trabalho individual e coletivo dos professores de Matemática, 6 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail documentaire des enseignants de biologie au Liban et son interaction avec leurs conceptions sur le déterminisme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.251-278. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do trabalho documental dos professores: gêneses, coletivos, comunidades: o caso da Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da produção coletiva de livros didáticos digitais aos usos feitos por professores de matemática: o caso do grupo francês sésamath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Digital Resources and Biology Teachers' Conceptions about Genetic Determinism: A Case Study of two Lebanese Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (10), pp.1190-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques aujourd’hui, problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From instrumental to documentational approach: towards a holistic perspective of teachers' resource systems in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14794802.2014.918350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webbing and orchestration. Two interrelated views on digital tools in mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Mathematics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/teamat/hru014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating textbooks as crucial interfaces between culture, policy and teacher curricular practice: two contrasted case studies in France and Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (5), pp.685-698. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-013-0526-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective work with resources: an essential dimension for teacher documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.1003-1016. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-013-0527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-sourcing teachers' work and interactions: a collective perspective on resources, their use and transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.929-943. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-013-0534-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One episode, two lenses. A reflective analysis of student learning with computer algebra from instrumental and onto-semiotic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan D. Godino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenç Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.23-49. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-012-9416-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online paths in mathematics teacher training: new resources and new skills for teacher educators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Sacristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.717-731. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-012-0424-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition lycée-université, penser des dispositifs d'appui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 2 (2), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00613839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE à l'école primaire, virtualités, réalisations et conditions, Dossier l'Ecole numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'École Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teacher education advanced methods: an example in dynamic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (3), pp.399-411. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-011-0313-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handheld technology for mathematics education: flashback into the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (7), pp.667-681. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-010-0269-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation, entre illusion et révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du centre Michel Delay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics learning and tools from theoretical, historical and practical points of view: the productive notion of mathematics laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Maschietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-009-0215-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager la mobilisation des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue Pour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new documentation systems for mathematics teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.199-218. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-008-9159-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la gestion didactique des artefacts pour faire et faire faire des mathématiques : histoire d’un cheminement intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Éducateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les objets, outils pour enseigner, 3, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fenêtres sur cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et usages de ressources pour et par les professeurs, développement associatif et développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail documentaire des enseignants : genèses, collectifs, communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.7-33. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel environnement technologique, nouvelles ressources, nouveaux modes de travail : le projet e-CoLab (expérimentation Collaborative de Laboratoires mathématiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baroux-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bonnafet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.51-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un réseau de calculatrices à la construction collaborative du savoir dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.79-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un assistant méthodologique pour étayer le travail documentaire des professeurs : le cédérom SFoDEM 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser les ressources numériques pour la formation : quels modèles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, numéro hors série "L'usage en travaux", pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des TICE dans les classes de mathématiques : quelles interactions entre la recherche et les acteurs de cette intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.82--85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et Conduite des Instruments dans les Apprentissages Mathématiques: Nécessité des Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.91-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des TICE: Concevoir, expérimenter et mutualiser des ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55, pp.81-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Complexity of Human/Machine Interactions in Computerized Learning Environments: Guiding Command Process Through Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (3), pp.281-307. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10758-004-3468-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements Informatisés et Mathématiques: quels usages pour quels apprentissages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (1), pp.181-197. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:EDUC.0000017674.82796.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artifact to instrument: mathematics teaching mediated by symbolic calculators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (6), pp.783-800. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des calculatrices symboliques dans la classe. Une contribution didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques Spéciales (RMS) [1890-2004]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 113 (2), pp.288-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités mathématiques et environnement calculatrice : ouvertures et fermetures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématique et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 135, pp.17-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering by the teacher of the instrumental genesis in CAS environments: necessity of instrumental orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (5), pp.204-211. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02655823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l'usage didactique d'un EIAH en mathématiques : une tâche nécessairement complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8(1/2), pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parabole du gaucher et de la casserole à bec verseur: étude des processus d'apprentissage dans un environnement de calculatrices symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (3), pp.239-264. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1003939314034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technological environments: new constraints, new opportunities for the teacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Algebra in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements calculatrices symboliques, nécessité d’une socialisation des processus d’instrumentation, évolution des élèves au cours de ce processus,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Mathemãtica Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (1), pp.71-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la dérivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex Process of Converting Tools into Mathematical Instruments: The Case of Calculators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (3), pp.295-327. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1009892720043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24 (x), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil personnel puissant qui nécessite un apprentissage et ne dispense pas toujours de réfléchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delgoulet Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25, pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d'une déréglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Les outils de calcul et de traçage de courbes, 19, pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E pur, si muove!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20, pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrices graphiques: la grande illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation des calculatrices graphiques en lycée, Révélation ou mystification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.546, 2019, Advances in Mathematics Education, Kaiser, Gabriele; Sriraman, Bharath, 978-3-030-20393-1. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference: lectures videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soury-Lavergne Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche; Sophie Soury-Lavergne. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Lamouroux; Luc Trouche. Canopé éditions, 2017, 978-2-24004313-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and mathematics, instruments for learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Borwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.483, 2016, Mathematics education library, 978-3-319-02396-0. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ensemble des mathématiques : une approche dynamique de la qualité des ressources pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheron Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Psycharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Text to 'Lived' Resources: Mathematics Curriculum Materials and Teacher Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.363, 2012, Mathematics teacher education, 978-94-007-1966-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Pédagogie Universitaire Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet; Geneviève Lameul; Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Technologies en Pédagogie Universitaire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1-2), 2011, Revue Internationale des Technologies en Pédagogie Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes / INRP, pp.371, 2010, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative de ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Guin and M. Joab and L. Trouche. INRP, pp.250, 2008, 978-2-7342-1098-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatisés et ressources numériques pour l'apprentissage : conception et usages, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, pp.346, 2007, 978-2-7462-1705-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour l'enseignement des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Margolinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Didactical Challenge of Symbolic Calculators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Guin, K. Ruthven, L. Trouche. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2004, 0-387-23158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Transformer un outil en un instrument du travail mathématique : un problème didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Collection blanche, Nicolas Balacheff, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter et prouver Faire des mathématiques au lycée avec des calculatrices symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM (Université Montpellier 2)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 1998, Dominique Guin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrices &amp;quot;symboliques&amp;quot; au lycée : un défi mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP Montpellier, pp.139 1997, 2-86626-942-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre et avec les acteurs de terrain et effets sur les ressources et le développement professionnel. Le cas du projet PREMaTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens. L’expérimentation de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LéA. Construction d’espaces collaboratifs pour les recherches en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Criquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Dias-Chiaruttini, C. Cohen-Azria, C. Souplet (dir.), Chercher ensemble : approches didactiques. Presses Universitaires de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-132, 2022, 979-10-300-0748-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et ressources pour la formation et le développement professionnel des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaire de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau des lieux d’éducation associés : Un instrument pour la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.219-231, 2022, Paideia, 978-2-7535-8679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The documentational approach to didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Documentational Approach to Didactics Multilingual project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, DAD-MULTILINGUAL/, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche; Ghislaine Gueudet; Birgit Pepin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Mathematics Education, Springer, pp.1-14, 2019, 978-3-030-20392-4. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introductory walk in an inspiring book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Aldon; Jana Trgalova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer, pp.v-xv, 2019, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19741-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French didactics tradition in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Blum; Michèle Artigue; Maria Alessandra Mariotti; Rudolf Sträßer; Marja Van den Heuvel-Panhuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European traditions in didactics of mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-55, 2019, ICME-13 Monographs, 978-3-030-05513-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing Missing Resources of the Documentational Approach to Didactics. Toward Ten Programs of Research/Development for Enriching This Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trouche, Luc; Gueudet, Ghislaine; Pepin, Birgit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.447-489, 2019, Advances in Mathematics Education, 978-3-030-20393-1. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics textbooks and teachers’ resources: a broad area of research in mathematics education to be developed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianghuo Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, Jana Visnovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources: Advances and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.Xlll-XXlll, 2018, ICME-13 Monographs, 978-3-319-73252-7. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73253-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present Research on Mathematics Textbooks and Teachers’ Resources in ICME-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Visnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxia Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianghuo Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, &amp; Jana Visnovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources - Advances and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-358, 2018, ICME-13 monographs, 978-3-319-73252-7. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73253-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentalization in mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100013-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentational approach to didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Educational Resources: A Chance for Opening Mathematics Teachers’ Resource Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, &amp; Jana Visnovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources - Advances and Issues </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-27, 2018, ICME 13 Monograph, 978-3-319-73252-7. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73253-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum in France: A National Frame in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Modeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Thompson, M.A. Huntley, &amp; C. Suurtamm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Mathematics Curriculum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Age Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-70, 2017, 978-1-64113-043-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en ligne et travail collectif enseignant : accompagner les évolutions de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Fioreti </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recursos tecnológicos en la enseñanza de Matemática </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miño y Dávila </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-106, 2017, 978-84-16467-72-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity in Mathematics Education: Drawing Some Lessons from the Current Experiences and Questioning the Future of the Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-466, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Mathematics Practices in the Mesopotamian Scribal Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-138, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks and Digital Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Monaghan, Luc Trouche, Jonathan Borwein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Mathematics, instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-415, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions of Part 1 chapters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Monaghan, Luc Trouche, Jonathan Borwein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics, instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-160, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teachers and digital tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Monaghan, Luc Trouche, Jonathan Borwein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics, instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-384, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactics of Mathematics: Concepts, Roots, Interactions and Dynamics from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-256, 2016, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Tools as an Ordinary Component of the Curriculum in Mathematics Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, , pp.267-303, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-textbooks in/for Teaching and Learning Mathematics: A Disruptive and Potentially Transformative Educational Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Yerushalmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chazan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. English, &amp; D Kirshner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of International Research in Mathematics Education. Third edition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New York: Taylor &amp; Francis, pp.636-661, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentatation in mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Lerman </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-313, 2014, 978-94-007-4977-1. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4978-8_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies aux ressources numériques, genèses d'usages et genèses documentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-B. Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies numériques pour l'enseignement - Usage, dispositif et genèses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse : Octarès, pp.206-224, 2013, 9782366300161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-Driven Developments and Policy Implications for Mathematics Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Sacristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. A. (Ken) Clements, A. J. Bishop, C. Keitel, J. Kilpatrick, &amp; F. K. S. Leung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Handbook of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.753‑789, 2013, Springer International Handbooks of Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers' work with resources: documentational geneses and professional geneses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gueudet, G.; Pepin, B.; Trouche, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From text to 'lived resources': curriculum material and mathematics teacher development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23-41, 2012, Mathematics Teacher Education, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities, documents and professional geneses: interrelated stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gueudet, G., Pepin, B. &amp; Trouche, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Text to 'Lived' resources: Mathematics Curriculum Material and Teacher Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.305-322, 2012, Mathematics Teacher Education, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l'Internet dans l'enseignement : vers un essor du collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Develotte ; F. Poyet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon - INRP, pp.145-165, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT in France: development of usages, institutional hesitations and research questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oldknow, A. &amp; Knight, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Education with Digital Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Continuum: London, pp.23-29, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et les usages de ressources en ligne comme moteur et révélateur du travail collectif des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les démarches d'investigation dans l'enseignement des sciences. Pratiques de classe, travail collectif enseignant, acquisitions des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon, pp.151-182, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources aux documents, travail du professeur et genèses documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes et INRP, pp.57-74, 2010, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses documentaires, genèses communautaires : histoires en miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR et INRP, pp.129-145, 2010, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and Virtual Networks for Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Hoyles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Noss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celia Hoyles, Jean-Baptiste Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Education and Technology-Rethinking the Terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-462, 2010, New ICMI Study Series, 978-1-4419-0145-3. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-0146-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux systèmes documentaires des professeurs de mathématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Bloch et F. Conne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Cours de la XIVe école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.109-133, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artifacts to instruments: a theoretical framework behind the orchestra metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Heid &amp; G. Blume </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Technology and the Teaching and Learning of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Age, pp.363-392, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatisés d'apprentissage : quelle assistance didactique pour la construction des instruments mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruhal Floris, François Conne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatiques, enjeux pour l’enseignement des mathématiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-38, 2007, 9782804153656. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.flori.2007.01.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche mutidimensionnelle pour la conception collaborative de ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Baron, Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatisés et ressources numériques pour l'apprentissage : conception et usages, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.192-228, 2007, 978-2-7462-1705-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumental Approach to Mathematics Learning in Symbolic Calculator Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin, Kenneth Ruthven, Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactical challenge of symbolic calculators: turning a computational device into a mathematical instrument </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-162, 2005, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23435-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental genesis, individual and social aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin, Kenneth Ruthven, Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactical challenge of symbolic calculators: turning a computational device into a mathematical instrument </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23435-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculators in mathematics education: a rapid evolution of tools, with differential effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin, Kenneth Ruthven, Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactical challenge of symbolic calculators: turning a computational device into a mathematical instrument </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-40, 2005, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23435-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and Mathematics Education: A Multidimensional Study of the Evolution of Research and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.J. Bishop, M.A. Clements, C. Keitel, J. Kilpatrick, &amp; F.K.S. Leung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Handbook of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-269, 2003, Springer International Handbooks of Education, 978-94-010-3951-2. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-010-0273-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche instrumentale de l'apprentissage des mathématiques dans des environnements de calculatrice symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Faire d’un outil un instrument du travail mathématique : un problème didactique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-214, 2002, Collection blanche, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses instrumentales, aspects individuels et collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Faire d’un outil un instrument du travail mathématique : un problème didactique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-275, 2002, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calculatrices dans l’enseignement des mathématiques : une évolution rapide des matériels, des effets différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Faire d’un outil un instrument du travail mathématique : un problème didactique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-53, 2002, Collection blanche, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrice au lycée, problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Legrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les math en lycée et en collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244-253, 1997, Profession enseignant, 978-2-01-170485-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing semiotics in an imaging teaching scheme through a case study in physics virtual classes: towards a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental orchestrations by a university teacher in an online linear algebra course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Orozco-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Cuevas-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Teachers’ Professional Development Through their Interactions with Resources: a Multilingual Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Education Across Cultures: Proceedings of the 42nd Meeting of the North American Chapter of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PME-NA, Jun 2021, Mazatlan, Mexico. pp.143-154, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51272/pmena.42.2020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From teacher’s naming system of resources to teacher’s resource system: Contrasting a Chinese and a Mexican case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' perceptions in a situation regarding eigenvalues and eigenvectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Orozco-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Armando Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubateurs et conception collaborative de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l'IFÉ-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology integration into mathematics classrooms: case study of a highschool teacher's use of GeoGebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Sacristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal of instrumental orchestration to introduce eigenvalues and eigenvectors in a first course of linear algebra for engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’affinité sur le travail documentaire : cas d’une enseignant ayant une affinité forte pour la chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Morge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 10ièmes rencontres de l’ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-orchestration instrumental for teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.300-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metamorphosis of resource systems of prospective teacher: from studying to teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibelle Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da produção coletiva de livros didáticos digitais aos usos feitos por professores de matemática: o caso do grupo francês sésamath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring, experiencing and experimenting – an inspiring journey in mathematics (education)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jonathan Borwein Remembrance Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Thera, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues : the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Panero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentational trajectory: a tool for analyzing the genesis of a teacher’s resource system across her collective work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of european research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.3732-3739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compreender o trabalho do professor com os recursos de seu ensino, um questionamento didático e informático</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues: the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Panero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of european research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.2446-2453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentational trajectories as a means to understand teacher's engagement with resources: the cas of French teachers facing a new curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on mathematics textbooks research and development (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor Geraldo, May 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le travail des professeurs avec les ressources de leur enseignement, un questionnement didactique et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tools for doing mathematics vs. using tools for teaching mathematics, differences and similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute od Education (ENS de Lyon), Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at science teachers’ work through their interactions with digital resources. Perspectives for research and teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference SMEC (Science and math educators conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American university of Beirut, Mar 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of chinese mathematics teachers' resources work in collectives and their professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on mathematics textbooks research and development (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor Geraldo, May 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation Expertise and Its Development with Documentation Experience in Collectives: A French Case of Collective Lesson Preparation on Algorithmic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTMT 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jul 2017, Lyon, France. pp.285-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria da orchestraçao instrumental: um olhar para a formaçao docente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática (LADIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Educational Resources: a Chance for enriching Mathematics Teachers’ Resource Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft für Didaktik der Mathematik, Aug 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la formation des enseignants en France et au Sénégal : une source d’interactions fécondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sokhna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft für Didaktik der Mathematik, Aug 2016, Hambourg, Germany. pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics Teachers’ Interaction with Digital Curriculum Resources: opportunities to develop teachers’ mathematics-didactical design capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Washington D.C. United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scribal to digital school, an inspiring journey in mathematics (education)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Mathematics: Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARMA &amp; AMSI, Nov 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les interactions entre les acteurs de l’enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre nationale sur la didactique des mathématiques dans les deux systèmes éducatif et universitaire : état des lieux et perspectives de redéploiement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère algérien de l'éducation, Apr 2016, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et accompagner les évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rentrée des LéA (Lieux d'Éducation Associés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation (IFÉ-ENS Lyon), Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collectif des professeurs, une ressource structurante de la profession ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'APMEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APMEP, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comfortable or Lost in Paradise? - Affordances and Constraints of Mathematics e-textbooks in/for Curriculum Enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Curriculum Contingencies: From Authoring to Enactment via Curriculum Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AERA 2015, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressourcer l’enseignement des mathématiques, une perspective stratégique. Echos de la situation française,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de l'enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche en Education, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie mathématiques, stratégie didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées mathématiques de l'IFÉ (ENS de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mathématique des enseignants: quelles médiations documentaires?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sokhna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace mathématique francophone (EMF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF, Oct 2015, Alger, Algérie. pp.624-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinité disciplinaire et didactique : le cas des professeurs de physique-chimie en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Morge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDIST, Apr 2014, Marseille, France. pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif au cœur des métamorphoses numériques du travail des enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des TICE dans l’évolution de l’enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Inter-IREM, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of and interactions with e-textbooks: a collective teacher engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematics Textbook Research and Development (ICMT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Southampton, United Kingdom. pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative work with resources and teacher professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-sourcing mathematics teacher work and knowledge: new perspectives on resource design, use and teacher collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AERA 2013, Apr 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du numérique et métamorphoses de l’apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du numérique 64</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textbooks design and digital resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI study 22 - Task design in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMI, 2013, Oxfors, United Kingdom. pp.327-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IFÉ et les ESPÉ : un partenariat pour l'éducation, la formation et la recherche. Les LéA, comme pierre d'angle de ce partenariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Formation au et par le numérique dans les masters MEEF "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels scolaires et transmission des savoirs : choix de concepteurs, en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission(s) entre pertes et profits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS-UBO, Nov 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spurring teachers' collective work at a national level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence finale du projet S-TEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, St Jacques de Compostelle., Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux d’éducation associés à l’IFÉ, Nouveaux rôles, nouveaux outils, pour le développement des recherches en éducation et la diffusion de leurs ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des Lieux d'éducation associés à l'IFÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution numérique et transformations de l’apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'Observatoire des Ressources Multimedia pour l’Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Marseille, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los desafíos de la integración de las tecnologías para la enseñanza de las matemáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congreso Nacional de Matemáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société colombienne de mathématiques, Jul 2011, Bucaramanga, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective design of an online math textbook: when individual and collective documentation works meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rzeszów, Poland. pp.2356-2366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du travail enseignant à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de recherche universitaire sur la pédagogie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation interuniversitaire pour l'éducation numérique en Afrique et l'Institut français de l'éducation, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering interactions between teachers and resources at the heart of teacher development: a case study in dynamic geometry environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoGebra conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GeoGebra institute, Aug 2011, Hagenberg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de ressources pour l'enseignement et dispositifs de formation : éléments de réflexion à partir du dispositif français Pairform@nce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sénégal. pp.853-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des ressources et de l'activité des professeurs, renouvellement du regard sur une profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : le travail enseignant au XXie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. http://www.inrp.fr/archives/colloques/travail-enseignant/contrib/3.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teachers work with resources, and Activity theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Activity Theory Approaches to Technology-Enhanced Mathematics Learning Orchestrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR (Université Paris Diderot), Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De los libros de texto a los recursos en línea: evoluciones tecnológicas, evolución de los enfoques didácticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela de Invierno en Didáctica de la Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Estudios en Didácticas Específicas (CEDE) de la Escuela de Humanidades (UNSAM), Jul 2011, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en ligne et travail collectif enseignant : accompagner les évolutions de pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Actualité de la Recherche en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratórios de Matemática para o ensino, uma metáfora produtiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTEM 5 - Colóquio de História e Tecnologia no Ensino da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo de Estudo em Novas Tecnologias e Educaçãp da UFPE, Jul 2010, Recife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino e Aprendizagem nos Tempos de hoje, O digital e o ensino de Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário Internacional Satélite do 34º Congresso de Psicologia da Educação Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, São Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches d'investigation : conceptions et usages de ressources, impact du travail collectif des professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et travail collectif dans la mise en place des démarches d’investigation dans l’enseignement des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EducTice, Nov 2010, Lyon, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nueva dinámica para la enseñanza de las matemáticas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICAL 4 – Encuentro Internacional Sobre la Enseñanza del Calculo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Resources and teachers professional development: toward a documentational approach of didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France. pp.1359-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing and re-sourcing teachers activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iranete Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PME, Jul 2010, Belo Horizonte, Brazil. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’enseignement des mathématiques et équipes de professeurs associés à l’INRP, genèses de ressources et de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées mathématiques de l'INRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, Jun 2010, Lyon, France. pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources numériques et documentation des professeurs. Un nouveau regard sur conception et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Mans, France. pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursos para procesar, aprender, enseñar el cálculo: nuevos modos de concepción y difusión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICAL 3 – Encuentro Internacional Sobre la Enseñanza del Calculo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saltillo, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentation des professeurs de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.249-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'intégration des TICE : quels assistants méthodologiques pour le développement de la documentation collective des professeurs ? Exemples du SFoDEM et du dispositif Pairform@nce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIDIREM. Approches plurielles en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologia, una seconda chance per i laboratori di matematica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Convegno Nazionale di DIdattica della FIsica e della Matematica DI.FI.MA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des TICE dans l'enseignement des mathématiques, quel accompagnement des professeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second congrès franco-canadien de mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Jun 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, new insights on old problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Maschietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenial of the International Commission on Mathematical Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective documentary activity as a mode of teachers’ training: which methodological assistants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutionen för pedagogik och didaktik, Sep 2008, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What scenarios for the design and integration of ICT tools in mathematics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMICT conference (IFIP), Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Boston, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology in mathematics education: A flashback towards the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärbel Barzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing Inspiration, Exchanges between European TI-Nspire Pilot Network Teachers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which resources for teaching mathematics in a computerized learning environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Eastern European Conference on Computer Algebra and Dynamic Geometry in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scénarios pour et par les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l’enseignement et l’apprentissage : une nouvelle compétence pour le praticien ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, Apr 2006, Lyon, France. pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different levels of tools for the learning and teaching of mathematics: is it possible to conceive pedagogical resources as tools (vs instruments) for teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Use in ICT in Mathematics Teaching Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Graduate School in Mathematics Education, Nov 2006, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des artefacts aux instruments, une approche pour guider et intégrer les usages des outils de calcul dans l'enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul sous toutes ses formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspection générale de mathématiques, 2005, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance training, a key mode to support teachers in the integration of ICT ? Towards collaborative conception of living pedagogical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Sant Feliu de Guíxols, Spain. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels Modèles, Dispositifs de Formation et Outils pour une Approche Instrumentale des Ressources Pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REF'05: Symposium Environnements Informatisés pour l'Education et la Formation Scientifique et Technique : ModèlesDispositifs et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desde los artefactos hasta los instrumentos del trabajo matemático</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primer seminario internacional de tecnologías en educación matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Pedagógica Nacional, Jun 2005, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and technologies in mathematical didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barzel Bärbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Maschietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUNDEMI IQS – Universitat Ramon Llull, Feb 2005, Sant Feliu de Guíxols, Spain. pp.927-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental orchestrations : definition, defense and illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Complexity of Human/Machine Interaction in a Computer Based Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Computer Algebra in Mathematics Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de Reims, Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de ressources pédagogiques vivantes : des ressources intégrant les TICE en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'03 : Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France, France. pp.259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00138490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouche, L. (2003). Environnements informatiques et mathématiques, quels usages pour quels apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Congress of the International Commission for the Study and Improvement of Mathematics Teaching (CIEAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Plock, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description, prescription, à propos de limites de fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Environnements informatiques de calcul symbolique et apprentissage des mathématiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Rennes, Jun 2000, Rennes, France. pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metastudy on IC Technologies in Education. Towards a Multidimensional Framework to Tackle their Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freudenthal Institute, Jul 2001, Utrecht, Netherlands. pp.111-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Mathematics in France: A still unfinished counter-reform, a questioned field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Tokyo/Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking of new devices to make viable symbolic calculators in the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiroshima University, Jul 2000, Hiroshima, Japan. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux environnements, alternatives didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles mathématiques à l’aube du XXIème siècle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association tunisienne des sciences mathématiques, 1999, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements &amp;quot;calculatrice symbolique&amp;quot; : - Nécessité d'une socialisation des processus d'instrumentation - Evolution des comportements d'élèves au cours de ces processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques et géométriques dans l’enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Montpellier, France. pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte des contraintes didactiques dans des environnements technologiques complexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Houlgate, France. pp.307-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur un environnement TI-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques et géométriques dans l’enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montpellier, France. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de calcul dans la formation initiale des maîtres en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM (Université Montpellier 2), 1996, La Grande-Motte, France. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence d'un « environnement calculatrice » sur les comportements de recherche en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Eté de didactique des mathématiques, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Houlgate, France. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à une méthode d'étude de l'action instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des outils informatiques dans la classe aux calculatrices symboliques et géométriques : quelles perspectives pour l'enseignement des mathématiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Inter-IREM mathématiques-informatique, Aug 1996, Rennes, France. pp.113-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing is Reality: How Graphic Calculators May Influence the Conceptualization of Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Valencia, Spain. pp.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et outil graphique au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Eté sur les outils de calcul formel dans l'enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission inter-IREM Mathématiques et informatique, Aug 1994, Caen, France. pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les Ressources de l'Enseignement des Mathématiques dans un Temps de Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire de l'Institut Carnot de l'Éducation : Construire des stratégies de valorisation des résultats et d'essaimage des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et conduite des instruments dans les apprentissages mathématiques : nécessité des orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LéA et réseau des LéA : quelles traces pour quels développements après 8 ans d'expérience ? Bilan 2018-2019 du réseau des LéA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Aknouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut français de l'Education; ENS Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les ressources de l’enseignement des mathématiques dans un temps de transitions 2016-2019, programme de l’institut Carnot de l’éducation : rapport scientifique des composantes PR 03 et PAE 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser PISA dans la perpective du renouvellement de l'enseignement des mathématiques en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère algérien de l'éducation nationale; CIEP; Ambassade de France en Algérie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources vivantes pour l'enseignement et l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENS de Lyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teachers resources in a time of transitions. The MaTRiTT report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ENS Lyon. 2018, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collectifs producteurs et partageurs de ressources, et leurs acteurs - Profils et trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellanca-Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2016, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EducMap Pour une cartographie dynamique des recherches en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ecole normale supérieure de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux initial des réseaux et des collectifs dans les disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2014, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches francophones en TICE dans le pourtour sud de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Fesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goasdoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENS Lyon; Agence universitaire de la Francophonie; IFIC. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Technology in Secondary Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Baccalaureate. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collectif et les pratiques réflexives au coeur des dispositifs hybrides de formation : de Paiform@nce à M@gistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un institut de recherche, développant des ressources vivantes avec et pour les acteurs de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation de formateurs et de stagiaires : suivi et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation en ligne, étude de processus d'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation en ligne, quels assistants méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'apprentissage des limites de fonctions dans un &amp;quot;environnement calculatrice&amp;quot; : étude des rapports entre processus d'instrumentation et processus de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Montpellier 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02374810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId498"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8E4BCB6A"/>
+    <w:nsid w:val="CC0A0BFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-trouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5601-2930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034763856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources-2018.sciencesconf.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luctrouche.sciencesconf.org/?forward-action=index&amp;forward-controller=index&amp;lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../DAD-MULTILINGUAL/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Adler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Remillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01488-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfeng Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjin Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-022-10172-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Shao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Kayali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Osta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01471-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosil&#226;ngela Lucena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Galou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piolti Lamorthe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9060629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Nur Ba&#351;t&#252;rk-&#350;ahin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menek&#351;e Seden Tapan-Broutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26822/iejee.2021.232" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01164-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02711068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Grauwin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01169-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alory" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3987" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miyakawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyang Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.09.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1795" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S5N20T4W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Restrepo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-016-9782-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Salinas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3003.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-017-0870-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyan Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-016-9727-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10857-015-9331-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539515v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538468v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monaghan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-016-9729-0" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539475v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540183v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Khalil" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Shaaban" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1370" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S53SDP15-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539479v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/teamat/hru014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14794802.2014.918350" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0526-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0527-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0534-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D. Godino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincen&#231; Font" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-012-9416-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacristan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-012-0424-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0313-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538694v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-010-0269-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-009-0215-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567298v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-008-9159-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3DJJF7T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.342" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555305v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538674v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EDUC.0000017674.82796.62" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMJ6Q9FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541179v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108584v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-004-3468-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6NLL6JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2003.09.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3856ABFFCB30D88E689EFA7ABF0C1C670F7B549C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552318v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552466v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02655823" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538672v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003939314034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXLVK8H8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552464v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009892720043" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZ3S3F8S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541175v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541178v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Canet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delgoulet Jacques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555303v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541176v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552322v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783030203924#" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soury-Lavergne Sophie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lamouroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292356v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Borwein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/br/book/9783319023953" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194769v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheron Yves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055559v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/edition-electronique/documents-travaux-recherche-education/BR059.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9780387231587" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.penseesauvage.com/librairie/bibliotheque-rdm/78-calculatrices-symboliques-transformer-un-outil-en-un-instrument-du-travail-mathematique-un-probleme-didactique.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547638v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557240v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063676v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alturkmani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363181v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Criquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494035v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100011-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390205v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174226v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19741-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711370v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rezat" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Visnovska" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Qi" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianghuo Fan" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-73253-4_16" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4_16" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851785v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789400749771" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851773v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100013-1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711405v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-73253-4?page=1#about" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minoydavila.com/recursos-tecnologicos-en-la-ense-anza-de-matematica.html" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548733v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-02396-0_15" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_15" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541118v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548732v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_17" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_17" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541117v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_19" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_19" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541116v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_10" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_10" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541115v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207678v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Yerushalmy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chazan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541170v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-94-007-4978-8_80" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4978-8_80" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768217v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911869v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632742v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1966-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630315v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591221v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605517v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496592v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497305v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546462v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Hoyles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kalas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Noss" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-1-4419-0146-0_22" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0146-0_22" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459440v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538695v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055560v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546452v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/environnements-informatiques--9782804153656-page-19.html" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.flori.2007.01.0019" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557242v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F0-387-23435-7_7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F0-387-23435-7_9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557241v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F0-387-23435-7_2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546448v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546449v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2 85919 180 1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546447v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552280v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/1044626-les-maths-en-college-et-en-lycee-pierre-legrand-hachette-education" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750057v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748433v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Orozco-Santiago" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cuevas-Vallejo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090727v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51272/pmena.42.2020-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423547v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Armando Cuevas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780870v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Orozco" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cuevas" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Madrid" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119288v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780866v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919164v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780867v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780860v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibelle Assis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541069v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541068v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560233v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellemain" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566398v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558071v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773358v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558069v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542611v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561544v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542613v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558067v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956609v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567486v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sokhna" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567485v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564592v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129386v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566397v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567489v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567488v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567269v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565281v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541126v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562350v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071364v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154039v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565606v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567270v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145640v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848220v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567369v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567265v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565607v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565608v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562351v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565609v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556319v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561546v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745604v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579016v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567370v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591222v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562579v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495454v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562498v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562598v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562599v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556320v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559833v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iranete Lima" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558722v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562499v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459439v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460303v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460362v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562689v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563659v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562690v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567487v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962003v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567267v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Barzel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563660v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558635v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567368v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559831v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190086v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106537v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567367v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558634v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barzel B&#228;rbel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568244v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/lirmm-00138490v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565222v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564593v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566252v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568245v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558541v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565232v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556318v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558767v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nogu&#232;s" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558633v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560801v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560804v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558542v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562577v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119517v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190091v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040093v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aknouche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103459v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141731v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743212v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700636v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566396v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellanca-Penel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546661v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566394v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Restrepo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quentin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546659v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Fesselier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goasdou&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546747v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Thomas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551095v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988913v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988911v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02374810v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-trouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5601-2930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034763856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources-2018.sciencesconf.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luctrouche.sciencesconf.org/?forward-action=index&amp;forward-controller=index&amp;lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../DAD-MULTILINGUAL/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Adler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Remillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01488-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfeng Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjin Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-022-10172-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Shao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Kayali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Osta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01471-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosil&#226;ngela Lucena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Galou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piolti Lamorthe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9060629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Nur Ba&#351;t&#252;rk-&#350;ahin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menek&#351;e Seden Tapan-Broutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26822/iejee.2021.232" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01164-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02711068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Grauwin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01169-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alory" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miyakawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyang Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.09.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3987" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1795" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S5N20T4W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Restrepo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-016-9782-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Salinas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3003.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyan Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-016-9727-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-017-0870-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monaghan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-016-9729-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10857-015-9331-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Khalil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Shaaban" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1370" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S53SDP15-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14794802.2014.918350" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/teamat/hru014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0526-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0527-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0534-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D. Godino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincen&#231; Font" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-012-9416-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacristan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-012-0424-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0313-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538694v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-010-0269-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-009-0215-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-008-9159-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3DJJF7T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.342" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555305v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108584v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-004-3468-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6NLL6JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EDUC.0000017674.82796.62" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMJ6Q9FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2003.09.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3856ABFFCB30D88E689EFA7ABF0C1C670F7B549C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552466v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02655823" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538672v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003939314034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXLVK8H8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552317v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552464v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009892720043" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZ3S3F8S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541175v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541178v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Canet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delgoulet Jacques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555303v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541176v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783030203924#" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soury-Lavergne Sophie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lamouroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292356v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Borwein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/br/book/9783319023953" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194769v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheron Yves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055559v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/edition-electronique/documents-travaux-recherche-education/BR059.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9780387231587" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.penseesauvage.com/librairie/bibliotheque-rdm/78-calculatrices-symboliques-transformer-un-outil-en-un-instrument-du-travail-mathematique-un-probleme-didactique.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547638v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557240v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806440v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alturkmani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363181v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Criquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063676v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494035v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100011-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390205v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174226v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19741-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711405v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianghuo Fan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-73253-4?page=1#about" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711370v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rezat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Visnovska" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Qi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-73253-4_16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4_16" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789400749771" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100013-1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851785v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minoydavila.com/recursos-tecnologicos-en-la-ense-anza-de-matematica.html" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_19" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_19" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541118v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548732v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_17" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548733v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-02396-0_15" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_15" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541116v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_10" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_10" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541115v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207678v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Yerushalmy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chazan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541170v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-94-007-4978-8_80" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4978-8_80" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911869v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768217v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630315v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1966-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632742v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591221v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605517v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497305v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496592v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546462v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Hoyles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kalas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Noss" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-1-4419-0146-0_22" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0146-0_22" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459440v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538695v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546452v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/environnements-informatiques--9782804153656-page-19.html" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.flori.2007.01.0019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055560v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557242v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F0-387-23435-7_7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F0-387-23435-7_9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557241v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F0-387-23435-7_2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546448v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546449v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2 85919 180 1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546447v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552280v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/1044626-les-maths-en-college-et-en-lycee-pierre-legrand-hachette-education" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750057v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748433v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Orozco-Santiago" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cuevas-Vallejo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090727v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51272/pmena.42.2020-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423547v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Armando Cuevas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119288v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780866v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780870v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Orozco" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cuevas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Madrid" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919164v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780867v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780860v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibelle Assis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558071v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566398v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773358v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541068v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560233v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellemain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541069v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542611v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558069v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562600v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561544v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542613v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956609v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558067v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567485v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567486v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sokhna" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564592v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567489v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129386v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566397v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567269v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567488v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565281v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541126v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071364v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562350v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154039v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567270v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565606v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145640v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848220v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567369v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567265v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565607v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565608v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561546v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556319v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565609v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562351v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579016v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745604v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567370v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562579v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591222v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562598v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562599v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556320v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562498v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495454v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559833v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iranete Lima" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558722v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459439v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562499v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460362v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460303v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562689v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563659v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562690v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567487v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962003v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567267v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Barzel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563660v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558635v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567368v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559831v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190086v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106537v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567367v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558634v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barzel B&#228;rbel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568244v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565222v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/lirmm-00138490v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564593v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566252v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568245v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558541v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565232v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556318v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558767v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nogu&#232;s" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558633v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560801v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560804v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558542v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562577v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119517v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190091v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040093v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aknouche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103459v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141731v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743212v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700636v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566396v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellanca-Penel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546661v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566394v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Restrepo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quentin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546659v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Fesselier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goasdou&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546747v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Thomas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551095v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988913v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988911v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02374810v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>