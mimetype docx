--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Trouche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Luc Trouche, professeur émérite en didactique des mathématiquesÉcole normale supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5601-2930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034763856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche a été, de 1974 à 1999, professeur de mathématiques en collège puis en lycée à Montpellier. Il a été ensuite maître de conférences au département de mathématiques de l'Université de Montpellier, puis, à partir de 2005, professeur des universités à l'INRP puis à l'Institut français de l'éducation (ENS de Lyon). Il est, depuis 2019, professeur émérite de l'Ecole normale supérieure de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il s'est d'abord intéressé à l'intégration des technologies numériques dans l'enseignement des mathématiques, à partir de son doctorat dirigé par Dominique Guin. Il a en particulier étudié les interactions entre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">processus d'instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">processus de conceptualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Cette étude l'a conduit à analyser le rôle du professeur, introduisant la notion d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">orchestration instrumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour modéliser la gestion, par le professeur, des artefacts disponibles dans l'environnement pour mettre en oeuvre une situation mathématique donnée. Cette notion a été ultérieurement développée avec Paul Drijvers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis, il s'intéresse au rôle de concepteur du professeur, en relation avec le développement de ses connaissances, dans un moment de prolifération de ressources numériques. Cette perspective l'a conduit à développer, avec Ghislaine Gueudet et ensuite Birgit Pepin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'approche documentaire du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Dans ce cadre, il analyse le travail des professeurs à travers les interactions avec les ressources de leur enseignement. Dans cette perspective, la notion de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">système de ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du professeur apparaît cruciale pour comprendre le développement des connaissances des enseignants, et la cohérence de leur activité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyser les interactions des professeurs avec les ressources amène naturellement à s'intéresser à leur travail collectif. En effet, la digitalisation de la communication et de l'information conduit à l'émeergence de collectifs de travail plus ou moins formels : réseaux, associations, comunautés, à l'intérieur ou à l'extérieur des écoles. Etudier les interactions entre les systèmes de ressources individuels et collectifs donne des moyens pour comprendre la dynamique de ce travail collectif et pour repenser la façon de soutenir le développement professionnel des acteurs dans un moment de métamorphise des environnements d'apprentissage et d'enseignement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Conférence </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re(s)sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en mai 2018, a été une bonne occasion pour approfondir les questions en jeu dans cette trajectoire de recherche. Elle a donné matière à un ouvrage, publié en 2019 par Springer: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Une </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journée scientifique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">a été organisée, en juin 2019, à l'occasion de sa retraite et pour commencer une nouvelle période (3 ans) comme professeur émérite.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet actuel de recherche : the Documentational Approach to Didactics Multilingual Project </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/DAD-MULTILINGUAL/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Publication la plus récente : Trouche, L., Adler, J., & Remillard, J. (2023).</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing teachers' interactions with resources in crossing languages and cultures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2012 à 2016, il a été président de la Commission Française pour l'Enseignement des mathématiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2020 à 2023, il a été impliqué comme expert auprès de l'OCDE dans des projets relatifs à la formation des enseignants Trouche, L. (coord.) (2022). C</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">onsolider le dispositif de formation à l’évaluation des acquis au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rapport OCDE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing teachers’ interactions with resources in crossing languages and cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Remillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Conceptualizing teachers’ interactions with resources in crossing languages and cultures, 55 (3), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-023-01488-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ learning from addressing the challenges of online teaching in a time of pandemic: a case in Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112 (1), pp.103-121. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-022-10172-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepening a conceptual framework in travelling between languages and cultures: the case of the documentational approach to didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Kayali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Osta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Conceptualizing teachers’ interactions with resources in crossing languages and cultures, 55 (3), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-023-01471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher education for integrating resources in mathematics: contributions from instrumental meta-orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Montana Mathematics Enthusiast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative inter-métiers : un levier de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Galou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles formes de formation continue, 60, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les interactions professeurs-ressources : questions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (15-2), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the French Didactic Tradition through Technological Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Highlights of Research in the Didactics of Mathematics: The Insider’s Perspective, Mathematics, 9 (6), pp.629. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9060629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : les défis en termes de ressources et de collaboration des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 539, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Glance to Teachers Work with Resources: Case of Olcay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Nur Baştürk-Şahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menekşe Seden Tapan-Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lnternational Electronic Journal of Elementary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.105-118. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26822/iejee.2021.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to digital resources as a critical process in teachers’ trajectories: the case of Anna’s documentation work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-020-01164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bibliometrics met mathematics education research: the case of instrumental orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Grauwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-020-01169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques collaboratives et réflexives autour de la conception des ressources de l'enseignement. Un nouveau regard sur les interactions enseignants / chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher et apprendre dans ou d’un groupe IREM : Trajectoires d’acteurs et d’actrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying mathematics teachers interactions with curriculum materials through different lenses: Towards a deeper understanding of the processes at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Miyakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijer.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter les recherches sur le travail documentaire des enseignants : le projet AnA.doc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.43-64. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.3987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien n'est plus pratique qu'une bonne interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre affinités disciplinaire et didactique, et travail de l’enseignant : le cas d’un enseignant de physique-chimie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Morge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chercheurs en didactique, enseignants et formateurs: perspectives et collaborations, 17, pp.129-157. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TRAJETORIA DOCUMENTAL: uma análise da historia da integração de recursos na prática do professor de matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino da Matemática em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.321-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-textbooks and Connectivity: Proposing an Analytical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), pp.539-558. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10763-016-9782-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso de gestos-como recurso-mediador-por un profesor de bachillerato para enfrentar un desafío didáctico no previsto por él</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union, Revista ibero-americana de educación matemática,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ensino de matemática com integração de recursos digitais: um olhar sobre aulas à luz da Orquestração Instrumental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino da Matemática em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.238-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques, un point de vue international centré sur les ressources des professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino da Matemática em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.221-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprender el trabajo de los docentes a través de su interacción con los recursos de su enseñanza - una historia de trayectorias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educación Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.9-40. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24844/EM3003.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a deeper understanding of mathematics teaching expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binyan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (3), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-016-9727-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reﬁning teacher design capacity: Mathematics teachers’ interactions with digital curriculum resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (5), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-017-0870-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Borwein (1951–2016): exploring, experiencing and experimenting in mathematics – an inspiring journey in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-016-9729-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les métamorphoses du Numérique : vers une approche documentaire du didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union - Revista iberoamericana de education matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective design of an e-textbook: teachers’ collective documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2-3), pp.187 203. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10857-015-9331-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels scolaires et ressources numériques: vers de nouvelles conceptualisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dos artefatos aos instrumentos: o trabalho individual e coletivo dos professores de Matemática, 6 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail documentaire des enseignants de biologie au Liban et son interaction avec leurs conceptions sur le déterminisme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.251-278. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do trabalho documental dos professores: gêneses, coletivos, comunidades: o caso da Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da produção coletiva de livros didáticos digitais aos usos feitos por professores de matemática: o caso do grupo francês sésamath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Digital Resources and Biology Teachers' Conceptions about Genetic Determinism: A Case Study of two Lebanese Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (10), pp.1190-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques aujourd’hui, problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From instrumental to documentational approach: towards a holistic perspective of teachers' resource systems in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14794802.2014.918350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webbing and orchestration. Two interrelated views on digital tools in mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Mathematics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/teamat/hru014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating textbooks as crucial interfaces between culture, policy and teacher curricular practice: two contrasted case studies in France and Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (5), pp.685-698. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-013-0526-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective work with resources: an essential dimension for teacher documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.1003-1016. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-013-0527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-sourcing teachers' work and interactions: a collective perspective on resources, their use and transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.929-943. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-013-0534-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One episode, two lenses. A reflective analysis of student learning with computer algebra from instrumental and onto-semiotic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan D. Godino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenç Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.23-49. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-012-9416-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online paths in mathematics teacher training: new resources and new skills for teacher educators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Sacristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.717-731. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-012-0424-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition lycée-université, penser des dispositifs d'appui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 2 (2), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00613839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE à l'école primaire, virtualités, réalisations et conditions, Dossier l'Ecole numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'École Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teacher education advanced methods: an example in dynamic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (3), pp.399-411. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-011-0313-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handheld technology for mathematics education: flashback into the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (7), pp.667-681. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-010-0269-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation, entre illusion et révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du centre Michel Delay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics learning and tools from theoretical, historical and practical points of view: the productive notion of mathematics laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Maschietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-009-0215-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager la mobilisation des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue Pour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new documentation systems for mathematics teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.199-218. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-008-9159-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la gestion didactique des artefacts pour faire et faire faire des mathématiques : histoire d’un cheminement intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Éducateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les objets, outils pour enseigner, 3, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fenêtres sur cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et usages de ressources pour et par les professeurs, développement associatif et développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail documentaire des enseignants : genèses, collectifs, communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.7-33. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel environnement technologique, nouvelles ressources, nouveaux modes de travail : le projet e-CoLab (expérimentation Collaborative de Laboratoires mathématiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baroux-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bonnafet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.51-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un réseau de calculatrices à la construction collaborative du savoir dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.79-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un assistant méthodologique pour étayer le travail documentaire des professeurs : le cédérom SFoDEM 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser les ressources numériques pour la formation : quels modèles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, numéro hors série "L'usage en travaux", pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des TICE dans les classes de mathématiques : quelles interactions entre la recherche et les acteurs de cette intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.82--85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et Conduite des Instruments dans les Apprentissages Mathématiques: Nécessité des Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.91-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des TICE: Concevoir, expérimenter et mutualiser des ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55, pp.81-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Complexity of Human/Machine Interactions in Computerized Learning Environments: Guiding Command Process Through Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (3), pp.281-307. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10758-004-3468-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements Informatisés et Mathématiques: quels usages pour quels apprentissages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (1), pp.181-197. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:EDUC.0000017674.82796.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artifact to instrument: mathematics teaching mediated by symbolic calculators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (6), pp.783-800. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des calculatrices symboliques dans la classe. Une contribution didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques Spéciales (RMS) [1890-2004]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 113 (2), pp.288-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités mathématiques et environnement calculatrice : ouvertures et fermetures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématique et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 135, pp.17-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering by the teacher of the instrumental genesis in CAS environments: necessity of instrumental orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (5), pp.204-211. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02655823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l'usage didactique d'un EIAH en mathématiques : une tâche nécessairement complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8(1/2), pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parabole du gaucher et de la casserole à bec verseur: étude des processus d'apprentissage dans un environnement de calculatrices symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (3), pp.239-264. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1003939314034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technological environments: new constraints, new opportunities for the teacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Algebra in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements calculatrices symboliques, nécessité d’une socialisation des processus d’instrumentation, évolution des élèves au cours de ce processus,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Mathemãtica Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (1), pp.71-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la dérivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex Process of Converting Tools into Mathematical Instruments: The Case of Calculators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (3), pp.295-327. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1009892720043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24 (x), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil personnel puissant qui nécessite un apprentissage et ne dispense pas toujours de réfléchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delgoulet Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25, pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d'une déréglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Les outils de calcul et de traçage de courbes, 19, pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E pur, si muove!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20, pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrices graphiques: la grande illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation des calculatrices graphiques en lycée, Révélation ou mystification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.546, 2019, Advances in Mathematics Education, Kaiser, Gabriele; Sriraman, Bharath, 978-3-030-20393-1. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference: lectures videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soury-Lavergne Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche; Sophie Soury-Lavergne. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Lamouroux; Luc Trouche. Canopé éditions, 2017, 978-2-24004313-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and mathematics, instruments for learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Borwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.483, 2016, Mathematics education library, 978-3-319-02396-0. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ensemble des mathématiques : une approche dynamique de la qualité des ressources pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheron Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Psycharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Text to 'Lived' Resources: Mathematics Curriculum Materials and Teacher Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.363, 2012, Mathematics teacher education, 978-94-007-1966-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Pédagogie Universitaire Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet; Geneviève Lameul; Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Technologies en Pédagogie Universitaire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1-2), 2011, Revue Internationale des Technologies en Pédagogie Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes / INRP, pp.371, 2010, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative de ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Guin and M. Joab and L. Trouche. INRP, pp.250, 2008, 978-2-7342-1098-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatisés et ressources numériques pour l'apprentissage : conception et usages, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, pp.346, 2007, 978-2-7462-1705-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour l'enseignement des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Margolinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Didactical Challenge of Symbolic Calculators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Guin, K. Ruthven, L. Trouche. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2004, 0-387-23158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Transformer un outil en un instrument du travail mathématique : un problème didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Collection blanche, Nicolas Balacheff, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter et prouver Faire des mathématiques au lycée avec des calculatrices symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM (Université Montpellier 2)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 1998, Dominique Guin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrices &amp;quot;symboliques&amp;quot; au lycée : un défi mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP Montpellier, pp.139 1997, 2-86626-942-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre et avec les acteurs de terrain et effets sur les ressources et le développement professionnel. Le cas du projet PREMaTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens. L’expérimentation de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LéA. Construction d’espaces collaboratifs pour les recherches en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Criquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Dias-Chiaruttini, C. Cohen-Azria, C. Souplet (dir.), Chercher ensemble : approches didactiques. Presses Universitaires de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-132, 2022, 979-10-300-0748-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et ressources pour la formation et le développement professionnel des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaire de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau des lieux d’éducation associés : Un instrument pour la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.219-231, 2022, Paideia, 978-2-7535-8679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The documentational approach to didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Documentational Approach to Didactics Multilingual project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, DAD-MULTILINGUAL/, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche; Ghislaine Gueudet; Birgit Pepin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Mathematics Education, Springer, pp.1-14, 2019, 978-3-030-20392-4. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introductory walk in an inspiring book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Aldon; Jana Trgalova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer, pp.v-xv, 2019, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19741-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French didactics tradition in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Blum; Michèle Artigue; Maria Alessandra Mariotti; Rudolf Sträßer; Marja Van den Heuvel-Panhuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European traditions in didactics of mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-55, 2019, ICME-13 Monographs, 978-3-030-05513-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing Missing Resources of the Documentational Approach to Didactics. Toward Ten Programs of Research/Development for Enriching This Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trouche, Luc; Gueudet, Ghislaine; Pepin, Birgit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.447-489, 2019, Advances in Mathematics Education, 978-3-030-20393-1. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics textbooks and teachers’ resources: a broad area of research in mathematics education to be developed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianghuo Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, Jana Visnovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources: Advances and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.Xlll-XXlll, 2018, ICME-13 Monographs, 978-3-319-73252-7. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73253-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present Research on Mathematics Textbooks and Teachers’ Resources in ICME-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Visnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxia Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianghuo Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, &amp; Jana Visnovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources - Advances and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-358, 2018, ICME-13 monographs, 978-3-319-73252-7. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73253-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentalization in mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100013-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentational approach to didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Educational Resources: A Chance for Opening Mathematics Teachers’ Resource Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, &amp; Jana Visnovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources - Advances and Issues </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-27, 2018, ICME 13 Monograph, 978-3-319-73252-7. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73253-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum in France: A National Frame in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Modeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Thompson, M.A. Huntley, &amp; C. Suurtamm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Mathematics Curriculum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Age Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-70, 2017, 978-1-64113-043-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en ligne et travail collectif enseignant : accompagner les évolutions de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Fioreti </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recursos tecnológicos en la enseñanza de Matemática </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miño y Dávila </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-106, 2017, 978-84-16467-72-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity in Mathematics Education: Drawing Some Lessons from the Current Experiences and Questioning the Future of the Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-466, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Mathematics Practices in the Mesopotamian Scribal Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-138, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks and Digital Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Monaghan, Luc Trouche, Jonathan Borwein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Mathematics, instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-415, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions of Part 1 chapters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Monaghan, Luc Trouche, Jonathan Borwein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics, instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-160, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teachers and digital tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Monaghan, Luc Trouche, Jonathan Borwein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics, instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-384, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactics of Mathematics: Concepts, Roots, Interactions and Dynamics from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-256, 2016, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Tools as an Ordinary Component of the Curriculum in Mathematics Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, , pp.267-303, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-textbooks in/for Teaching and Learning Mathematics: A Disruptive and Potentially Transformative Educational Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Yerushalmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chazan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. English, &amp; D Kirshner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of International Research in Mathematics Education. Third edition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New York: Taylor &amp; Francis, pp.636-661, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentatation in mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Lerman </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-313, 2014, 978-94-007-4977-1. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4978-8_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies aux ressources numériques, genèses d'usages et genèses documentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-B. Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies numériques pour l'enseignement - Usage, dispositif et genèses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse : Octarès, pp.206-224, 2013, 9782366300161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-Driven Developments and Policy Implications for Mathematics Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Sacristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. A. (Ken) Clements, A. J. Bishop, C. Keitel, J. Kilpatrick, &amp; F. K. S. Leung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Handbook of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.753‑789, 2013, Springer International Handbooks of Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers' work with resources: documentational geneses and professional geneses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gueudet, G.; Pepin, B.; Trouche, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From text to 'lived resources': curriculum material and mathematics teacher development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23-41, 2012, Mathematics Teacher Education, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities, documents and professional geneses: interrelated stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gueudet, G., Pepin, B. &amp; Trouche, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Text to 'Lived' resources: Mathematics Curriculum Material and Teacher Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.305-322, 2012, Mathematics Teacher Education, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l'Internet dans l'enseignement : vers un essor du collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Develotte ; F. Poyet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon - INRP, pp.145-165, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT in France: development of usages, institutional hesitations and research questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oldknow, A. &amp; Knight, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Education with Digital Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Continuum: London, pp.23-29, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et les usages de ressources en ligne comme moteur et révélateur du travail collectif des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les démarches d'investigation dans l'enseignement des sciences. Pratiques de classe, travail collectif enseignant, acquisitions des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon, pp.151-182, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources aux documents, travail du professeur et genèses documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes et INRP, pp.57-74, 2010, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses documentaires, genèses communautaires : histoires en miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR et INRP, pp.129-145, 2010, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and Virtual Networks for Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Hoyles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Noss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celia Hoyles, Jean-Baptiste Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Education and Technology-Rethinking the Terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-462, 2010, New ICMI Study Series, 978-1-4419-0145-3. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-0146-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux systèmes documentaires des professeurs de mathématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Bloch et F. Conne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Cours de la XIVe école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.109-133, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artifacts to instruments: a theoretical framework behind the orchestra metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Heid &amp; G. Blume </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Technology and the Teaching and Learning of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Age, pp.363-392, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatisés d'apprentissage : quelle assistance didactique pour la construction des instruments mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruhal Floris, François Conne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatiques, enjeux pour l’enseignement des mathématiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-38, 2007, 9782804153656. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.flori.2007.01.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche mutidimensionnelle pour la conception collaborative de ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Baron, Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatisés et ressources numériques pour l'apprentissage : conception et usages, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.192-228, 2007, 978-2-7462-1705-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumental Approach to Mathematics Learning in Symbolic Calculator Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin, Kenneth Ruthven, Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactical challenge of symbolic calculators: turning a computational device into a mathematical instrument </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-162, 2005, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23435-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental genesis, individual and social aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin, Kenneth Ruthven, Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactical challenge of symbolic calculators: turning a computational device into a mathematical instrument </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23435-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculators in mathematics education: a rapid evolution of tools, with differential effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin, Kenneth Ruthven, Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactical challenge of symbolic calculators: turning a computational device into a mathematical instrument </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-40, 2005, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23435-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and Mathematics Education: A Multidimensional Study of the Evolution of Research and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.J. Bishop, M.A. Clements, C. Keitel, J. Kilpatrick, &amp; F.K.S. Leung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Handbook of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-269, 2003, Springer International Handbooks of Education, 978-94-010-3951-2. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-010-0273-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche instrumentale de l'apprentissage des mathématiques dans des environnements de calculatrice symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Faire d’un outil un instrument du travail mathématique : un problème didactique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-214, 2002, Collection blanche, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses instrumentales, aspects individuels et collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Faire d’un outil un instrument du travail mathématique : un problème didactique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-275, 2002, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calculatrices dans l’enseignement des mathématiques : une évolution rapide des matériels, des effets différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Faire d’un outil un instrument du travail mathématique : un problème didactique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-53, 2002, Collection blanche, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrice au lycée, problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Legrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les math en lycée et en collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244-253, 1997, Profession enseignant, 978-2-01-170485-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing semiotics in an imaging teaching scheme through a case study in physics virtual classes: towards a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental orchestrations by a university teacher in an online linear algebra course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Orozco-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Cuevas-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Teachers’ Professional Development Through their Interactions with Resources: a Multilingual Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Education Across Cultures: Proceedings of the 42nd Meeting of the North American Chapter of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PME-NA, Jun 2021, Mazatlan, Mexico. pp.143-154, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51272/pmena.42.2020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From teacher’s naming system of resources to teacher’s resource system: Contrasting a Chinese and a Mexican case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' perceptions in a situation regarding eigenvalues and eigenvectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Orozco-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Armando Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubateurs et conception collaborative de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l'IFÉ-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology integration into mathematics classrooms: case study of a highschool teacher's use of GeoGebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Sacristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal of instrumental orchestration to introduce eigenvalues and eigenvectors in a first course of linear algebra for engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’affinité sur le travail documentaire : cas d’une enseignant ayant une affinité forte pour la chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Morge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 10ièmes rencontres de l’ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-orchestration instrumental for teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.300-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metamorphosis of resource systems of prospective teacher: from studying to teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibelle Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da produção coletiva de livros didáticos digitais aos usos feitos por professores de matemática: o caso do grupo francês sésamath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring, experiencing and experimenting – an inspiring journey in mathematics (education)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jonathan Borwein Remembrance Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Thera, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues : the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Panero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentational trajectory: a tool for analyzing the genesis of a teacher’s resource system across her collective work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of european research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.3732-3739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compreender o trabalho do professor com os recursos de seu ensino, um questionamento didático e informático</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues: the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Panero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of european research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.2446-2453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentational trajectories as a means to understand teacher's engagement with resources: the cas of French teachers facing a new curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on mathematics textbooks research and development (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor Geraldo, May 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le travail des professeurs avec les ressources de leur enseignement, un questionnement didactique et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tools for doing mathematics vs. using tools for teaching mathematics, differences and similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute od Education (ENS de Lyon), Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at science teachers’ work through their interactions with digital resources. Perspectives for research and teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference SMEC (Science and math educators conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American university of Beirut, Mar 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of chinese mathematics teachers' resources work in collectives and their professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on mathematics textbooks research and development (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor Geraldo, May 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation Expertise and Its Development with Documentation Experience in Collectives: A French Case of Collective Lesson Preparation on Algorithmic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTMT 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jul 2017, Lyon, France. pp.285-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria da orchestraçao instrumental: um olhar para a formaçao docente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática (LADIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Educational Resources: a Chance for enriching Mathematics Teachers’ Resource Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft für Didaktik der Mathematik, Aug 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la formation des enseignants en France et au Sénégal : une source d’interactions fécondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sokhna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft für Didaktik der Mathematik, Aug 2016, Hambourg, Germany. pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics Teachers’ Interaction with Digital Curriculum Resources: opportunities to develop teachers’ mathematics-didactical design capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Washington D.C. United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scribal to digital school, an inspiring journey in mathematics (education)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Mathematics: Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARMA &amp; AMSI, Nov 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les interactions entre les acteurs de l’enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre nationale sur la didactique des mathématiques dans les deux systèmes éducatif et universitaire : état des lieux et perspectives de redéploiement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère algérien de l'éducation, Apr 2016, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et accompagner les évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rentrée des LéA (Lieux d'Éducation Associés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation (IFÉ-ENS Lyon), Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collectif des professeurs, une ressource structurante de la profession ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'APMEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APMEP, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comfortable or Lost in Paradise? - Affordances and Constraints of Mathematics e-textbooks in/for Curriculum Enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Curriculum Contingencies: From Authoring to Enactment via Curriculum Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AERA 2015, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressourcer l’enseignement des mathématiques, une perspective stratégique. Echos de la situation française,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de l'enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche en Education, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie mathématiques, stratégie didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées mathématiques de l'IFÉ (ENS de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mathématique des enseignants: quelles médiations documentaires?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sokhna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace mathématique francophone (EMF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF, Oct 2015, Alger, Algérie. pp.624-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinité disciplinaire et didactique : le cas des professeurs de physique-chimie en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Morge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDIST, Apr 2014, Marseille, France. pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif au cœur des métamorphoses numériques du travail des enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des TICE dans l’évolution de l’enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Inter-IREM, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of and interactions with e-textbooks: a collective teacher engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematics Textbook Research and Development (ICMT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Southampton, United Kingdom. pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative work with resources and teacher professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-sourcing mathematics teacher work and knowledge: new perspectives on resource design, use and teacher collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AERA 2013, Apr 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du numérique et métamorphoses de l’apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du numérique 64</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textbooks design and digital resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI study 22 - Task design in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMI, 2013, Oxfors, United Kingdom. pp.327-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IFÉ et les ESPÉ : un partenariat pour l'éducation, la formation et la recherche. Les LéA, comme pierre d'angle de ce partenariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Formation au et par le numérique dans les masters MEEF "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels scolaires et transmission des savoirs : choix de concepteurs, en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission(s) entre pertes et profits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS-UBO, Nov 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spurring teachers' collective work at a national level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence finale du projet S-TEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, St Jacques de Compostelle., Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux d’éducation associés à l’IFÉ, Nouveaux rôles, nouveaux outils, pour le développement des recherches en éducation et la diffusion de leurs ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des Lieux d'éducation associés à l'IFÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution numérique et transformations de l’apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'Observatoire des Ressources Multimedia pour l’Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Marseille, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los desafíos de la integración de las tecnologías para la enseñanza de las matemáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congreso Nacional de Matemáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société colombienne de mathématiques, Jul 2011, Bucaramanga, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective design of an online math textbook: when individual and collective documentation works meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rzeszów, Poland. pp.2356-2366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du travail enseignant à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de recherche universitaire sur la pédagogie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation interuniversitaire pour l'éducation numérique en Afrique et l'Institut français de l'éducation, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering interactions between teachers and resources at the heart of teacher development: a case study in dynamic geometry environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoGebra conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GeoGebra institute, Aug 2011, Hagenberg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de ressources pour l'enseignement et dispositifs de formation : éléments de réflexion à partir du dispositif français Pairform@nce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sénégal. pp.853-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des ressources et de l'activité des professeurs, renouvellement du regard sur une profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : le travail enseignant au XXie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. http://www.inrp.fr/archives/colloques/travail-enseignant/contrib/3.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teachers work with resources, and Activity theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Activity Theory Approaches to Technology-Enhanced Mathematics Learning Orchestrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR (Université Paris Diderot), Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De los libros de texto a los recursos en línea: evoluciones tecnológicas, evolución de los enfoques didácticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela de Invierno en Didáctica de la Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Estudios en Didácticas Específicas (CEDE) de la Escuela de Humanidades (UNSAM), Jul 2011, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en ligne et travail collectif enseignant : accompagner les évolutions de pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Actualité de la Recherche en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratórios de Matemática para o ensino, uma metáfora produtiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTEM 5 - Colóquio de História e Tecnologia no Ensino da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo de Estudo em Novas Tecnologias e Educaçãp da UFPE, Jul 2010, Recife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino e Aprendizagem nos Tempos de hoje, O digital e o ensino de Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário Internacional Satélite do 34º Congresso de Psicologia da Educação Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, São Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches d'investigation : conceptions et usages de ressources, impact du travail collectif des professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et travail collectif dans la mise en place des démarches d’investigation dans l’enseignement des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EducTice, Nov 2010, Lyon, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nueva dinámica para la enseñanza de las matemáticas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICAL 4 – Encuentro Internacional Sobre la Enseñanza del Calculo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Resources and teachers professional development: toward a documentational approach of didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France. pp.1359-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing and re-sourcing teachers activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iranete Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PME, Jul 2010, Belo Horizonte, Brazil. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’enseignement des mathématiques et équipes de professeurs associés à l’INRP, genèses de ressources et de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées mathématiques de l'INRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, Jun 2010, Lyon, France. pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources numériques et documentation des professeurs. Un nouveau regard sur conception et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Mans, France. pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursos para procesar, aprender, enseñar el cálculo: nuevos modos de concepción y difusión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICAL 3 – Encuentro Internacional Sobre la Enseñanza del Calculo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saltillo, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentation des professeurs de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.249-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'intégration des TICE : quels assistants méthodologiques pour le développement de la documentation collective des professeurs ? Exemples du SFoDEM et du dispositif Pairform@nce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIDIREM. Approches plurielles en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologia, una seconda chance per i laboratori di matematica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Convegno Nazionale di DIdattica della FIsica e della Matematica DI.FI.MA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des TICE dans l'enseignement des mathématiques, quel accompagnement des professeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second congrès franco-canadien de mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Jun 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, new insights on old problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Maschietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenial of the International Commission on Mathematical Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective documentary activity as a mode of teachers’ training: which methodological assistants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutionen för pedagogik och didaktik, Sep 2008, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What scenarios for the design and integration of ICT tools in mathematics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMICT conference (IFIP), Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Boston, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology in mathematics education: A flashback towards the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärbel Barzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing Inspiration, Exchanges between European TI-Nspire Pilot Network Teachers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which resources for teaching mathematics in a computerized learning environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Eastern European Conference on Computer Algebra and Dynamic Geometry in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scénarios pour et par les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l’enseignement et l’apprentissage : une nouvelle compétence pour le praticien ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, Apr 2006, Lyon, France. pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different levels of tools for the learning and teaching of mathematics: is it possible to conceive pedagogical resources as tools (vs instruments) for teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Use in ICT in Mathematics Teaching Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Graduate School in Mathematics Education, Nov 2006, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des artefacts aux instruments, une approche pour guider et intégrer les usages des outils de calcul dans l'enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul sous toutes ses formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspection générale de mathématiques, 2005, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance training, a key mode to support teachers in the integration of ICT ? Towards collaborative conception of living pedagogical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Sant Feliu de Guíxols, Spain. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels Modèles, Dispositifs de Formation et Outils pour une Approche Instrumentale des Ressources Pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REF'05: Symposium Environnements Informatisés pour l'Education et la Formation Scientifique et Technique : ModèlesDispositifs et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desde los artefactos hasta los instrumentos del trabajo matemático</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primer seminario internacional de tecnologías en educación matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Pedagógica Nacional, Jun 2005, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and technologies in mathematical didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barzel Bärbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Maschietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUNDEMI IQS – Universitat Ramon Llull, Feb 2005, Sant Feliu de Guíxols, Spain. pp.927-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental orchestrations : definition, defense and illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Complexity of Human/Machine Interaction in a Computer Based Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Computer Algebra in Mathematics Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de Reims, Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de ressources pédagogiques vivantes : des ressources intégrant les TICE en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'03 : Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France, France. pp.259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00138490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouche, L. (2003). Environnements informatiques et mathématiques, quels usages pour quels apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Congress of the International Commission for the Study and Improvement of Mathematics Teaching (CIEAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Plock, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description, prescription, à propos de limites de fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Environnements informatiques de calcul symbolique et apprentissage des mathématiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Rennes, Jun 2000, Rennes, France. pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metastudy on IC Technologies in Education. Towards a Multidimensional Framework to Tackle their Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freudenthal Institute, Jul 2001, Utrecht, Netherlands. pp.111-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Mathematics in France: A still unfinished counter-reform, a questioned field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Tokyo/Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking of new devices to make viable symbolic calculators in the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiroshima University, Jul 2000, Hiroshima, Japan. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux environnements, alternatives didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles mathématiques à l’aube du XXIème siècle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association tunisienne des sciences mathématiques, 1999, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements &amp;quot;calculatrice symbolique&amp;quot; : - Nécessité d'une socialisation des processus d'instrumentation - Evolution des comportements d'élèves au cours de ces processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques et géométriques dans l’enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Montpellier, France. pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte des contraintes didactiques dans des environnements technologiques complexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Houlgate, France. pp.307-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur un environnement TI-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques et géométriques dans l’enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montpellier, France. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de calcul dans la formation initiale des maîtres en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM (Université Montpellier 2), 1996, La Grande-Motte, France. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence d'un « environnement calculatrice » sur les comportements de recherche en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Eté de didactique des mathématiques, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Houlgate, France. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à une méthode d'étude de l'action instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des outils informatiques dans la classe aux calculatrices symboliques et géométriques : quelles perspectives pour l'enseignement des mathématiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Inter-IREM mathématiques-informatique, Aug 1996, Rennes, France. pp.113-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing is Reality: How Graphic Calculators May Influence the Conceptualization of Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Valencia, Spain. pp.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et outil graphique au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Eté sur les outils de calcul formel dans l'enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission inter-IREM Mathématiques et informatique, Aug 1994, Caen, France. pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les Ressources de l'Enseignement des Mathématiques dans un Temps de Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire de l'Institut Carnot de l'Éducation : Construire des stratégies de valorisation des résultats et d'essaimage des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et conduite des instruments dans les apprentissages mathématiques : nécessité des orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LéA et réseau des LéA : quelles traces pour quels développements après 8 ans d'expérience ? Bilan 2018-2019 du réseau des LéA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Aknouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut français de l'Education; ENS Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les ressources de l’enseignement des mathématiques dans un temps de transitions 2016-2019, programme de l’institut Carnot de l’éducation : rapport scientifique des composantes PR 03 et PAE 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser PISA dans la perpective du renouvellement de l'enseignement des mathématiques en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère algérien de l'éducation nationale; CIEP; Ambassade de France en Algérie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources vivantes pour l'enseignement et l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENS de Lyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teachers resources in a time of transitions. The MaTRiTT report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ENS Lyon. 2018, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collectifs producteurs et partageurs de ressources, et leurs acteurs - Profils et trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellanca-Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2016, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EducMap Pour une cartographie dynamique des recherches en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ecole normale supérieure de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux initial des réseaux et des collectifs dans les disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2014, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches francophones en TICE dans le pourtour sud de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Fesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goasdoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENS Lyon; Agence universitaire de la Francophonie; IFIC. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Technology in Secondary Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Baccalaureate. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collectif et les pratiques réflexives au coeur des dispositifs hybrides de formation : de Paiform@nce à M@gistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un institut de recherche, développant des ressources vivantes avec et pour les acteurs de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation de formateurs et de stagiaires : suivi et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation en ligne, étude de processus d'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation en ligne, quels assistants méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'apprentissage des limites de fonctions dans un &amp;quot;environnement calculatrice&amp;quot; : étude des rapports entre processus d'instrumentation et processus de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Montpellier 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02374810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId498"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.57475083056px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luc Trouche </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Luc Trouche, professeur émérite en didactique des mathématiquesÉcole normale supérieure de Lyon</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luc-trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-5601-2930</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">034763856</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche a été, de 1974 à 1999, professeur de mathématiques en collège puis en lycée à Montpellier. Il a été ensuite maître de conférences au département de mathématiques de l'Université de Montpellier, puis, à partir de 2005, professeur des universités à l'INRP puis à l'Institut français de l'éducation (ENS de Lyon). Il est, depuis 2019, professeur émérite de l'Ecole normale supérieure de Lyon.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Il s'est d'abord intéressé à l'intégration des technologies numériques dans l'enseignement des mathématiques, à partir de son doctorat dirigé par Dominique Guin. Il a en particulier étudié les interactions entre </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">processus d'instrumentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> et </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">processus de conceptualisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Cette étude l'a conduit à analyser le rôle du professeur, introduisant la notion d'</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">orchestration instrumentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> pour modéliser la gestion, par le professeur, des artefacts disponibles dans l'environnement pour mettre en oeuvre une situation mathématique donnée. Cette notion a été ultérieurement développée avec Paul Drijvers.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis, il s'intéresse au rôle de concepteur du professeur, en relation avec le développement de ses connaissances, dans un moment de prolifération de ressources numériques. Cette perspective l'a conduit à développer, avec Ghislaine Gueudet et ensuite Birgit Pepin, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'approche documentaire du didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Dans ce cadre, il analyse le travail des professeurs à travers les interactions avec les ressources de leur enseignement. Dans cette perspective, la notion de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">système de ressources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> du professeur apparaît cruciale pour comprendre le développement des connaissances des enseignants, et la cohérence de leur activité.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Analyser les interactions des professeurs avec les ressources amène naturellement à s'intéresser à leur travail collectif. En effet, la digitalisation de la communication et de l'information conduit à l'émeergence de collectifs de travail plus ou moins formels : réseaux, associations, comunautés, à l'intérieur ou à l'extérieur des écoles. Etudier les interactions entre les systèmes de ressources individuels et collectifs donne des moyens pour comprendre la dynamique de ce travail collectif et pour repenser la façon de soutenir le développement professionnel des acteurs dans un moment de métamorphise des environnements d'apprentissage et d'enseignement.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Conférence </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re(s)sources</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, en mai 2018, a été une bonne occasion pour approfondir les questions en jeu dans cette trajectoire de recherche. Elle a donné matière à un ouvrage, publié en 2019 par Springer: </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Une </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">journée scientifique </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">a été organisée, en juin 2019, à l'occasion de sa retraite et pour commencer une nouvelle période (3 ans) comme professeur émérite.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Projet actuel de recherche : the Documentational Approach to Didactics Multilingual Project </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://hal.archives-ouvertes.fr/DAD-MULTILINGUAL/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">Publication la plus récente : Trouche, L., Adler, J., & Remillard, J. (2023).</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing teachers' interactions with resources in crossing languages and cultures</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 55(3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2012 à 2016, il a été président de la Commission Française pour l'Enseignement des mathématiques.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">De 2020 à 2023, il a été impliqué comme expert auprès de l'OCDE dans des projets relatifs à la formation des enseignants Trouche, L. (coord.) (2022). C</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">onsolider le dispositif de formation à l’évaluation des acquis au Maroc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Rapport OCDE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (80)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptualizing teachers’ interactions with resources in crossing languages and cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jill Adler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janine Remillard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Conceptualizing teachers’ interactions with resources in crossing languages and cultures, 55 (3), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-023-01488-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04090583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers’ learning from addressing the challenges of online teaching in a time of pandemic: a case in Shanghai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xingfeng Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rongjin Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 112 (1), pp.103-121. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-022-10172-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deepening a conceptual framework in travelling between languages and cultures: the case of the documentational approach to didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mingyu Shao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lina Kayali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Osta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Conceptualizing teachers’ interactions with resources in crossing languages and cultures, 55 (3), pp.671-686. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-023-01471-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teacher education for integrating resources in mathematics: contributions from instrumental meta-orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Montana Mathematics Enthusiast</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 19 (1), pp.187-201</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03296949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche collaborative inter-métiers : un levier de développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Galou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Goislard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers pédagogiques. Coll. hors-série numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Nouvelles formes de formation continue, 60, pp.117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les interactions professeurs-ressources : questions de méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 15 (15-2), pp.141-158. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.8883⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the French Didactic Tradition through Technological Lenses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Highlights of Research in the Didactics of Mathematics: The Insider’s Perspective, Mathematics, 9 (6), pp.629. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/math9060629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03170660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Covid-19 : les défis en termes de ressources et de collaboration des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au fil des maths</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 539, pp.3-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03214907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Glance to Teachers Work with Resources: Case of Olcay</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burcu Nur Baştürk-Şahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Menekşe Seden Tapan-Broutin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">lnternational Electronic Journal of Elementary Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 14 (1), pp.105-118. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26822/iejee.2021.232⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03412362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition to digital resources as a critical process in teachers’ trajectories: the case of Anna’s documentation work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-020-01164-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">When bibliometrics met mathematics education research: the case of instrumental orchestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastian Grauwin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 1, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-020-01169-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02711068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques collaboratives et réflexives autour de la conception des ressources de l'enseignement. Un nouveau regard sur les interactions enseignants / chercheurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (2), pp.117-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02977047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher et apprendre dans ou d’un groupe IREM : Trajectoires d’acteurs et d’actrices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Alory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Derouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 119, pp.23-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02554689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumenter les recherches sur le travail documentaire des enseignants : le projet AnA.doc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Daubias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anita Messaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 13 (2), pp.43-64. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.3987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01884958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying mathematics teachers interactions with curriculum materials through different lenses: Towards a deeper understanding of the processes at stake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takeshi Miyakawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 93, pp.53-67. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijer.2018.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01907304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rien n'est plus pratique qu'une bonne interdisciplinarité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 85, pp.98-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02383803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A TRAJETORIA DOCUMENTAL: uma análise da historia da integração de recursos na prática do professor de matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino da Matemática em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.321-341</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude des liens entre affinités disciplinaire et didactique, et travail de l’enseignant : le cas d’un enseignant de physique-chimie en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Morge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Chercheurs en didactique, enseignants et formateurs: perspectives et collaborations, 17, pp.129-157. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01867934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E-textbooks and Connectivity: Proposing an Analytical Framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Maria Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (3), pp.539-558. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10763-016-9782-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01412819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uso de gestos-como recurso-mediador-por un profesor de bachillerato para enfrentar un desafío didáctico no previsto por él</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union, Revista ibero-americana de educación matemática,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54, pp.6-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01964941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O ensino de matemática com integração de recursos digitais: um olhar sobre aulas à luz da Orquestração Instrumental</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino da Matemática em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.238-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques, un point de vue international centré sur les ressources des professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ensino da Matemática em Debate</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 5 (3), pp.221-237</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01979728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprender el trabajo de los docentes a través de su interacción con los recursos de su enseñanza - una historia de trayectorias</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educación Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 30 (3), pp.9-40. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.24844/EM3003.01⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01943610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reﬁning teacher design capacity: Mathematics teachers’ interactions with digital curriculum resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 49 (5), pp.799-812. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-017-0870-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01536244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developing a deeper understanding of mathematics teaching expertise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binyan Xu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 94 (3), pp.257-274. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-016-9727-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01537801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective design of an e-textbook: teachers’ collective documentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Mathematics Teacher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 (2-3), pp.187 203. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10857-015-9331-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01228959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels scolaires et ressources numériques: vers de nouvelles conceptualisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Dos artefatos aos instrumentos: o trabalho individual e coletivo dos professores de Matemática, 6 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01346646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M Borwein (1951–2016): exploring, experiencing and experimenting in mathematics – an inspiring journey in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrich Kortenkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 93 (2), pp.131-136. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-016-9729-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre en compte les métamorphoses du Numérique : vers une approche documentaire du didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union - Revista iberoamericana de education matematica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.7-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Travail documentaire des enseignants de biologie au Liban et son interaction avec leurs conceptions sur le déterminisme génétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RDST - Recherches en didactique des sciences et des technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13, pp.251-278. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rdst.1370⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540183v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do trabalho documental dos professores: gêneses, coletivos, comunidades: o caso da Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 6 (3), 43 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interactions between Digital Resources and Biology Teachers' Conceptions about Genetic Determinism: A Case Study of two Lebanese Teachers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Shaaban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iman Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Science and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 4 (10), pp.1190-1200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da produção coletiva de livros didáticos digitais aos usos feitos por professores de matemática: o caso do grupo francês sésamath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Em Teia: Revista de Educação Matemática e Tecnológica Iberoamericana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 6 (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Webbing and orchestration. Two interrelated views on digital tools in mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teaching Mathematics and its Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33 (3), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/teamat/hru014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enseignement des mathématiques aujourd’hui, problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educ Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.42-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From instrumental to documentational approach: towards a holistic perspective of teachers' resource systems in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 16 (2), pp.156-160. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14794802.2014.918350⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01054883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating textbooks as crucial interfaces between culture, policy and teacher curricular practice: two contrasted case studies in France and Norway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (5), pp.685-698. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-013-0526-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective work with resources: an essential dimension for teacher documentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.1003-1016. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-013-0527-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00852388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re-sourcing teachers' work and interactions: a collective perspective on resources, their use and transformation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 45 (7), pp.929-943. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-013-0534-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00855616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One episode, two lenses. A reflective analysis of student learning with computer algebra from instrumental and onto-semiotic perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan D. Godino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincenç Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 82, pp.23-49. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-012-9416-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Online paths in mathematics teacher training: new resources and new skills for teacher educators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Sacristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 44 (6), pp.717-731. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-012-0424-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00701713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition lycée-université, penser des dispositifs d'appui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Mercat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Cazes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Jarraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Rauzy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des technologies en pédagogie universitaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Journées scientifiques "Pédagogie Universitaire Numérique", 2 (2), pp.37-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">edutice-00613839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les TICE à l'école primaire, virtualités, réalisations et conditions, Dossier l'Ecole numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'École Aujourd'hui</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp.20-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teacher education advanced methods: an example in dynamic geometry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 43 (3), pp.399-411. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-011-0313-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Numérisation, entre illusion et révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les cahiers du centre Michel Delay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 41, pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handheld technology for mathematics education: flashback into the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (7), pp.667-681. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-010-0269-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics learning and tools from theoretical, historical and practical points of view: the productive notion of mathematics laboratories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Maschietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 42 (1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11858-009-0215-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser la gestion didactique des artefacts pour faire et faire faire des mathématiques : histoire d’un cheminement intellectuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Éducateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les objets, outils pour enseigner, 3, pp.35-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encourager la mobilisation des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La revue Pour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 137, pp.19</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards new documentation systems for mathematics teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 71 (3), pp.199-218. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10649-008-9159-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Internet et le travail des enseignants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">fenêtres sur cours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 333, pp.32-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conceptions et usages de ressources pour et par les professeurs, développement associatif et développement professionnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 65, pp.76-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvel environnement technologique, nouvelles ressources, nouveaux modes de travail : le projet e-CoLab (expérimentation Collaborative de Laboratoires mathématiques)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Bardini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Baroux-Raymond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Bonnafet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.51-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00808791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du travail documentaire des enseignants : genèses, collectifs, communautés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; Didactique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (3), pp.7-33. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/educationdidactique.342⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'un réseau de calculatrices à la construction collaborative du savoir dans la classe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Pean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.79-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un assistant méthodologique pour étayer le travail documentaire des professeurs : le cédérom SFoDEM 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72, pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutualiser les ressources numériques pour la formation : quels modèles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Pernin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, numéro hors série "L'usage en travaux", pp.115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des TICE dans les classes de mathématiques : quelles interactions entre la recherche et les acteurs de cette intégration ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 56, pp.82--85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les raisons des réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 11, pp.2-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et Conduite des Instruments dans les Apprentissages Mathématiques: Nécessité des Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches en Didactique des Mathematiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 25 (1), pp.91-138</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00105333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements Informatisés et Mathématiques: quels usages pour quels apprentissages?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55 (1), pp.181-197. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/B:EDUC.0000017674.82796.62⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des TICE: Concevoir, expérimenter et mutualiser des ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 55, pp.81-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Complexity of Human/Machine Interactions in Computerized Learning Environments: Guiding Command Process Through Orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 9 (3), pp.281-307. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10758-004-3468-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artifact to instrument: mathematics teaching mediated by symbolic calculators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interacting with Computers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 15 (6), pp.783-800. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.intcom.2003.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des calculatrices symboliques dans la classe. Une contribution didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Mathématiques Spéciales (RMS) [1890-2004]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 113 (2), pp.288-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités mathématiques et environnement calculatrice : ouvertures et fermetures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathématique et pédagogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 135, pp.17-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mastering by the teacher of the instrumental genesis in CAS environments: necessity of instrumental orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ZDM Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 34 (5), pp.204-211. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/BF02655823⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyser l'usage didactique d'un EIAH en mathématiques : une tâche nécessairement complexe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences et Techniques Educatives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 8(1/2), pp.61-74</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New technological environments: new constraints, new opportunities for the teacher</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computer Algebra in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 7 (3), pp.167-180</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La parabole du gaucher et de la casserole à bec verseur: étude des processus d'apprentissage dans un environnement de calculatrices symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Studies in Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 41 (3), pp.239-264. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1003939314034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements calculatrices symboliques, nécessité d’une socialisation des processus d’instrumentation, évolution des élèves au cours de ce processus,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educação Mathemãtica Pesquisa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 3 (1), pp.71-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations sur la dérivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 34, pp.111-126</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Complex Process of Converting Tools into Mathematical Instruments: The Case of Calculators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Computers for Mathematical Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 3 (3), pp.295-327. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1009892720043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Masques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 24 (x), pp.77-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un outil personnel puissant qui nécessite un apprentissage et ne dispense pas toujours de réfléchir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Canet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delgoulet Jacques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 25, pp.65-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Par-delà les nuages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médialog</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 27, pp.41-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01555303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E pur, si muove!</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 20, pp.16-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anatomie d'une déréglementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers de l'ingénierie éducative</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, Les outils de calcul et de traçage de courbes, 19, pp.36-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrices graphiques: la grande illusion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères IREM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 14, pp.39-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Généralisation des calculatrices graphiques en lycée, Révélation ou mystification ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animation et éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.546, 2019, Advances in Mathematics Education, Kaiser, Gabriele; Sriraman, Bharath, 978-3-030-20393-1. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02388207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference: lectures videos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soury-Lavergne Sophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche; Sophie Soury-Lavergne. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01901264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cultures numériques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Lamouroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mireille Lamouroux; Luc Trouche. Canopé éditions, 2017, 978-2-24004313-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01612917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and mathematics, instruments for learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan M. Borwein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.483, 2016, Mathematics education library, 978-3-319-02396-0. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01292356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire ensemble des mathématiques : une approche dynamique de la qualité des ressources pour l’enseignement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Hersant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matheron Yves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgos Psycharis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Text to 'Lived' Resources: Mathematics Curriculum Materials and Teacher Development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, pp.363, 2012, Mathematics teacher education, 978-94-007-1966-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00842980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journées scientifiques Pédagogie Universitaire Numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geneviève Lameul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet; Geneviève Lameul; Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue Internationale des Technologies en Pédagogie Universitaire,</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 8 (1-2), 2011, Revue Internationale des Technologies en Pédagogie Universitaire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Rennes / INRP, pp.371, 2010, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00519055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception collaborative de ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Guin and M. Joab and L. Trouche. INRP, pp.250, 2008, 978-2-7342-1098-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatisés et ressources numériques pour l'apprentissage : conception et usages, regards croisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Baron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hermès, pp.346, 2007, 978-2-7462-1705-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles ressources pour l'enseignement des mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viviane Durand-Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Margolinas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Mercier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENS de Lyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01549655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Didactical Challenge of Symbolic Calculators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Guin, K. Ruthven, L. Trouche. </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 400 p., 2004, 0-387-23158-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Transformer un outil en un instrument du travail mathématique : un problème didactique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Collection blanche, Nicolas Balacheff, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimenter et prouver Faire des mathématiques au lycée avec des calculatrices symboliques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IREM (Université Montpellier 2)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.380, 1998, Dominique Guin</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01547638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrices &amp;quot;symboliques&amp;quot; au lycée : un défi mathématique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">CRDP Montpellier, pp.139 1997, 2-86626-942-X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (46)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savoirs et ressources pour la formation et le développement professionnel des acteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses universitaire de Rennes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le réseau des lieux d’éducation associés : Un instrument pour la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.219-231, 2022, Paideia, 978-2-7535-8679-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04063676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration entre et avec les acteurs de terrain et effets sur les ressources et le développement professionnel. Le cas du projet PREMaTT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser des collaborations entre chercheurs et praticiens. L’expérimentation de l’Institut Carnot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03806440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les LéA. Construction d’espaces collaboratifs pour les recherches en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aristide Criquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Bordeaux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dans A. Dias-Chiaruttini, C. Cohen-Azria, C. Souplet (dir.), Chercher ensemble : approches didactiques. Presses Universitaires de Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.119-132, 2022, 979-10-300-0748-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The documentational approach to didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Documentational Approach to Didactics Multilingual project</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, DAD-MULTILINGUAL/, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494035v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Trouche; Ghislaine Gueudet; Birgit Pepin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Advances in Mathematics Education, Springer, pp.1-14, 2019, 978-3-030-20392-4. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An introductory walk in an inspiring book</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gilles Aldon; Jana Trgalova. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, Springer, pp.v-xv, 2019, Mathematics Education in the Digital Era, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-19741-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02174226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The French didactics tradition in mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Bosch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamid Chaachoua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faïza Chellougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Chesnais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Werner Blum; Michèle Artigue; Maria Alessandra Mariotti; Rudolf Sträßer; Marja Van den Heuvel-Panhuizen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European traditions in didactics of mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-55, 2019, ICME-13 Monographs, 978-3-030-05513-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02047198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evidencing Missing Resources of the Documentational Approach to Didactics. Toward Ten Programs of Research/Development for Enriching This Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Trouche, Luc; Gueudet, Ghislaine; Pepin, Birgit. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 'Resource' Approach to Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.447-489, 2019, Advances in Mathematics Education, 978-3-030-20393-1. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20393-1_13⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics textbooks and teachers’ resources: a broad area of research in mathematics education to be developed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianghuo Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, Jana Visnovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources: Advances and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.Xlll-XXlll, 2018, ICME-13 Monographs, 978-3-319-73252-7. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73253-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Present Research on Mathematics Textbooks and Teachers’ Resources in ICME-13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastian Rezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Visnovska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chunxia Qi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lianghuo Fan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, &amp; Jana Visnovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources - Advances and issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.343-358, 2018, ICME-13 monographs, 978-3-319-73252-7. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73253-4_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentational approach to didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100011-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentalization in mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Lerman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-77487-9_100013-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01851773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Educational Resources: A Chance for Opening Mathematics Teachers’ Resource Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lianghuo Fan, Luc Trouche, Chunxia Qi, Sebastian Rezat, &amp; Jana Visnovska. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Mathematics Textbooks and Teachers’ Resources - Advances and Issues </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.3-27, 2018, ICME 13 Monograph, 978-3-319-73252-7. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-73253-4_1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01711368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curriculum in France: A National Frame in Transition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Bueno-Ravel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Modeste</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">D. Thompson, M.A. Huntley, &amp; C. Suurtamm. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Perspectives on Mathematics Curriculum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International Age Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.41-70, 2017, 978-1-64113-043-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01599059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en ligne et travail collectif enseignant : accompagner les évolutions de pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">G. Fioreti </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recursos tecnológicos en la enseñanza de Matemática </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miño y Dávila </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.93-106, 2017, 978-84-16467-72-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01540493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discussions of Part 1 chapters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Monaghan, Luc Trouche, Jonathan Borwein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics, instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.139-160, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teachers and digital tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Monaghan, Luc Trouche, Jonathan Borwein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics, instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.357-384, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Development of Mathematics Practices in the Mesopotamian Scribal Schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.117-138, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tasks and Digital Tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">John Monaghan, Luc Trouche, Jonathan Borwein. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Mathematics, instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.391-415, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_17⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01548732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity in Mathematics Education: Drawing Some Lessons from the Current Experiences and Questioning the Future of the Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.433-466, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didactics of Mathematics: Concepts, Roots, Interactions and Dynamics from France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, </w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer International Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.219-256, 2016, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Tools as an Ordinary Component of the Curriculum in Mathematics Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and mathematics. Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 110, , pp.267-303, 2016, Mathematics education library, 978-3-319-02395-3. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-02396-0_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-textbooks in/for Teaching and Learning Mathematics: A Disruptive and Potentially Transformative Educational Technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michal Yerushalmy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chazan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L. English, &amp; D Kirshner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Handbook of International Research in Mathematics Education. Third edition.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, New York: Taylor &amp; Francis, pp.636-661, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01207678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumentatation in mathematics education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stephen Lerman </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.307-313, 2014, 978-94-007-4977-1. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-4978-8_80⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des technologies aux ressources numériques, genèses d'usages et genèses documentaires.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J.-B. Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les technologies numériques pour l'enseignement - Usage, dispositif et genèses.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Toulouse : Octarès, pp.206-224, 2013, 9782366300161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00911869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology-Driven Developments and Policy Implications for Mathematics Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Sacristan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. A. (Ken) Clements, A. J. Bishop, C. Keitel, J. Kilpatrick, &amp; F. K. S. Leung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third International Handbook of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.753‑789, 2013, Springer International Handbooks of Education</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00768217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communities, documents and professional geneses: interrelated stories</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gueudet, G., Pepin, B. &amp; Trouche, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From Text to 'Lived' resources: Mathematics Curriculum Material and Teacher Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.305-322, 2012, Mathematics Teacher Education, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teachers' work with resources: documentational geneses and professional geneses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gueudet, G.; Pepin, B.; Trouche, L. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">From text to 'lived resources': curriculum material and mathematics teacher development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, pp.23-41, 2012, Mathematics Teacher Education, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-007-1966-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00630315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de l'Internet dans l'enseignement : vers un essor du collectif ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">C. Develotte ; F. Poyet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'éducation à l'heure du numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon - INRP, pp.145-165, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT in France: development of usages, institutional hesitations and research questions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Oldknow, A. &amp; Knight, C. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Education with Digital Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Continuum: London, pp.23-29, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00605517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conception et les usages de ressources en ligne comme moteur et révélateur du travail collectif des enseignants.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Grangeat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les démarches d'investigation dans l'enseignement des sciences. Pratiques de classe, travail collectif enseignant, acquisitions des élèves</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Lyon, pp.151-182, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00592253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des ressources aux documents, travail du professeur et genèses documentaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes et INRP, pp.57-74, 2010, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00497305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses documentaires, genèses communautaires : histoires en miroir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ghislaine Gueudet et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources vives. Le travail documentaire des professeurs en mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR et INRP, pp.129-145, 2010, Paideia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00496592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Connectivity and Virtual Networks for Learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celia Hoyles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Kalas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Hivon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Noss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Celia Hoyles, Jean-Baptiste Lagrange. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Education and Technology-Rethinking the Terrain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 13, </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer US</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.439-462, 2010, New ICMI Study Series, 978-1-4419-0145-3. </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4419-0146-0_22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers de nouveaux systèmes documentaires des professeurs de mathématiques?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Bloch et F. Conne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles perspectives en didactique des mathématiques. Cours de la XIVe école d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Pensée Sauvage, pp.109-133, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From artifacts to instruments: a theoretical framework behind the orchestra metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">K. Heid &amp; G. Blume </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research on Technology and the Teaching and Learning of Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Information Age, pp.363-392, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01538695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche mutidimensionnelle pour la conception collaborative de ressources pédagogiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monique Baron, Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatisés et ressources numériques pour l'apprentissage : conception et usages, regards croisés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermès, pp.192-228, 2007, 978-2-7462-1705-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01055560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements informatisés d'apprentissage : quelle assistance didactique pour la construction des instruments mathématiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ruhal Floris, François Conne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnements informatiques, enjeux pour l’enseignement des mathématiques </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do Boeck Supérieur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.19-38, 2007, 9782804153656. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/dbu.flori.2007.01.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Instrumental Approach to Mathematics Learning in Symbolic Calculator Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin, Kenneth Ruthven, Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactical challenge of symbolic calculators: turning a computational device into a mathematical instrument </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-162, 2005, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23435-7_7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental genesis, individual and social aspects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin, Kenneth Ruthven, Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactical challenge of symbolic calculators: turning a computational device into a mathematical instrument </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23435-7_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculators in mathematics education: a rapid evolution of tools, with differential effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin, Kenneth Ruthven, Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The didactical challenge of symbolic calculators: turning a computational device into a mathematical instrument </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 36, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.11-40, 2005, Mathematics education library, </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-23435-7_2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01557241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology and Mathematics Education: A Multidimensional Study of the Evolution of Research and Innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.J. Bishop, M.A. Clements, C. Keitel, J. Kilpatrick, &amp; F.K.S. Leung. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second International Handbook of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 10, </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer Netherlands</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.237-269, 2003, Springer International Handbooks of Education, 978-94-010-3951-2. </w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-94-010-0273-8_9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01539521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche instrumentale de l'apprentissage des mathématiques dans des environnements de calculatrice symbolique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Faire d’un outil un instrument du travail mathématique : un problème didactique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.187-214, 2002, Collection blanche, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genèses instrumentales, aspects individuels et collectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Faire d’un outil un instrument du travail mathématique : un problème didactique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.243-275, 2002, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les calculatrices dans l’enseignement des mathématiques : une évolution rapide des matériels, des effets différenciés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Guin et Luc Trouche. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques. Faire d’un outil un instrument du travail mathématique : un problème didactique </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Pensée sauvage éditions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.21-53, 2002, Collection blanche, 2 85919 180 1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculatrice au lycée, problèmes et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pierre Legrand. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les math en lycée et en collège</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hachette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.244-253, 1997, Profession enseignant, 978-2-01-170485-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01552280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (97)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing semiotics in an imaging teaching scheme through a case study in physics virtual classes: towards a conceptual framework</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental orchestrations by a university teacher in an online linear algebra course</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Orozco-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Cuevas-Vallejo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth Congress of the European Society for Research in Mathematics Education (CERME12)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2022, Bozen-Bolzano, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03748433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding Teachers’ Professional Development Through their Interactions with Resources: a Multilingual Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Education Across Cultures: Proceedings of the 42nd Meeting of the North American Chapter of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PME-NA, Jun 2021, Mazatlan, Mexico. pp.143-154, </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51272/pmena.42.2020-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03090727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From teacher’s naming system of resources to teacher’s resource system: Contrasting a Chinese and a Mexican case</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02423547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Students' perceptions in a situation regarding eigenvalues and eigenvectors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">José Orozco-Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos-Armando Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eleventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utrecht University, Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incubateurs et conception collaborative de ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de rentrée de l'IFÉ-ENS de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFE - ENS Lyon, Sep 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology integration into mathematics classrooms: case study of a highschool teacher's use of GeoGebra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulises Salinas-Hernández</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Sacristan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.88-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proposal of instrumental orchestration to introduce eigenvalues and eigenvectors in a first course of linear algebra for engineering students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose Orozco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armando Cuevas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Humberto Madrid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.320-323</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l’affinité sur le travail documentaire : cas d’une enseignant ayant une affinité forte pour la chimie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Morge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">. 10ièmes rencontres de l’ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01919164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meta-orchestration instrumental for teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.300-303</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Metamorphosis of resource systems of prospective teacher: from studying to teaching</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cibelle Assis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re(s)sources 2018 International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, May 2018, Lyon, France. pp.39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues: the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Panero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of european research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.2446-2453</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Da produção coletiva de livros didáticos digitais aos usos feitos por professores de matemática: o caso do grupo francês sésamath</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring, experiencing and experimenting – an inspiring journey in mathematics (education)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jonathan Borwein Remembrance Day</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michel Thera, Feb 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysing MOOCs in terms of teacher collaboration potential and issues : the French experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Aldon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Panero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tenth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01773358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentational trajectory: a tool for analyzing the genesis of a teacher’s resource system across her collective work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of european research in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ERME, Feb 2017, Dublin, Ireland. pp.3732-3739</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compreender o trabalho do professor com os recursos de seu ensino, um questionamento didático e informático</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre le travail des professeurs avec les ressources de leur enseignement, un questionnement didactique et informatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Bellemain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using tools for doing mathematics vs. using tools for teaching mathematics, differences and similarities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Technology in Mathematics Teaching</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, French Institute od Education (ENS de Lyon), Jul 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentational trajectories as a means to understand teacher's engagement with resources: the cas of French teachers facing a new curriculum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on mathematics textbooks research and development (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor Geraldo, May 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Looking at science teachers’ work through their interactions with digital resources. Perspectives for research and teacher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th Conference SMEC (Science and math educators conference)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, American university of Beirut, Mar 2017, Beyrouth, Lebanon</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An investigation of chinese mathematics teachers' resources work in collectives and their professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on mathematics textbooks research and development (ICMT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Victor Geraldo, May 2017, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01542613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Documentation Expertise and Its Development with Documentation Experience in Collectives: A French Case of Collective Lesson Preparation on Algorithmic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chongyang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katiane de Moraes Rocha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICTMT 13</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jul 2017, Lyon, France. pp.285-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01956609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teoria da orchestraçao instrumental: um olhar para a formaçao docente</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosilângela Lucena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verônica Gitirana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Simpósio Latino-Americano de Didática da Matemática (LADIMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Bonito, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repenser la formation des enseignants en France et au Sénégal : une source d’interactions fécondes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sokhna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft für Didaktik der Mathematik, Aug 2016, Hambourg, Germany. pp.27-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Open Educational Resources: a Chance for enriching Mathematics Teachers’ Resource Systems?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gesellschaft für Didaktik der Mathematik, Aug 2016, Hambourg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics Teachers’ Interaction with Digital Curriculum Resources: opportunities to develop teachers’ mathematics-didactical design capacity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AERA annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2016, Washington D.C. United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From scribal to digital school, an inspiring journey in mathematics (education)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tools and Mathematics: Instruments for learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CARMA &amp; AMSI, Nov 2016, Sydney, Australia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les interactions entre les acteurs de l’enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre nationale sur la didactique des mathématiques dans les deux systèmes éducatif et universitaire : état des lieux et perspectives de redéploiement </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère algérien de l'éducation, Apr 2016, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser et accompagner les évolutions institutionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de rentrée des LéA (Lieux d'Éducation Associés)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation (IFÉ-ENS Lyon), Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collectif des professeurs, une ressource structurante de la profession ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées nationales de l'APMEP 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, APMEP, Oct 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressourcer l’enseignement des mathématiques, une perspective stratégique. Echos de la situation française,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de l'enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche en Education, Oct 2015, Alger, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comfortable or Lost in Paradise? - Affordances and Constraints of Mathematics e-textbooks in/for Curriculum Enactment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mathematics Curriculum Contingencies: From Authoring to Enactment via Curriculum Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AERA 2015, Apr 2015, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie mathématiques, stratégie didactique des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées mathématiques de l'IFÉ (ENS de Lyon)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation, May 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formation mathématique des enseignants: quelles médiations documentaires?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moustapha Sokhna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Espace mathématique francophone (EMF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EMF, Oct 2015, Alger, Algérie. pp.624-639</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01541126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le collectif au cœur des métamorphoses numériques du travail des enseignants de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La place des TICE dans l’évolution de l’enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Colloque Inter-IREM, Jun 2014, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinité disciplinaire et didactique : le cas des professeurs de physique-chimie en formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Morge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème rencontres de l'ARDIST</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ARDIST, Apr 2014, Marseille, France. pp.133-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01071364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The design of and interactions with e-textbooks: a collective teacher engagement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Mathematics Textbook Research and Development (ICMT-2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Southampton, United Kingdom. pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01154039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses du numérique et métamorphoses de l’apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée du numérique 64</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2013, Hendaye, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaborative work with resources and teacher professional development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Re-sourcing mathematics teacher work and knowledge: new perspectives on resource design, use and teacher collaboration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AERA 2013, Apr 2013, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textbooks design and digital resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Birgit Pepin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICMI study 22 - Task design in mathematics education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMI, 2013, Oxfors, United Kingdom. pp.327-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01145640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IFÉ et les ESPÉ : un partenariat pour l'éducation, la formation et la recherche. Les LéA, comme pierre d'angle de ce partenariat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire " Formation au et par le numérique dans les masters MEEF "</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuels scolaires et transmission des savoirs : choix de concepteurs, en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transmission(s) entre pertes et profits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISHS-UBO, Nov 2012, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spurring teachers' collective work at a national level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence finale du projet S-TEAM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2012, St Jacques de Compostelle., Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Révolution numérique et transformations de l’apprendre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres de l'Observatoire des Ressources Multimedia pour l’Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CRDP Marseille, Mar 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lieux d’éducation associés à l’IFÉ, Nouveaux rôles, nouveaux outils, pour le développement des recherches en éducation et la diffusion de leurs ressources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national des Lieux d'éducation associés à l'IFÉ</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut français de l'éducation, Oct 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Considering interactions between teachers and resources at the heart of teacher development: a case study in dynamic geometry environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GeoGebra conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, GeoGebra institute, Aug 2011, Hagenberg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective design of an online math textbook: when individual and collective documentation works meet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seventh Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2011, Rzeszów, Poland. pp.2356-2366</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les métamorphoses du travail enseignant à l’heure du numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international de recherche universitaire sur la pédagogie numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Délégation interuniversitaire pour l'éducation numérique en Afrique et l'Institut français de l'éducation, Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Los desafíos de la integración de las tecnologías para la enseñanza de las matemáticas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII Congreso Nacional de Matemáticas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société colombienne de mathématiques, Jul 2011, Bucaramanga, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01561546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement de ressources pour l'enseignement et dispositifs de formation : éléments de réflexion à partir du dispositif français Pairform@nce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Espace Mathématique Francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Sénégal. pp.853-866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00579016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renouvellement des ressources et de l'activité des professeurs, renouvellement du regard sur une profession</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque : le travail enseignant au XXie siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Lyon, France. http://www.inrp.fr/archives/colloques/travail-enseignant/contrib/3.htm</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teachers work with resources, and Activity theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium Activity Theory Approaches to Technology-Enhanced Mathematics Learning Orchestrations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LDAR (Université Paris Diderot), Nov 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De los libros de texto a los recursos en línea: evoluciones tecnológicas, evolución de los enfoques didácticos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escuela de Invierno en Didáctica de la Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centro de Estudios en Didácticas Específicas (CEDE) de la Escuela de Humanidades (UNSAM), Jul 2011, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources en ligne et travail collectif enseignant : accompagner les évolutions de pratique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Actualité de la Recherche en Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Genève, Suisse. pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00591222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching Resources and teachers professional development: toward a documentational approach of didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CERME 6</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Lyon, France. pp.1359-1368</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00495454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nueva dinámica para la enseñanza de las matemáticas?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICAL 4 – Encuentro Internacional Sobre la Enseñanza del Calculo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2010, Puebla, Mexico</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratórios de Matemática para o ensino, uma metáfora produtiva</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTEM 5 - Colóquio de História e Tecnologia no Ensino da Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Grupo de Estudo em Novas Tecnologias e Educaçãp da UFPE, Jul 2010, Recife, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensino e Aprendizagem nos Tempos de hoje, O digital e o ensino de Matemática</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seminário Internacional Satélite do 34º Congresso de Psicologia da Educação Matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, São Paulo, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Démarches d'investigation : conceptions et usages de ressources, impact du travail collectif des professeurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rim Hammoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Le Maréchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ressources et travail collectif dans la mise en place des démarches d’investigation dans l’enseignement des sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EducTice, Nov 2010, Lyon, France. pp.67-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sourcing and re-sourcing teachers activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalová</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Paula Jahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Iranete Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PME, Jul 2010, Belo Horizonte, Brazil. pp.114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherches sur l’enseignement des mathématiques et équipes de professeurs associés à l’INRP, genèses de ressources et de réseaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées mathématiques de l'INRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, Jun 2010, Lyon, France. pp.35-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources numériques et documentation des professeurs. Un nouveau regard sur conception et usage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Le Mans, France. pp.215-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00459439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recursos para procesar, aprender, enseñar el cálculo: nuevos modos de concepción y difusión</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EICAL 3 – Encuentro Internacional Sobre la Enseñanza del Calculo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Saltillo, México</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La documentation des professeurs de mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire national de didactique des mathématiques 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.249-269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soutenir l'intégration des TICE : quels assistants méthodologiques pour le développement de la documentation collective des professeurs ? Exemples du SFoDEM et du dispositif Pairform@nce.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque DIDIREM. Approches plurielles en didactique des mathématiques.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Paris, France. pp.161-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00460303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tecnologia, una seconda chance per i laboratori di matematica?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Convegno Nazionale di DIdattica della FIsica e della Matematica DI.FI.MA.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Turin, Italie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intégration des TICE dans l'enseignement des mathématiques, quel accompagnement des professeurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Second congrès franco-canadien de mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UQAM, Jun 2008, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ICT, new insights on old problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Maschietto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Centenial of the International Commission on Mathematical Instruction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collective documentary activity as a mode of teachers’ training: which methodological assistants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutionen för pedagogik och didaktik, Sep 2008, Göteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What scenarios for the design and integration of ICT tools in mathematics?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IMICT conference (IFIP), Boston</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Boston, United States. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00962003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Technology in mathematics education: A flashback towards the future</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bärbel Barzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sharing Inspiration, Exchanges between European TI-Nspire Pilot Network Teachers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Bruxelles, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which resources for teaching mathematics in a computerized learning environment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Eastern European Conference on Computer Algebra and Dynamic Geometry in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Pecs, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des scénarios pour et par les usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scénariser l’enseignement et l’apprentissage : une nouvelle compétence pour le praticien ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRP, Apr 2006, Lyon, France. pp.77-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Different levels of tools for the learning and teaching of mathematics: is it possible to conceive pedagogical resources as tools (vs instruments) for teachers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop on Use in ICT in Mathematics Teaching Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nordic Graduate School in Mathematics Education, Nov 2006, Kristiansand, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des artefacts aux instruments, une approche pour guider et intégrer les usages des outils de calcul dans l'enseignement des mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le calcul sous toutes ses formes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Inspection générale de mathématiques, 2005, Saint-Flour, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01559831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distance training, a key mode to support teachers in the integration of ICT ? Towards collaborative conception of living pedagogical resources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fourth Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2005, Sant Feliu de Guíxols, Spain. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels Modèles, Dispositifs de Formation et Outils pour une Approche Instrumentale des Ressources Pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">REF'05: Symposium Environnements Informatisés pour l'Education et la Formation Scientifique et Technique : ModèlesDispositifs et Pratiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Montpellier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Desde los artefactos hasta los instrumentos del trabajo matemático</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Primer seminario internacional de tecnologías en educación matemática</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Universidad Pedagógica Nacional, Jun 2005, Bogota, Colombia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01567367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tools and technologies in mathematical didactics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barzel Bärbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michela Maschietto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the European Society for Research in Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FUNDEMI IQS – Universitat Ramon Llull, Feb 2005, Sant Feliu de Guíxols, Spain. pp.927-938</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Instrumental orchestrations : definition, defense and illustration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception et réalisation de ressources pédagogiques vivantes : des ressources intégrant les TICE en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Joab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH'03 : Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2003, Strasbourg, France, France. pp.259-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00138490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Managing the Complexity of Human/Machine Interaction in a Computer Based Learning Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Computer Algebra in Mathematics Education Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUFM de Reims, Jun 2003, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trouche, L. (2003). Environnements informatiques et mathématiques, quels usages pour quels apprentissages ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th Congress of the International Commission for the Study and Improvement of Mathematics Teaching (CIEAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2003, Plock, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01564593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Description, prescription, à propos de limites de fonctions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'étude "Environnements informatiques de calcul symbolique et apprentissage des mathématiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM de Rennes, Jun 2000, Rennes, France. pp.9-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Metastudy on IC Technologies in Education. Towards a Multidimensional Framework to Tackle their Integration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Lagrange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Artigue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colette Laborde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Freudenthal Institute, Jul 2001, Utrecht, Netherlands. pp.111-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching of Mathematics in France: A still unfinished counter-reform, a questioned field</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Congress on Mathematical Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Tokyo/Makuhari, Japan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01568245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thinking of new devices to make viable symbolic calculators in the classroom</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiroshima University, Jul 2000, Hiroshima, Japan. pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux environnements, alternatives didactiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelles mathématiques à l’aube du XXIème siècle?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association tunisienne des sciences mathématiques, 1999, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01565232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environnements &amp;quot;calculatrice symbolique&amp;quot; : - Nécessité d'une socialisation des processus d'instrumentation - Evolution des comportements d'élèves au cours de ces processus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques et géométriques dans l’enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1998, Montpellier, France. pp.71-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01556318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle prise en compte des contraintes didactiques dans des environnements technologiques complexes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Noguès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'été de didactique des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1999, Houlgate, France. pp.307-314</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regards croisés sur un environnement TI-92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calculatrices symboliques et géométriques dans l’enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Montpellier, France. pp.213-218</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils de calcul dans la formation initiale des maîtres en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COPIRELEM</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IREM (Université Montpellier 2), 1996, La Grande-Motte, France. pp.67-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de l'influence d'un « environnement calculatrice » sur les comportements de recherche en mathématiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole d'Eté de didactique des mathématiques, </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 1997, Houlgate, France. pp.263-268</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à une méthode d'étude de l'action instrumentée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des outils informatiques dans la classe aux calculatrices symboliques et géométriques : quelles perspectives pour l'enseignement des mathématiques?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission Inter-IREM mathématiques-informatique, Aug 1996, Rennes, France. pp.113-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seeing is Reality: How Graphic Calculators May Influence the Conceptualization of Limits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Guin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the International Group for the Psychology of Mathematics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1996, Valencia, Spain. pp.323-330</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01558542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse et outil graphique au lycée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université d'Eté sur les outils de calcul formel dans l'enseignement des mathématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commission inter-IREM Mathématiques et informatique, Aug 1994, Caen, France. pp.99-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01562577v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les Ressources de l'Enseignement des Mathématiques dans un Temps de Transitions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Benech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème séminaire de l'Institut Carnot de l'Éducation : Construire des stratégies de valorisation des résultats et d'essaimage des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et conduite des instruments dans les apprentissages mathématiques : nécessité des orchestrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00190091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using ChatGPT for analyzing some results of the DAD Multilingual project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2026</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05611738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (15)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LéA et réseau des LéA : quelles traces pour quels développements après 8 ans d'expérience ? Bilan 2018-2019 du réseau des LéA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réjane Monod-Ansaldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Aknouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Charles Chabanne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Le Henaff</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut français de l'Education; ENS Lyon. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03040093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser les ressources de l’enseignement des mathématiques dans un temps de transitions 2016-2019, programme de l’institut Carnot de l’éducation : rapport scientifique des composantes PR 03 et PAE 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Dames Alturkmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Roubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Piolti Lamorthe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02103459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser PISA dans la perpective du renouvellement de l'enseignement des mathématiques en Algérie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ministère algérien de l'éducation nationale; CIEP; Ambassade de France en Algérie. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ressources vivantes pour l'enseignement et l'apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jana Trgalova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad Alturkmani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENS de Lyon. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01743212v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathematics teachers resources in a time of transitions. The MaTRiTT report</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] ENS Lyon. 2018, pp.34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01700636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des collectifs producteurs et partageurs de ressources, et leurs acteurs - Profils et trajectoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Beauné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Bécu-Robinault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bellanca-Penel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margaret Bento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2016, 67 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EducMap Pour une cartographie dynamique des recherches en éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] CNRS, Ecole normale supérieure de Lyon. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">État des lieux initial des réseaux et des collectifs dans les disciplines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Restrepo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Quentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein Sabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2014, 53 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches francophones en TICE dans le pourtour sud de la Méditerranée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Emin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonnick Fesselier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Fontanieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Goasdoué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ENS Lyon; Agence universitaire de la Francophonie; IFIC. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of Technology in Secondary Mathematics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Drijvers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Monaghan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mike Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] International Baccalaureate. 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le travail collectif et les pratiques réflexives au coeur des dispositifs hybrides de formation : de Paiform@nce à M@gistère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] IFE - ENS de Lyon. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation de formateurs et de stagiaires : suivi et analyse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Loisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un institut de recherche, développant des ressources vivantes avec et pour les acteurs de l’éducation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation en ligne, étude de processus d'appropriation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parcours de formation en ligne, quels assistants méthodologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislaine Gueudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Soury-Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRP. 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00988911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A propos de l'apprentissage des limites de fonctions dans un &amp;quot;environnement calculatrice&amp;quot; : étude des rapports entre processus d'instrumentation et processus de conceptualisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Trouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Histoire et perspectives sur les mathématiques [math.HO]. Université Montpellier 2, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02374810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId499"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CC0A0BFA"/>
+    <w:nsid w:val="CD482548"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-trouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5601-2930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034763856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources-2018.sciencesconf.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luctrouche.sciencesconf.org/?forward-action=index&amp;forward-controller=index&amp;lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../DAD-MULTILINGUAL/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Adler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Remillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01488-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfeng Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjin Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-022-10172-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Shao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Kayali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Osta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01471-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosil&#226;ngela Lucena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Galou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piolti Lamorthe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9060629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Nur Ba&#351;t&#252;rk-&#350;ahin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menek&#351;e Seden Tapan-Broutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26822/iejee.2021.232" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01164-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02711068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Grauwin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01169-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alory" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907304v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miyakawa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyang Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.09.002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884958v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3987" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867934v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1795" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S5N20T4W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979873v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Restrepo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-016-9782-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Salinas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3003.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537801v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyan Xu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-016-9727-2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536244v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-017-0870-8" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538468v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monaghan" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-016-9729-0" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539515v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228959v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10857-015-9331-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346646v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Khalil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Shaaban" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1370" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S53SDP15-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539479v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552323v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054883v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14794802.2014.918350" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054728v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/teamat/hru014" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0526-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0527-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0534-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D. Godino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincen&#231; Font" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-012-9416-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacristan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-012-0424-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0313-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538694v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-010-0269-2" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555306v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-009-0215-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567298v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459432v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-008-9159-8" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3DJJF7T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567294v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538679v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.342" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555305v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541179v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108584v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-004-3468-5" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6NLL6JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538674v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EDUC.0000017674.82796.62" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMJ6Q9FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2003.09.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3856ABFFCB30D88E689EFA7ABF0C1C670F7B549C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552466v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02655823" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538672v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003939314034" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXLVK8H8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552317v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552464v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009892720043" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZ3S3F8S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541175v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541178v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Canet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delgoulet Jacques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555303v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552322v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541176v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783030203924#" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soury-Lavergne Sophie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lamouroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292356v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Borwein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/br/book/9783319023953" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194769v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheron Yves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055559v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/edition-electronique/documents-travaux-recherche-education/BR059.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9780387231587" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.penseesauvage.com/librairie/bibliotheque-rdm/78-calculatrices-symboliques-transformer-un-outil-en-un-instrument-du-travail-mathematique-un-probleme-didactique.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547638v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557240v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806440v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alturkmani" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363181v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Criquet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063676v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494035v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100011-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390205v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174226v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19741-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711405v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianghuo Fan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-73253-4?page=1#about" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711370v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rezat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Visnovska" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Qi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-73253-4_16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4_16" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851773v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789400749771" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100013-1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851785v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minoydavila.com/recursos-tecnologicos-en-la-ense-anza-de-matematica.html" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541117v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_19" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_19" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541118v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_5" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_5" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548732v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_17" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_17" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548879v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_6" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_6" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548733v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-02396-0_15" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_15" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541116v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_10" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_10" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541115v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207678v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Yerushalmy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chazan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541170v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-94-007-4978-8_80" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4978-8_80" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911869v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768217v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630315v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1966-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632742v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591221v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605517v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497305v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496592v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546462v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Hoyles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kalas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Noss" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-1-4419-0146-0_22" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0146-0_22" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459440v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538695v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546452v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/environnements-informatiques--9782804153656-page-19.html" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.flori.2007.01.0019" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055560v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557242v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F0-387-23435-7_7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F0-387-23435-7_9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557241v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F0-387-23435-7_2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546448v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546449v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2 85919 180 1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546447v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552280v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/1044626-les-maths-en-college-et-en-lycee-pierre-legrand-hachette-education" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750057v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748433v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Orozco-Santiago" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cuevas-Vallejo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090727v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51272/pmena.42.2020-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423547v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Armando Cuevas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119288v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780866v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780870v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Orozco" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cuevas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Madrid" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919164v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780867v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780860v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibelle Assis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558071v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566398v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773358v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541068v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560233v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellemain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541069v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542611v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558069v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562600v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561544v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542613v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956609v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558067v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567485v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567486v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sokhna" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564592v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567489v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129386v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566397v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567269v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567488v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565281v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541126v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071364v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562350v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154039v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567270v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565606v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145640v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848220v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567369v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567265v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565607v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565608v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561546v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556319v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565609v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562351v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579016v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745604v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567370v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562579v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591222v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562598v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562599v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556320v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562498v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495454v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559833v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iranete Lima" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558722v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459439v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562499v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460362v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460303v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562689v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563659v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562690v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567487v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962003v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567267v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Barzel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563660v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558635v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567368v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559831v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190086v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106537v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567367v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558634v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barzel B&#228;rbel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568244v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565222v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/lirmm-00138490v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564593v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566252v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568245v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558541v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565232v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556318v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558767v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nogu&#232;s" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558633v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560801v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560804v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558542v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562577v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119517v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190091v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040093v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aknouche" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103459v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141731v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodin" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743212v2" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700636v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566396v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellanca-Penel" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546661v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566394v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Restrepo" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quentin" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546659v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Fesselier" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goasdou&#233;" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546747v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Thomas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551095v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988913v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988911v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02374810v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luc-trouche" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-5601-2930" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034763856" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://resources-2018.sciencesconf.org" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007%2F978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://luctrouche.sciencesconf.org/?forward-action=index&amp;forward-controller=index&amp;lang=fr" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="../DAD-MULTILINGUAL/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04090583v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Trouche" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Adler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janine Remillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01488-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03745025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingfeng Huang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rongjin Huang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-022-10172-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04057031v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingyu Shao" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Kayali" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Osta" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Birgit Pepin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-023-01471-w" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296949v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosil&#226;ngela Lucena" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ver&#244;nica Gitirana" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791745v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Roubin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalov&#225;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Galou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Goislard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Piolti Lamorthe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283540v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.8883" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170660v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Artigue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/math9060629" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03214907v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412362v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burcu Nur Ba&#351;t&#252;rk-&#350;ahin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Menek&#351;e Seden Tapan-Broutin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26822/iejee.2021.232" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02647470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane Rocha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01164-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02711068v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Drijvers" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Grauwin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-020-01169-3" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02977047v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554689v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Alory" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884958v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Dames Alturkmani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Messaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.3987" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907304v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takeshi Miyakawa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chongyang Wang" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2018.09.002" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02383803v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979873v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katiane de Moraes Rocha" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01867934v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Morge" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1795" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S5N20T4W-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412819v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Maria Restrepo" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10763-016-9782-2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01964941v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulises Salinas-Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979930v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979728v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943610v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24844/EM3003.01" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01536244v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-017-0870-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01537801v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binyan Xu" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-016-9727-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228959v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10857-015-9331-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346646v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538468v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Kortenkamp" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Monaghan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-016-9729-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539515v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540183v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Khalil" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Shaaban" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdst.1370" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-S53SDP15-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539479v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054728v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/teamat/hru014" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552323v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01054883v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14794802.2014.918350" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852395v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0526-2" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852388v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0527-1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00855616v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-013-0534-2" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan D. Godino" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincen&#231; Font" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-012-9416-8" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701713v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Sacristan" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Soury-Lavergne" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-012-0424-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00613839v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mercat" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cazes" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Jarraud" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rauzy" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988854v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605493v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-011-0313-x" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555306v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538694v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-010-0269-2" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538681v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michela Maschietto" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11858-009-0215-3" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567294v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567298v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459432v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10649-008-9159-8" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-M3DJJF7T-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567297v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00808791v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Aldon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bardini" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Baroux-Raymond" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bonnafet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538679v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/educationdidactique.342" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541181v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Hivon" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Pean" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962104v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962107v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Trgalova" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555305v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00105333v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538674v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:EDUC.0000017674.82796.62" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TMJ6Q9FT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541179v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108584v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10758-004-3468-5" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-R6NLL6JX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540327v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.intcom.2003.09.004" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3856ABFFCB30D88E689EFA7ABF0C1C670F7B549C/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552466v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552318v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190085v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/BF02655823" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190084v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552317v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538672v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1003939314034" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-ZXLVK8H8-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552464v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541177v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538696v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1009892720043" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LZ3S3F8S-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541175v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541178v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Canet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delgoulet Jacques" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01555303v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541176v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552322v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541174v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558720v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388207v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9783030203924#" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01901264v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soury-Lavergne Sophie" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01612917v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Lamouroux" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01292356v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan M. Borwein" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/br/book/9783319023953" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194769v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Chaachoua" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Hersant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matheron Yves" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Psycharis" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00842980v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142798v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Lameul" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ritpu.org/spip.php?rubrique63&amp;amp;lang=fr" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519055v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325785v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Joab" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055559v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Baron" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549655v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Durand-Guerrier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Margolinas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mercier" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ife.ens-lyon.fr/publications/edition-electronique/documents-travaux-recherche-education/BR059.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109169v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/la/book/9780387231587" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538804v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.penseesauvage.com/librairie/bibliotheque-rdm/78-calculatrices-symboliques-transformer-un-outil-en-un-instrument-du-travail-mathematique-un-probleme-didactique.html" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01547638v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.irem.univ-montp2.fr/" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557240v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063676v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03806440v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad Alturkmani" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Benech" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363181v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;jane Monod-Ansaldi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aristide Criquet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02494035v2" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100011-1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390205v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02174226v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-19741-4" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02047198v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Bosch" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;za Chellougui" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Chesnais" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/us/book/9783030055134" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390230v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20393-1_13" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711405v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lianghuo Fan" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-319-73253-4?page=1#about" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711370v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Rezat" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jana Visnovska" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chunxia Qi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-73253-4_16" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4_16" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851785v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/fr/book/9789400749771" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01851773v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-77487-9_100013-1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01711368v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-73253-4_1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01599059v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Bueno-Ravel" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Modeste" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infoagepub.com/products/International-Perspectives-on-Mathematics-Curriculum" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01540493v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.minoydavila.com/recursos-tecnologicos-en-la-ense-anza-de-matematica.html" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548879v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_6" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_6" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548733v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-319-02396-0_15" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_15" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541118v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_5" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_5" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01548732v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_17" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_17" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541117v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_19" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_19" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541116v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-3-319-02396-0_10" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_10" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541115v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-02396-0_12" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207678v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Yerushalmy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chazan" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541170v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/referenceworkentry/10.1007%2F978-94-007-4978-8_80" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-4978-8_80" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911869v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00768217v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632742v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-007-1966-8" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00630315v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591221v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605517v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592253v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00497305v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00496592v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546462v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Hoyles" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Kalas" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Noss" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-1-4419-0146-0_22" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-0146-0_22" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459440v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01538695v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01055560v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546452v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/environnements-informatiques--9782804153656-page-19.html" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.flori.2007.01.0019" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557242v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F0-387-23435-7_7" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_7" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557243v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F0-387-23435-7_9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_9" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557241v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F0-387-23435-7_2" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-23435-7_2" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01539521v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Lagrange" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Laborde" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007%2F978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-010-0273-8_9" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546448v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546449v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://2 85919 180 1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546447v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01552280v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.leslibraires.fr/livre/1044626-les-maths-en-college-et-en-lycee-pierre-legrand-hachette-education" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750057v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03748433v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Orozco-Santiago" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cuevas-Vallejo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03090727v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51272/pmena.42.2020-8" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02423547v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428727v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos-Armando Cuevas" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119288v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780866v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780870v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Orozco" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armando Cuevas" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Humberto Madrid" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01919164v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780867v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01780860v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cibelle Assis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541069v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Panero" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558071v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566398v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01773358v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541068v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560233v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bellemain" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558069v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562600v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542611v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561544v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542613v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956609v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558067v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567486v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Sokhna" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567485v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312306v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564592v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567489v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129386v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566397v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567488v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567269v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565281v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01541126v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562350v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071364v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01154039v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565606v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567270v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145640v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848220v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567369v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567265v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565608v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565607v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562351v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556319v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565609v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01561546v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00579016v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745604v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567370v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562579v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591222v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00495454v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562498v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562598v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562599v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556320v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Hammoud" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Le Mar&#233;chal" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559833v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Paula Jahn" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iranete Lima" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558722v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459439v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562499v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460362v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460303v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562689v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563659v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562690v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567487v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00962003v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567267v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#228;rbel Barzel" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563660v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558635v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567368v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01559831v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190086v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106537v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01567367v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558634v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barzel B&#228;rbel" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568244v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/lirmm-00138490v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565222v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564593v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566252v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558543v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01568245v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558541v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01565232v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01556318v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558767v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Nogu&#232;s" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558633v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560801v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558768v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560804v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01558542v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01562577v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119517v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00190091v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05611738v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03040093v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Aknouche" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Chabanne" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Le Henaff" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02103459v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141731v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bodin" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01743212v2" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700636v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566396v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Beaun&#233;" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;cu-Robinault" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bellanca-Penel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaret Bento" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546661v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01566394v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Restrepo" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Quentin" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546659v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Emin" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonnick Fesselier" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Goasdou&#233;" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546747v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Thomas" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988917v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988915v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551095v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988913v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00988911v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02374810v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>