--- v0 (2026-03-23)
+++ v1 (2026-05-07)
@@ -1105,165 +1105,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00795455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'Humanité (B. Dumont)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des pensées du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.353-354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795465v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rythme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vancheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire des pensées du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.616-618</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00795464v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00795465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'image de Babel : poétique du peuple en temps de guerre</w:t>
               </w:r>
@@ -3082,1890 +3082,1890 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’estrangement de l’histoire. Pour une écriture pathétique du peuple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Invitation Artavaz Pelechian</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon 2, ENS Lyon, Centre National de la Mémoire Arménienne, 2015, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984638v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le cinéma est-il contemporain de son époque ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vancheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de Mexico, Images, dispositifs, production et critique, Chaire Olivier Debroise, dir de Laura Gonzales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mexico, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01984622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Université Lyon 2, ENS Lyon, Centre National de la Mémoire Arménienne, 2015, Lyon, France</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Film Analysis and Analytical Iconology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pittsburgh Film Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Pittsburgh, Film Studies Program, 2015, Pittsburgh, Pennsylvania, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, University of Pittsburgh, Film Studies Program, 2015, Pittsburgh, Pennsylvania, United States</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984619v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badiou et le cinéma comme condition de la philosophie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Philosophie et film, dir. Mauro Carbone, Jean-Pierre Esquenazi et Luc Vancheri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Lyon, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cinq hypothèses sur le nom de cinéma ou comment penser la vie posthume du dernier des arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Groupe de recherche de l'Observatoire de l'imaginaire contemporain, dir. Bertrand Gervais et Vincent Lavoie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Cinq hypothèses sur le nom de cinéma ou comment penser la vie posthume du dernier des arts</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984663v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fictions anthropologiques du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Questions de Cinéma, Problèmes d’anthropologie, dir. Emmanuelle André et Luc Vancheri</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 7/Lyon 2, Cerilac/Passages XX-XXI. INHA, 2014, Paris/Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984658v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politiques culturelles vs politiques de l’art ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres Université-Société, dir. Béatrice Clavel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lumière Lyon 2, 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984669v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Revoir «Psycho» (A. Hitchcock) en relisant Aby Warburg. Introduction à l'iconologie analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vancheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Groupe de recherche de l'Observatoire de l'imaginaire contemporain, dir. Bertrand Gervais et Vincent Lavoie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQAM, 2014, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paris 7/Lyon 2, Cerilac/Passages XX-XXI. INHA, 2014, Paris/Lyon, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique des images en temps de détresse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Image, Histoire, Langage, dir. Jacques Aumont, Michel Marie et Roger Odin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris 3/INHA, 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Université Lumière Lyon 2, 2014, Lyon, France</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01984648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La mort de Marion Crane ou Suzanne ressuscitée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Muito Além da Adapataçao. Literatura, cinema e outras artes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, 2014, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au Colloque &amp;quot;Expanded cinema et art médiatique : quelles politiques du sensible ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Expanded cinema et art médiatique : quelles politiques du sensible ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Paris 3/INHA, 2014, Paris, France</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795495v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A quoi sert le nom de cinéma ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tout ce que l'esthétique permet ! (à l'endroit et au-delà du cinéma)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Brésil</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795656v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Migration d'images et pathosformel dans le cinéma d'Alfred Hitchcock</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Migration d'images et pathosformel dans le cinéma d'Alfred Hitchcock</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Lyon, France</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795516v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La passion selon Jean-Luc Godard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La passion selon Jean-Luc Godard</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Rio de Janeiro, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">A quoi sert le nom de cinéma ?</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795517v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un art d'apparition, suite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Force de figures Le travail de la figurabilité entre texte et image</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795504v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Survivances et critiques du pittoresque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium: "The Picturesque in Film and Theatre"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, Tokyo, Japon. pp.5-19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795671v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une lecture hitchcockienne de Suzanne et les vieillards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Une lecture hitchcockienne de Suzanne et les vieillards</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Porto Alegre, Brésil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfred Hitchcock iconologue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Alfred Hitchcock iconologue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795603v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser l'esthétique du cinéma (avec Jacques Rancière)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vancheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout ce que l'esthétique permet ! (à l'endroit et au-delà du cinéma)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Rio de Janeiro, Brésil</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795607v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'œil pittoresque de Mark Lewis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'oeil de Merleau-Ponty : penser le " visuel " et l'expérience du monde aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lyon, France. pp.169-181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Rio de Janeiro, Brésil</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795667v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exposer Vénus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Renoir père et fils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Survivances et critiques du pittoresque</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795501v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence figurale du montage cinématographique : prolongements métapsychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpositions (1 - 3 Février 2011) Montage des images et production du sens / Bildgrenzen. Montage und visuelle Sinnproduktion Colloque international organisé par le FNS Bildkritik eikones (Bâle) et le Centre Allemand d'Histoire de l'Art (Paris)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00794701v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Violence figurale du montage cinématographique : prolongements métapsychologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interpositions : montage des images et production du sens</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'œil pittoresque et les mémoires savantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'oeil de Merleau-Ponty : penser le " visuel " et l'expérience du monde aujourd'hui</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'architecture ou le plus simple appareil du cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in situ _de visu _in motu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00795623v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cabanes d'Agnès Varda : de &amp;quot;l'échec&amp;quot; au &amp;quot;cinéma</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les cabanes de Varda : de l'échec au cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Paris, France. p 121-132</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00597943v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Criticism and cinematographic survivals of Picturesque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vancheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium: "The Picturesque in Film and Theatre"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2011, Tokyo, Japon. pp.5-19</w:t>
+              <w:t xml:space="preserve">, Jan 2011, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...758 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00795628v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-00597943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cabanes de Varda. De l'échec au cinéma</w:t>
               </w:r>
@@ -5550,151 +5550,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Dumont : cinema mysticum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Classiques Garnier. Classiques Garnier, 2022, 978-2-406-13111-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04743125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dictionnaire d'iconologie filmique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vancheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Lyon. 2022, 978-2-7297-1375-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04743195v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04743125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpo celeste. La théologie critique d'Alice Rohwacher.</w:t>
               </w:r>
@@ -6652,903 +6652,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hadewijch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">WARM. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le cinéma de Bruno Dumont en fragments alphabétiques (dir. B. Thomas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-9568325-5-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745135v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mystique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vancheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Warm. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le cinéma de Bruno Dumont en fragments alphabétiques (dir. B. Thomas)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 978-2-9568325-5-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 978-2-9568325-5-3</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous, A. Pelechian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jullier (dir.). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analyse de films en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Nous, A. Pelechian</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981850v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Children of Men, A. Cuaron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jullier. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analyse de films en pratique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981863v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les fils de l'homme (Children of Men, Alfonso Cuaron, 2006)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analyse de films en pratique. 31 exemples commentés d'analyse filmique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-200-62039-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Birds, A. Hitchcock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vancheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jullier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’analyse de films en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Laurent Jullier. </w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumière silencieuse, C. Reygadas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Jullier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’analyse de films en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les fils de l'homme (Children of Men, Alfonso Cuaron, 2006)</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981869v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lumière silencieuse (C. Reygadas, 2007)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vancheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’analyse de films en pratique. 31 exemples commentés d'analyse filmique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-200-62039-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">The Birds, A. Hitchcock</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reprise du travail aux usines Wonder (Pierre Bonneau, Roland Chicheportiche, Liane Estiez, Jacques Willemont, 1968)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analyse de films en pratique. 31 exemples commentés d'analyse filmique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-200-62039-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745131v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Reprise du travail aux usines Wonder, J. Willemont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vancheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laurent Jullier (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’analyse de films en pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Lumière silencieuse (C. Reygadas, 2007)</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981859v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nous (Menq, Artavazd Pelechian, 1969)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Vancheri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Colin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’analyse de films en pratique. 31 exemples commentés d'analyse filmique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 978-2-200-62039-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, 2018</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745133v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Oiseaux (Birds, Alfred Hitchcock, 1963)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Vancheri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Armand Colin. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’analyse de films en pratique. 31 exemples commentés d'analyse filmique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 978-2-200-62039-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...218 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745130v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-04745133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revivre la mort d’Orphée. Politique du pathétique</w:t>
               </w:r>
@@ -8206,51 +8206,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fontanel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pettersen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02962509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09246-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02962586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795464v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795465v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984622v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984638v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795671v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795504v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795628v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597943v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18201-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743195v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743125v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01953808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Savettieri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745136v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745127v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745130v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745133v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983775v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05234249v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Fontanel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pettersen" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Vancheri" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745143v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745164v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745165v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02962509v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-09246-9" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983181v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-02962586v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983206v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247587v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983240v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795449v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795469v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795455v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795465v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795464v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795473v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795453v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795471v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795461v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795486v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795476v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600435v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00600433v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243002v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243006v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745174v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745170v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243009v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05058637v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Thomas" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984526v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984530v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984520v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984542v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984536v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984532v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984594v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984598v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984604v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984611v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984638v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984622v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984619v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984632v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984663v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984658v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984669v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984667v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01984648v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795653v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795495v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795656v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795516v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795517v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795504v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795671v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795514v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795603v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795607v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795667v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795501v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794701v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795627v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795623v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00597943v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795628v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795867v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795884v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795877v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795631v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795637v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795641v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242988v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18201-6" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04032184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Durafour" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Andr&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743125v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743195v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743153v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743177v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01953808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981708v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981726v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743238v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795892v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743287v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795895v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00460123v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia-Laure Thivat" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Genton" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Savettieri" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795887v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745141v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745138v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745135v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745136v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981850v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981863v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745128v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981843v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745127v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745131v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01981859v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745133v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745130v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983188v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983219v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983226v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983775v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983763v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-01983769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00794686v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>