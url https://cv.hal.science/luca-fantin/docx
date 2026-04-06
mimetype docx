--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -845,291 +845,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03822866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of Gender and Age on Self-reported Odor Imagery Ability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case report: Atonic PNES capture in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Hologne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Rumeau</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marc Braun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Husson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosensory Perception</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12078-022-09302-0⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, pp.803145. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fneur.2022.803145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989731v1</w:t>
+                <w:t xml:space="preserve">hal-03905950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case report: Atonic PNES capture in fMRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Hologne</w:t>
+                <w:t xml:space="preserve">Effects of Gender and Age on Self-reported Odor Imagery Ability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloe Pinzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecile Rumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, pp.803145. </w:t>
+              <w:t xml:space="preserve">Chemosensory Perception</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (2), pp.145-153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fneur.2022.803145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12078-022-09302-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03905950v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French Vividness of Olfactory Imagery Questionnaire: A Potential Tool for Diagnosing Olfactory Loss by Assessing Olfactory Imagery?</w:t>
               </w:r>
@@ -1237,447 +1237,682 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imagination olfactive en IRMf : Evaluation de supports visuels facilitateurs</w:t>
+                <w:t xml:space="preserve">Pleasant odor imagination improves tolerance to virtual environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Poster de conférence</w:t>
+              <w:t xml:space="preserve">Visually induced motion sensations symposium (VIMS) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vrije Universiteit Amsterdam, Mar 2026, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">emse-04210951v1</w:t>
+                <w:t xml:space="preserve">hal-05575548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-figurative coloured arrangements, towards a new tool to visually facilitate odour imagery?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The invisible symptoms of VIMS: how virtual immersion affects sensory integration for spatial perception</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadrien Ceyte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Sessa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriela Hossu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...35 lines deleted...]
-                <w:t xml:space="preserve">Muriel Jacquot</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Visually induced motion sensations symposium (VIMS) 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05575532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imagination olfactive en IRMf : Evaluation de supports visuels facilitateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Drouot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Kirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Rumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Basile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6ème congrès scientifique de la Société Française de Résonance Magnétique en Biologie et Médecine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04835798v1</w:t>
+                <w:t xml:space="preserve">emse-04210951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Non-figurative coloured arrangements, towards a new tool to visually facilitate odour imagery?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hossu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Fantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Charroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Felblinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04835798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mécanismes et influences de l’évocation olfactive suggérée par l’environnement visuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Fantin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Neurosciences [q-bio.NC]. Université de Lorraine, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LORR0352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04709043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId52"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1745,51 +1980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="125EA61F"/>
+    <w:nsid w:val="5EAFC3A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1976,51 +2211,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luca-fantin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4359-012X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280493843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ceyte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rumeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70835" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard Orteg&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Manesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121114" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05055604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319661" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04483316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charroud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108836" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Ceyte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#239;ni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-022-00703-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989731v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Pinzano" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rumeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-022-09302-0" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905950v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hologne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braun" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Husson" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.803145" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04210951v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kirsch" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basile" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835798v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04709043v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0352" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luca-fantin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4359-012X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/280493843" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05374895v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Fantin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadrien Ceyte" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Rumeau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Drouot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Hossu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/brb3.70835" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05361106v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ferdenzi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fournel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Richard Orteg&#243;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Manesse" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroimage.2025.121114" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05055604v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0319661" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04483316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Charroud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Felblinger" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Jacquot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2024.108836" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03822866v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Ceyte" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ma&#239;ni" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10055-022-00703-w" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03905950v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hologne" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Braun" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Husson" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fneur.2022.803145" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03989731v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Pinzano" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Rumeau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12078-022-09302-0" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208615v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhor Ramdane-Cherif" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2020.606667" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575548v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575532v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Sessa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04210951v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Kirsch" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Basile" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04835798v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-04709043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LORR0352" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>