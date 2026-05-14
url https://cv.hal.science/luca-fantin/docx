--- v1 (2026-04-06)
+++ v2 (2026-05-14)
@@ -1980,51 +1980,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5EAFC3A9"/>
+    <w:nsid w:val="847EAAD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>