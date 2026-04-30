--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -26,946 +26,1315 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Luca Farina </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Membre scientifique de l'École française de Rome</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Identifiants chercheurs</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdHAL : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId8" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">luca-farina</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> ORCID : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">0000-0002-9552-0169</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> IdRef : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">265230365</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">118166835484835941377</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Présentation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve">Doctorat à Padoue, Venise, Vérone et à Paris (École Pratique des Hautes Études), avec une thèse intitulée : « Astrologie et astronomie arabes dans la Constantinople paléologue » (2022). Lauréat du prix de thèse « Antonio Garzya » (2020), j’ai également suivi l’École annuelle de paléographie grecque à la Bibliothèque Apostolique Vaticane (2020-2021). J’ai été chercheur (Wissenschaftlicher Mitarbeiter) à l’Université de Tübingen (2022-2023) et je suis actuellement membre scientifique de l’École française de Rome.</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transmission of (Arabo-)Byzantine astrological texts: The case of MS Vind. phil. gr. 115</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Transmission of (Arabo-)Byzantine Astrological Texts: The Case of MS Vind. phil. gr. 115</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 137 (1), pp.61-95. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/14r8e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05415362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Staring at the Stars in Palaiologan Constantinople: The Case of the Methodus Inveniendi Horoscopi by Demetrios Chloros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parola del passato: rivista di studi antichi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, LXXVIII (1), pp.81-116. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1400/293804⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04392480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Review of John Abramios’ Profile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">The Greek Fragments of the Works of Māšāʾallāh ibn Aṯarī</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Byzantion : Revue internationale des études byzantines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2143/BYZ.92.0.3291253⟩</w:t>
+              <w:t xml:space="preserve">Mediterranea. International Journal on the Transfer of Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7, pp.225-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21071/mijtk.v7i.13659⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032291v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03628844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A Review of John Abramios’ Profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Byzantion : Revue internationale des études byzantines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 92, pp.205-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2143/BYZ.92.0.3291253⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032291v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">All’ombra del concilio. Noterella in margine alle discussioni teologiche tra Giovanni VI Cantacuzeno e il legato Paolo (1368-1369)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parekbolai. An Electronic Journal for Byzantine Literature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26262/par.v11i0.8199⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03445943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studi sull’Italia bizantina</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vera von Falkenhausen</w:t>
+                <w:t xml:space="preserve">al-Fārābī, L’uno e l’unità: introduzione, testo arabo, traduzione e commento</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Martini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-03915537v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Mandolino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianna Zarantonello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023, 8833397238</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (édition critique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05600378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abstracts of the Free Communications, Thematic Sessions, Round Tables and Posters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Studi sull’Italia bizantina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera von Falkenhausen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Farina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...40 lines deleted...]
-                <w:t xml:space="preserve">hal-03915528v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Di Branco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Viella, 2022, Studi sull’Italia bizantina, 9791254690871</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Abstracts of the Free Communications, Thematic Sessions, Round Tables and Posters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Farina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleftherios Despotakis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2, Edizioni Ca’ Foscari - Digital Publishing, Fondazione Università Ca’ Foscari, 2022, The 24th International Congress of Byzantine Studies, 978-88-6969-634-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-634-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03915528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Grottaferrata, Biblioteca Statale del Monumento Nazionale, Crypt. Α.α.X (gr. 234)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenzo Bongirolami. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scrittura e immagini: Il Codex Purpureus Rossanensis e i manoscritti greci medievali di Grottaferrata. Millenario dedicazione della Basilica di Santa Maria di Grottaferrata 1024-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.140-150, 2024</w:t>
+              <w:t xml:space="preserve">Scrittura e immagini: il Codex Purpureus Rossanensis e una selezione dei manoscritti greci medievali di Grottaferrata : millenario dedicazione della Basilica di Santa Maria di Grottaferrata 1024-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gruppo archeologico latino Colli Albani Bruno Martellotta ODV, pp.140-150, 2024, 9791221068634</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905980v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05602516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grottaferrata, Biblioteca Statale del Monumento Nazionale, Crypt. Α.α.XI+XIII (gr. 323)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">A Glossary of Orosius’ Political and Military Terminology between Latin and Arabic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scrittura e immagini: Il Codex Purpureus Rossanensis e i manoscritti greci medievali di Grottaferrata. Millenario dedicazione della Basilica di Santa Maria di Grottaferrata 1024-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.214-221, 2024</w:t>
+              <w:t xml:space="preserve">Orosius, Seven Books of Histories Against the Pagans (Arabic Version). Introduction, Translation and Commentary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pisa University Press, pp.1535-1550, 2024, 9788833398150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905992v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Glossary of Orosius’ Political and Military Terminology between Latin and Arabic</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Grottaferrata, Biblioteca Statale del Monumento Nazionale, Crypt. Α.α.XI+XIII (gr. 323)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Lorenzo Bongirolami. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orosius, Seven Books of Histories Against the Pagans (Arabic Version). Introduction, Translation and Commentary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pisa University Press, pp.1535-1550, 2024, 9788833398150</w:t>
+              <w:t xml:space="preserve">Scrittura e immagini: il Codex Purpureus Rossanensis e una selezione dei manoscritti greci medievali di Grottaferrata : millenario dedicazione della Basilica di Santa Maria di Grottaferrata 1024-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gruppo archeologico latino Colli Albani Bruno Martellotta ODV, pp.214-221, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04905968v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04905992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Codici ed edizioni del trattato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Farina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pisa University Press. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Al-Fārābī, L’uno e l’unità. Introduzione, testo arabo, traduzione e commento di Cecilia Martini Bonadeo con Sara Abram, Luca Farina, Giovanni Mandolino, Marianna Zarantonello</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.15-30, 2023, 9788833397238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1031,51 +1400,203 @@
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
+<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="E61E899F"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="◦"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -1112,51 +1633,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415362v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Farina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14r8e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392480v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/293804" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.92.0.3291253" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445943v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/par.v11i0.8199" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera von Falkenhausen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Branco" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Despotakis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-634-3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905980v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905992v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905968v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536258v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luca-farina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9552-0169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265230365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/118166835484835941377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Farina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14r8e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/293804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/mijtk.v7i.13659" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.92.0.3291253" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/par.v11i0.8199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Martini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abram" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mandolino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Zarantonello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera von Falkenhausen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Branco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Despotakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-634-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>