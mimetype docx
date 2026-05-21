--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1,1347 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...1295 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100.26109660574px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Luca Farina </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Membre scientifique de l'École française de Rome</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">luca-farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9552-0169</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">265230365</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">118166835484835941377</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=Ar0ah2QAAAAJ&hl=it</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorat à Padoue, Venise, Vérone et à Paris (École Pratique des Hautes Études), avec une thèse intitulée : « Astrologie et astronomie arabes dans la Constantinople paléologue » (2022). Lauréat du prix de thèse « Antonio Garzya » (2020), j’ai également suivi l’École annuelle de paléographie grecque à la Bibliothèque Apostolique Vaticane (2020-2021). J’ai été chercheur (Wissenschaftlicher Mitarbeiter) à l’Université de Tübingen (2022-2023) et je suis actuellement membre scientifique de l’École française de Rome.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Transmission of (Arabo-)Byzantine Astrological Texts: The Case of MS Vind. phil. gr. 115</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges de l’École française de Rome – Moyen Âge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 137 (1), pp.61-95. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14r8e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05415362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Staring at the Stars in Palaiologan Constantinople: The Case of the Methodus Inveniendi Horoscopi by Demetrios Chloros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parola del passato: rivista di studi antichi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, LXXVIII (1), pp.81-116. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1400/293804⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04392480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of John Abramios’ Profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Byzantion : Revue internationale des études byzantines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 92, pp.205-249. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2143/BYZ.92.0.3291253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04032291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Greek Fragments of the Works of Māšāʾallāh ibn Aṯarī</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranea. International Journal on the Transfer of Knowledge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 7, pp.225-279. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21071/mijtk.v7i.13659⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">All’ombra del concilio. Noterella in margine alle discussioni teologiche tra Giovanni VI Cantacuzeno e il legato Paolo (1368-1369)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parekbolai. An Electronic Journal for Byzantine Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26262/par.v11i0.8199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03445943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">al-Fārābī, L’uno e l’unità: introduzione, testo arabo, traduzione e commento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mandolino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianna Zarantonello</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 8833397238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (édition critique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studi sull’Italia bizantina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vera von Falkenhausen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Di Branco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Viella, 2022, Studi sull’Italia bizantina, 9791254690871</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abstracts of the Free Communications, Thematic Sessions, Round Tables and Posters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleftherios Despotakis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2, Edizioni Ca’ Foscari - Digital Publishing, Fondazione Università Ca’ Foscari, 2022, The 24th International Congress of Byzantine Studies, 978-88-6969-634-3. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-634-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03915528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottaferrata, Biblioteca Statale del Monumento Nazionale, Crypt. Α.α.X (gr. 234)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Bongirolami. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrittura e immagini: il Codex Purpureus Rossanensis e una selezione dei manoscritti greci medievali di Grottaferrata : millenario dedicazione della Basilica di Santa Maria di Grottaferrata 1024-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo archeologico latino Colli Albani Bruno Martellotta ODV, pp.140-150, 2024, 9791221068634</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05602516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Glossary of Orosius’ Political and Military Terminology between Latin and Arabic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orosius, Seven Books of Histories Against the Pagans (Arabic Version). Introduction, Translation and Commentary</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pisa University Press, pp.1535-1550, 2024, 9788833398150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grottaferrata, Biblioteca Statale del Monumento Nazionale, Crypt. Α.α.XI+XIII (gr. 323)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Lorenzo Bongirolami. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scrittura e immagini: il Codex Purpureus Rossanensis e una selezione dei manoscritti greci medievali di Grottaferrata : millenario dedicazione della Basilica di Santa Maria di Grottaferrata 1024-2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo archeologico latino Colli Albani Bruno Martellotta ODV, pp.214-221, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04905992v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Codici ed edizioni del trattato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Farina</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pisa University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Al-Fārābī, L’uno e l’unità. Introduzione, testo arabo, traduzione e commento di Cecilia Martini Bonadeo con Sara Abram, Luca Farina, Giovanni Mandolino, Marianna Zarantonello</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.15-30, 2023, 9788833397238</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of L’Isagoge di Porfirio e la sua ricezione tardoantica e medievale. XII Settimana di Formazione GrAL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Abram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luca Farina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovanni Mandolino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017, pp.361-368. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.BPM.5.116005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05607959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId41"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -1402,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E61E899F"/>
+    <w:nsid w:val="9DFC92DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1633,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luca-farina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9552-0169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265230365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/118166835484835941377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415362v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Farina" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14r8e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392480v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/293804" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/mijtk.v7i.13659" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032291v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.92.0.3291253" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445943v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/par.v11i0.8199" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600378v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Martini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abram" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mandolino" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Zarantonello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915537v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera von Falkenhausen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Branco" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915528v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Despotakis" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-634-3" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602516v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905968v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905992v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536258v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/luca-farina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9552-0169" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/265230365" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/118166835484835941377" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=Ar0ah2QAAAAJ&amp;hl=it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05415362v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Farina" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14r8e" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04392480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1400/293804" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032291v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2143/BYZ.92.0.3291253" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628844v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21071/mijtk.v7i.13659" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03445943v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26262/par.v11i0.8199" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600378v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Martini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abram" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Mandolino" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianna Zarantonello" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915537v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera von Falkenhausen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Di Branco" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03915528v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleftherios Despotakis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-634-3" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05602516v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905968v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04905992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536258v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607959v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.BPM.5.116005" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>