--- v0 (2026-03-21)
+++ v1 (2026-05-05)
@@ -1252,252 +1252,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of Embedded Controllers Based on Anytime Computing</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensor Deployment for Network-like Environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrea Quagli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Antonio Bicchi</w:t>
+                <w:t xml:space="preserve">Matteo Gaeta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedetto Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (11), pp.2580-2585. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TAC.2010.2056470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832201v1</w:t>
+                <w:t xml:space="preserve">hal-00832203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensor Deployment for Network-like Environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design of Embedded Controllers Based on Anytime Computing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Quagli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fontanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benedetto Piccoli</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luigi Palopoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Bicchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Automatic Control</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Transactions on Industrial Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (4), pp.492-502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00832203v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00832201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comments on &amp;quot;Necessary and Sufficient Vertex Solutions for Robust Stability Analysis of Families of Linear State Space Systems</w:t>
               </w:r>
@@ -1847,51 +1847,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Lusseyran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 Joint IFAC Conference SSSC, TDS, COSY</w:t>
+              <w:t xml:space="preserve">COSY 2025 - 2nd IFAC Workshop on Control of Complex Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CentraleSupélec, Jun 2025, Gif-sur-Yvette, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ifacol.2025.09.526⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
@@ -3587,51 +3587,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing real-time embedded controllers using the anytime computing paradigm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Quagli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fontanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3851,64 +3851,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deployment of sensors in a network-like environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Greco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Gaeta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedetto Piccoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2008 47th IEEE Conference on Decision and Control (CDC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2008, Cancun, Mexico. pp.4257-4262</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4260,131 +4260,251 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03142590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modeling sequential cognitive states via population level cortical dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Virginia Bolelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Greco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05606294v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resource-Aware Control</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Greco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Systems and Control [cs.SY]. Université Paris - Saclay, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05535385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId106"/>
+      <w:footerReference w:type="default" r:id="rId109"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4531,51 +4651,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aazan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111689" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257026v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110434" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03692611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bekcheva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110484" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03105603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Palopoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1798024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Azouit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728093v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2416921" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.04.036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00583525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bicchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quagli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832203v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gaeta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Piccoli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2056470" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Tocchini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Innocenti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pollini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.526" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519543" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04352491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gansheng Tan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuihui Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vierge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945079" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1767" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01648037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1901" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01648034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredi Maggiore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1398" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402494" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDS.2015.7332635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00981115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2014.6862421" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461365" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Falasca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gamba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760933" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2009.5347086" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322840v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Salaris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Weileman Belo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03142590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-05535385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04503485v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aazan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Girard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Greco" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Mason" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2024.111689" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257026v3" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110434" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03692611v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Mounier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bekcheva" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2022.110484" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03411959v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2021.110110" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03105603v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fontanelli" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Palopoli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2020.1798024" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286513v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucien Etienne" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2018.11.014" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098374v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Azouit" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Chaillet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2016.04.023" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00728093v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panteley" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2015.2416921" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827456v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.automatica.2013.04.036" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00583525v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Bicchi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832203v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Gaeta" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedetto Piccoli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAC.2010.2056470" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832201v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Quagli" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832207v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832215v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Tocchini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Innocenti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00832217v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Pollini" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148991v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Tliba" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Yazid Rizi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pastur" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lusseyran" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2025.09.526" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649665v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3501710.3519543" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727152v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-04352491v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gansheng Tan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuihui Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Vierge" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Mu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Min Wang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMC53654.2022.9945079" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113734v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2020.12.1767" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01648037v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1901" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01648034v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfredi Maggiore" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.1398" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322843v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01322834v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402494" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-01264912v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Quadrat" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NDS.2015.7332635" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00981115v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ecc.2014.6862421" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827516v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461328.2461365" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00927743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Falasca" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Gamba" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cdc.2013.6760933" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827539v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827522v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-00652621v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322836v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETFA.2009.5347086" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322840v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Salaris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Augusto Weileman Belo" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322838v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322841v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04527099v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-49555-7_7" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/hal-03142590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11554-8_13" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606294v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Virginia Bolelli" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://centralesupelec.hal.science/tel-05535385v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>