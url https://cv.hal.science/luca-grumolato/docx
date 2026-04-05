--- v0 (2026-03-16)
+++ v1 (2026-04-05)
@@ -2663,291 +2663,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canonical and noncanonical Wnts use a common mechanism to activate completely unrelated coreceptors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Abelson family kinases regulate Frizzled planar cell polarity signaling via Dsh phosphorylation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaskirat Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wang Yanfeng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart Aaronson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marek Mlodzik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 24 (22), pp.2517-2530. </w:t>
+              <w:t xml:space="preserve">, 2010, 24 (19), pp.2157-2168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.1957710⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.1961010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043757v1</w:t>
+                <w:t xml:space="preserve">hal-05043762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abelson family kinases regulate Frizzled planar cell polarity signaling via Dsh phosphorylation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Canonical and noncanonical Wnts use a common mechanism to activate completely unrelated coreceptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Grumolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guizhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phyllus Mong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jaskirat Singh</w:t>
+                <w:t xml:space="preserve">Raksha Mudbhary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Yanfeng</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Romi Biswas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 24 (19), pp.2157-2168. </w:t>
+              <w:t xml:space="preserve">, 2010, 24 (22), pp.2517-2530. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/gad.1961010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/gad.1957710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043762v1</w:t>
+                <w:t xml:space="preserve">hal-05043757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diverse mechanisms of Wnt activation and effects of pathway inhibition on proliferation of human gastric carcinoma cells</w:t>
               </w:r>
@@ -3864,307 +3864,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proinflammatory Cytokines TNF‐α and IL‐1α Stimulate Neuropeptide Gene Expression in Adrenochromaffin Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal Perinatal Undernutrition Alters Neuronal and Neuroendocrine Differentiation in the Rat Adrenal Medulla at Weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vaudry</w:t>
+                <w:t xml:space="preserve">Olivier Molendi-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Yon</w:t>
+                <w:t xml:space="preserve">Christine Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-M Hsu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Ait-Ali</w:t>
+                <w:t xml:space="preserve">Jean Lesage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04431.x⟩</w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 147 (6), pp.3050-3059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/en.2005-1331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043788v1</w:t>
+                <w:t xml:space="preserve">hal-05043774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Perinatal Undernutrition Alters Neuronal and Neuroendocrine Differentiation in the Rat Adrenal Medulla at Weaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proinflammatory Cytokines TNF‐α and IL‐1α Stimulate Neuropeptide Gene Expression in Adrenochromaffin Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Turquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Molendi-Coste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Grumolato</w:t>
+                <w:t xml:space="preserve">H. Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Laborie</w:t>
+                <w:t xml:space="preserve">L. Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lesage</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Maubert</w:t>
+                <w:t xml:space="preserve">C-M Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 971 (1), pp.45-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04431.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2005-1331⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043774v1</w:t>
+                <w:t xml:space="preserve">hal-05043788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible implication of the transcriptional regulator Id3 in PACAP-induced pro-survival signaling during PC12 cell differentiation</w:t>
               </w:r>
@@ -5236,295 +5236,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02334634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of frog chromogranin B reveals conservation of selective sequences encoding potential novel regulatory peptides 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pituitary Adenylate Cyclase-Activating Polypeptide Stimulates Secretoneurin Release and Secretogranin II Gene Transcription in Bovine Adrenochromaffin Cells through Multiple Signaling Pathways and Increased Binding of Pre-Existing Activator Protein-1-Like Transcription Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Turquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Grumolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Jégou</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(01)03296-3⟩</w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 60 (1), pp.42-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1124/mol.60.1.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043793v1</w:t>
+                <w:t xml:space="preserve">hal-02334699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary Adenylate Cyclase-Activating Polypeptide Stimulates Secretoneurin Release and Secretogranin II Gene Transcription in Bovine Adrenochromaffin Cells through Multiple Signaling Pathways and Increased Binding of Pre-Existing Activator Protein-1-Like Transcription Factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of frog chromogranin B reveals conservation of selective sequences encoding potential novel regulatory peptides 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djida Aït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Turquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Yon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Fournier</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 60 (1), pp.42-52. </w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 511 (1-3), pp.127-132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1124/mol.60.1.42⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(01)03296-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02334699v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological and Molecular Characterization of 5-Hydroxytryptamine 7 Receptors in the Rat Adrenal Gland</w:t>
               </w:r>
@@ -7034,51 +7034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Chhouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grumolato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020504" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04405493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoggard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Truong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Rogic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Pant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27108-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Alexis Barbero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villanueva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nsengimana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-021-00776-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Miloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabaud Gibouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102829" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122601" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guernet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.03.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LKRH76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Abid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643504" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish&#160;kumar Mungamuri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sachidanandam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jayaprakash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Aaronson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2016.1227894" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Brenda Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lorenzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elisa Picco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Barbero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sebasti&#225;n Dergan-Dylon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22426" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny-Love Manecka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardar Faisal Mahmood" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lihrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.434597" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizhong Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Haremaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Kumar Mungamuri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllus Mong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatherina Serysheva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebist Berhane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubilay Demir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.88" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Murk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bernstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Aaronson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.09.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Weber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mlodzik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2011.01.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Molendi-Coste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02159.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLJ02SCL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Vijayakumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Rus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Yao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2011.03.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043757v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksha Mudbhary" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romi Biswas" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1957710" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043762v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaskirat Singh" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yanfeng" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1961010" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asciutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Akiri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vijayakumar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aaronson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.475" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Arroyave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Qiao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200810137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contesse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lefebvre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lenglet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07435809809032670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Ghzili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Lesage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.06-075820" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel G. Elkahloun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertherat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2007-1253" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Ali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04510.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2119N5VG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043788v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M Hsu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04431.x" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRMZS69X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043774v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molendi-Coste" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1331" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043771v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2006.06.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS9HS2KG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grouzmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21571" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida A&#239;t-Ali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Turquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2003-0129" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02426.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334705v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-0106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2002-021748" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043790v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.7.8880" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334634v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04511.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DBM6T0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie J&#233;gou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)03296-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334699v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.60.1.42" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.56.3.552" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vinchent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laratte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165031v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164767v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B. Cortot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559723v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulika Kherrouche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotteau-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156994v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329615v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Morabito" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2020-3683" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grumolato" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4266(04)95922-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Chhouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grumolato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020504" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04405493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoggard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Truong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Rogic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Pant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27108-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Alexis Barbero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villanueva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nsengimana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-021-00776-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Miloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabaud Gibouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102829" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122601" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guernet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.03.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LKRH76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Abid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643504" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish&#160;kumar Mungamuri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sachidanandam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jayaprakash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Aaronson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2016.1227894" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Brenda Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lorenzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elisa Picco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Barbero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sebasti&#225;n Dergan-Dylon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22426" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny-Love Manecka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardar Faisal Mahmood" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lihrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.434597" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizhong Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Haremaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Kumar Mungamuri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllus Mong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatherina Serysheva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebist Berhane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubilay Demir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.88" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Murk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bernstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Aaronson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.09.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Weber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mlodzik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2011.01.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Molendi-Coste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02159.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLJ02SCL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Vijayakumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Rus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Yao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2011.03.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaskirat Singh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yanfeng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1961010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksha Mudbhary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romi Biswas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1957710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asciutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Akiri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vijayakumar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aaronson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.475" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Arroyave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Qiao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200810137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contesse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lefebvre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lenglet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07435809809032670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Ghzili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Lesage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.06-075820" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel G. Elkahloun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertherat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2007-1253" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Ali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04510.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2119N5VG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molendi-Coste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1331" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M Hsu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04431.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRMZS69X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043771v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2006.06.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS9HS2KG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grouzmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21571" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida A&#239;t-Ali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Turquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2003-0129" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02426.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334705v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-0106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2002-021748" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043790v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.7.8880" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334634v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04511.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DBM6T0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.60.1.42" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie J&#233;gou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)03296-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.56.3.552" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vinchent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laratte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165031v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164767v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B. Cortot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559723v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulika Kherrouche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotteau-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156994v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329615v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Morabito" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2020-3683" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grumolato" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4266(04)95922-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>