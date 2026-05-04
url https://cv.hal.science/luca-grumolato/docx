--- v1 (2026-04-05)
+++ v2 (2026-05-04)
@@ -3718,453 +3718,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary Adenylate Cyclase‐Activating Polypeptide Regulates Neuroendocrine Markers and Transcription Factors in Differentiating Pheochromocytoma Cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal Perinatal Undernutrition Alters Neuronal and Neuroendocrine Differentiation in the Rat Adrenal Medulla at Weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Molendi-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Turquier</w:t>
+                <w:t xml:space="preserve">Christine Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ait-Ali</w:t>
+                <w:t xml:space="preserve">Jean Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Fournier</w:t>
+                <w:t xml:space="preserve">Eric Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 971 (1), pp.467-470. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 147 (6), pp.3050-3059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04510.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/en.2005-1331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043786v1</w:t>
+                <w:t xml:space="preserve">hal-05043774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Perinatal Undernutrition Alters Neuronal and Neuroendocrine Differentiation in the Rat Adrenal Medulla at Weaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proinflammatory Cytokines TNF‐α and IL‐1α Stimulate Neuropeptide Gene Expression in Adrenochromaffin Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Turquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Molendi-Coste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Grumolato</w:t>
+                <w:t xml:space="preserve">H. Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Laborie</w:t>
+                <w:t xml:space="preserve">L. Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lesage</w:t>
+                <w:t xml:space="preserve">C-M Hsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maubert</w:t>
+                <w:t xml:space="preserve">D. Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 147 (6), pp.3050-3059. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 971 (1), pp.45-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2005-1331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04431.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043774v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proinflammatory Cytokines TNF‐α and IL‐1α Stimulate Neuropeptide Gene Expression in Adrenochromaffin Cells</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId162" w:history="1">
+                <w:t xml:space="preserve">Pituitary Adenylate Cyclase‐Activating Polypeptide Regulates Neuroendocrine Markers and Transcription Factors in Differentiating Pheochromocytoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Grumolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Turquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">L. Yon</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-M Hsu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">D. Ait-Ali</w:t>
+                <w:t xml:space="preserve">A. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 971 (1), pp.45-48. </w:t>
+              <w:t xml:space="preserve">, 2006, 971 (1), pp.467-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04431.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04510.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043788v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible implication of the transcriptional regulator Id3 in PACAP-induced pro-survival signaling during PC12 cell differentiation</w:t>
               </w:r>
@@ -4956,307 +4956,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Splice Variants of Type I Pituitary Adenylate Cyclase-Activating Polypeptide Receptor in Frog Exhibit Altered Adenylate Cyclase Stimulation and Differential Relative Abundance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+                <w:t xml:space="preserve">Pituiray adnylate cylcase-activating polypeptide stimulates secretoneurin release ans secretogranin II gene transcription in bovine adrenochromaffin cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Turquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Turquier</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 143 (7), pp.2680-2692. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 971 (1), pp.471-473. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/endo.143.7.8880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04511.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043790v1</w:t>
+                <w:t xml:space="preserve">hal-02334634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituiray adnylate cylcase-activating polypeptide stimulates secretoneurin release ans secretogranin II gene transcription in bovine adrenochromaffin cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Splice Variants of Type I Pituitary Adenylate Cyclase-Activating Polypeptide Receptor in Frog Exhibit Altered Adenylate Cyclase Stimulation and Differential Relative Abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Grumolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Turquier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (7), pp.2680-2692. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1210/endo.143.7.8880⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04511.x⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02334634v1</w:t>
+                <w:t xml:space="preserve">hal-05043790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pituitary Adenylate Cyclase-Activating Polypeptide Stimulates Secretoneurin Release and Secretogranin II Gene Transcription in Bovine Adrenochromaffin Cells through Multiple Signaling Pathways and Increased Binding of Pre-Existing Activator Protein-1-Like Transcription Factors</w:t>
               </w:r>
@@ -6759,51 +6759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Turquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7034,51 +7034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Chhouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grumolato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020504" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04405493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoggard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Truong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Rogic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Pant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27108-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Alexis Barbero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villanueva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nsengimana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-021-00776-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Miloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabaud Gibouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102829" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122601" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guernet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.03.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LKRH76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Abid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643504" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish&#160;kumar Mungamuri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sachidanandam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jayaprakash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Aaronson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2016.1227894" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Brenda Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lorenzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elisa Picco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Barbero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sebasti&#225;n Dergan-Dylon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22426" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny-Love Manecka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardar Faisal Mahmood" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lihrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.434597" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizhong Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Haremaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Kumar Mungamuri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllus Mong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatherina Serysheva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebist Berhane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubilay Demir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.88" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Murk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bernstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Aaronson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.09.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Weber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mlodzik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2011.01.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Molendi-Coste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02159.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLJ02SCL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Vijayakumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Rus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Yao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2011.03.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaskirat Singh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yanfeng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1961010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksha Mudbhary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romi Biswas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1957710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asciutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Akiri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vijayakumar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aaronson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.475" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Arroyave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Qiao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200810137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contesse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lefebvre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lenglet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07435809809032670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Ghzili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Lesage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.06-075820" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel G. Elkahloun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertherat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2007-1253" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Ali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04510.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2119N5VG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molendi-Coste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1331" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M Hsu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04431.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRMZS69X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043771v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2006.06.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS9HS2KG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grouzmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21571" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida A&#239;t-Ali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Turquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2003-0129" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02426.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334705v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-0106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2002-021748" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043790v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.7.8880" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334634v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04511.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DBM6T0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.60.1.42" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie J&#233;gou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)03296-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.56.3.552" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vinchent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laratte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165031v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164767v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B. Cortot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559723v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulika Kherrouche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotteau-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156994v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329615v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Morabito" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2020-3683" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grumolato" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4266(04)95922-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Chhouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grumolato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020504" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04405493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoggard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Truong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Rogic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Pant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27108-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Alexis Barbero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villanueva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nsengimana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-021-00776-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Miloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabaud Gibouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102829" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122601" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guernet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.03.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LKRH76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Abid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643504" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish&#160;kumar Mungamuri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sachidanandam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jayaprakash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Aaronson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2016.1227894" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Brenda Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lorenzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elisa Picco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Barbero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sebasti&#225;n Dergan-Dylon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22426" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny-Love Manecka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardar Faisal Mahmood" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lihrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.434597" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizhong Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Haremaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Kumar Mungamuri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllus Mong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatherina Serysheva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebist Berhane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubilay Demir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.88" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Murk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bernstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Aaronson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.09.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Weber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mlodzik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2011.01.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Molendi-Coste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02159.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLJ02SCL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Vijayakumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Rus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Yao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2011.03.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaskirat Singh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yanfeng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1961010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksha Mudbhary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romi Biswas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1957710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asciutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Akiri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vijayakumar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aaronson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.475" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Arroyave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Qiao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200810137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contesse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lefebvre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lenglet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07435809809032670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Ghzili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Lesage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.06-075820" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel G. Elkahloun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertherat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2007-1253" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molendi-Coste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1331" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turquier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M Hsu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Ali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04431.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRMZS69X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04510.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2119N5VG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043771v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2006.06.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS9HS2KG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grouzmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21571" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida A&#239;t-Ali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Turquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2003-0129" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02426.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334705v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-0106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2002-021748" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04511.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DBM6T0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043790v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.7.8880" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.60.1.42" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie J&#233;gou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)03296-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.56.3.552" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vinchent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laratte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165031v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164767v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B. Cortot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559723v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulika Kherrouche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotteau-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156994v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329615v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Morabito" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2020-3683" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grumolato" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4266(04)95922-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>