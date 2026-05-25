--- v2 (2026-05-04)
+++ v3 (2026-05-25)
@@ -2279,411 +2279,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05043743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Piece to the Unsolved Planar Cell Polarity Puzzle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal Perinatal Undernutrition has Long-Term Consequences on Morphology, Function and Gene Expression of the Adrenal Medulla in the Adult Male Rat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ursula Weber</w:t>
+                <w:t xml:space="preserve">C. Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marek Mlodzik</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Molendi-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Breton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Montel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Developmental Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.devcel.2011.01.013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (8), pp.711-724. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02159.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043754v1</w:t>
+                <w:t xml:space="preserve">hal-05043752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Perinatal Undernutrition has Long-Term Consequences on Morphology, Function and Gene Expression of the Adrenal Medulla in the Adult Male Rat</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Frequency Canonical Wnt Activation in Multiple Sarcoma Subtypes Drives Proliferation through a TCF/β-Catenin Target Gene, CDC25A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Vandenbulcke</w:t>
+                <w:t xml:space="preserve">Sapna Vijayakumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guizhong Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ioana Rus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shen Yao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroendocrinology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1365-2826.2011.02159.x⟩</w:t>
+              <w:t xml:space="preserve">Cancer Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 19 (5), pp.601-612. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ccr.2011.03.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05043752v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Frequency Canonical Wnt Activation in Multiple Sarcoma Subtypes Drives Proliferation through a TCF/β-Catenin Target Gene, CDC25A</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ioana Rus</w:t>
+                <w:t xml:space="preserve">A New Piece to the Unsolved Planar Cell Polarity Puzzle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shen Yao</w:t>
+                <w:t xml:space="preserve">Ursula Weber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yan Chen</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marek Mlodzik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancer Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 19 (5), pp.601-612. </w:t>
+              <w:t xml:space="preserve">Developmental Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (2), pp.146-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ccr.2011.03.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.devcel.2011.01.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043750v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abelson family kinases regulate Frizzled planar cell polarity signaling via Dsh phosphorylation</w:t>
               </w:r>
@@ -2721,51 +2721,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart Aaronson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Mlodzik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genes and Development</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24 (19), pp.2157-2168. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3076,51 +3076,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Canonical Wnts function as potent regulators of osteogenesis by human mesenchymal stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guizhong Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sapna Vijayakumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3718,453 +3718,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04847275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal Perinatal Undernutrition Alters Neuronal and Neuroendocrine Differentiation in the Rat Adrenal Medulla at Weaning</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pituitary Adenylate Cyclase‐Activating Polypeptide Regulates Neuroendocrine Markers and Transcription Factors in Differentiating Pheochromocytoma Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Grumolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Molendi-Coste</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Luca Grumolato</w:t>
+                <w:t xml:space="preserve">D. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Laborie</w:t>
+                <w:t xml:space="preserve">V. Turquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lesage</w:t>
+                <w:t xml:space="preserve">D. Ait-Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Maubert</w:t>
+                <w:t xml:space="preserve">A. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 147 (6), pp.3050-3059. </w:t>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 971 (1), pp.467-470. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/en.2005-1331⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04510.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05043774v1</w:t>
+                <w:t xml:space="preserve">hal-05043786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proinflammatory Cytokines TNF‐α and IL‐1α Stimulate Neuropeptide Gene Expression in Adrenochromaffin Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maternal Perinatal Undernutrition Alters Neuronal and Neuroendocrine Differentiation in the Rat Adrenal Medulla at Weaning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Vaudry</w:t>
+                <w:t xml:space="preserve">Olivier Molendi-Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Yon</w:t>
+                <w:t xml:space="preserve">Christine Laborie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C-M Hsu</w:t>
+                <w:t xml:space="preserve">Jean Lesage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Ait-Ali</w:t>
+                <w:t xml:space="preserve">Eric Maubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 971 (1), pp.45-48. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 147 (6), pp.3050-3059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04431.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/en.2005-1331⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-05043788v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043774v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary Adenylate Cyclase‐Activating Polypeptide Regulates Neuroendocrine Markers and Transcription Factors in Differentiating Pheochromocytoma Cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luca Grumolato</w:t>
+                <w:t xml:space="preserve">Proinflammatory Cytokines TNF‐α and IL‐1α Stimulate Neuropeptide Gene Expression in Adrenochromaffin Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Turquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Vaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Alexandre</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId171" w:history="1">
+                <w:t xml:space="preserve">L. Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C-M Hsu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Ait-Ali</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 971 (1), pp.467-470. </w:t>
+              <w:t xml:space="preserve">, 2006, 971 (1), pp.45-48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04510.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04431.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043786v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05043788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Possible implication of the transcriptional regulator Id3 in PACAP-induced pro-survival signaling during PC12 cell differentiation</w:t>
               </w:r>
@@ -4956,575 +4956,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01706414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituiray adnylate cylcase-activating polypeptide stimulates secretoneurin release ans secretogranin II gene transcription in bovine adrenochromaffin cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Novel Splice Variants of Type I Pituitary Adenylate Cyclase-Activating Polypeptide Receptor in Frog Exhibit Altered Adenylate Cyclase Stimulation and Differential Relative Abundance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexandre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Grumolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Turquier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">D. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 971 (1), pp.471-473. </w:t>
+              <w:t xml:space="preserve">Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 143 (7), pp.2680-2692. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04511.x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/endo.143.7.8880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334634v1</w:t>
+                <w:t xml:space="preserve">hal-05043790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novel Splice Variants of Type I Pituitary Adenylate Cyclase-Activating Polypeptide Receptor in Frog Exhibit Altered Adenylate Cyclase Stimulation and Differential Relative Abundance</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hubert Vaudry</w:t>
+                <w:t xml:space="preserve">Pituiray adnylate cylcase-activating polypeptide stimulates secretoneurin release ans secretogranin II gene transcription in bovine adrenochromaffin cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Turquier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valérie Turquier</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Endocrinology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of the New York Academy of Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 971 (1), pp.471-473. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1749-6632.2002.tb04511.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/endo.143.7.8880⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05043790v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pituitary Adenylate Cyclase-Activating Polypeptide Stimulates Secretoneurin Release and Secretogranin II Gene Transcription in Bovine Adrenochromaffin Cells through Multiple Signaling Pathways and Increased Binding of Pre-Existing Activator Protein-1-Like Transcription Factors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular characterization of frog chromogranin B reveals conservation of selective sequences encoding potential novel regulatory peptides 1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Djida Aït-Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Turquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Yon</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alain Fournier</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Jégou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1124/mol.60.1.42⟩</w:t>
+              <w:t xml:space="preserve">FEBS Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 511 (1-3), pp.127-132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/s0014-5793(01)03296-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02334699v1</w:t>
+                <w:t xml:space="preserve">hal-05043793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular characterization of frog chromogranin B reveals conservation of selective sequences encoding potential novel regulatory peptides 1</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pituitary Adenylate Cyclase-Activating Polypeptide Stimulates Secretoneurin Release and Secretogranin II Gene Transcription in Bovine Adrenochromaffin Cells through Multiple Signaling Pathways and Increased Binding of Pre-Existing Activator Protein-1-Like Transcription Factors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Turquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Grumolato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Alexandre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Jégou</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEBS Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 511 (1-3), pp.127-132. </w:t>
+              <w:t xml:space="preserve">Molecular Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 60 (1), pp.42-52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/s0014-5793(01)03296-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1124/mol.60.1.42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05043793v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02334699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharmacological and Molecular Characterization of 5-Hydroxytryptamine 7 Receptors in the Rat Adrenal Gland</w:t>
               </w:r>
@@ -6759,51 +6759,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Montero-Hadjadje</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Turquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Grumolato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7034,51 +7034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Chhouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grumolato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020504" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04405493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoggard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Truong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Rogic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Pant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27108-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Alexis Barbero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villanueva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nsengimana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-021-00776-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Miloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabaud Gibouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102829" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122601" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guernet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.03.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LKRH76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Abid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643504" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish&#160;kumar Mungamuri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sachidanandam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jayaprakash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Aaronson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2016.1227894" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Brenda Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lorenzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elisa Picco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Barbero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sebasti&#225;n Dergan-Dylon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22426" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny-Love Manecka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardar Faisal Mahmood" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lihrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.434597" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizhong Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Haremaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Kumar Mungamuri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllus Mong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatherina Serysheva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebist Berhane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubilay Demir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.88" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Murk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bernstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Aaronson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.09.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043754v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Weber" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mlodzik" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2011.01.013" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043752v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborie" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Molendi-Coste" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02159.x" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLJ02SCL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043750v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Vijayakumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Rus" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Yao" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2011.03.010" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaskirat Singh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yanfeng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1961010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksha Mudbhary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romi Biswas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1957710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asciutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Akiri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vijayakumar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aaronson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.475" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Arroyave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Qiao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200810137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contesse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lefebvre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lenglet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07435809809032670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Ghzili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Lesage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.06-075820" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel G. Elkahloun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertherat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2007-1253" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043774v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molendi-Coste" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1331" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043788v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turquier" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudry" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M Hsu" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Ali" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04431.x" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRMZS69X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043786v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandre" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04510.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2119N5VG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043771v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2006.06.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS9HS2KG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grouzmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21571" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida A&#239;t-Ali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Turquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2003-0129" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02426.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334705v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-0106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2002-021748" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334634v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04511.x" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DBM6T0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043790v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.7.8880" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334699v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.60.1.42" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043793v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie J&#233;gou" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)03296-3" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.56.3.552" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vinchent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laratte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165031v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164767v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B. Cortot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559723v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulika Kherrouche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotteau-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156994v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329615v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Morabito" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2020-3683" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grumolato" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4266(04)95922-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05292896v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Brunet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Alexandre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiyoung Lee" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bracquemond" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-61788-w" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397502v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Yamine Mallouki" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loubna Boukhzar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Dumont" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Az&#233;nor Abgrall" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Gras" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1172/jci.insight.189775" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043716v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssein Chhouri" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Grumolato" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers15020504" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04405493v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fernandes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoggard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jamme" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Paget" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jose Truong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/1878-0261.13397" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043720v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Rogic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ila Pant" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Fernandez-Rodriguez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Edwards" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-27108-8" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139244v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Victoria Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Alexis Barbero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Bel&#233;n Villanueva" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Nsengimana" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12929-021-00776-w" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02957363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadjer Miloudi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bohers" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Guillonneau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Taly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cabaud Gibouin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers12102829" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043732v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirna Swayden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Anouar" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells9122601" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017519v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Guernet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ymeth.2017.03.007" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H6LKRH76-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777667v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdallah Hamieh" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorthe Cartier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssni Abid" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Calas" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Burel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15252/embr.201643504" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02376161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish&#160;kumar Mungamuri" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ravi Sachidanandam" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anitha Jayaprakash" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molcel.2016.06.017" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017522v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart A. Aaronson" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23723556.2016.1227894" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043739v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Brenda Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Lorenzo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Elisa Picco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gast&#243;n Barbero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Sebasti&#225;n Dergan-Dylon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mc.22426" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427077v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Destiny-Love Manecka" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sardar Faisal Mahmood" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lihrmann" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1074/jbc.M112.434597" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02017513v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guizhong Liu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomomi Haremaki" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathish Kumar Mungamuri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phyllus Mong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1003603" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043746v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekatherina Serysheva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hebist Berhane" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kubilay Demir" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Balmer" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/embor.2013.88" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043743v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Murk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Bernstein" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart Aaronson" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2013.09.009" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043752v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laborie" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Molendi-Coste" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Breton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Montel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Vandenbulcke" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2826.2011.02159.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HLJ02SCL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043750v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sapna Vijayakumar" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Rus" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shen Yao" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Chen" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ccr.2011.03.010" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043754v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ursula Weber" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Mlodzik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.devcel.2011.01.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043762v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaskirat Singh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wang Yanfeng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1961010" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043757v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raksha Mudbhary" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romi Biswas" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/gad.1957710" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043760v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Asciutti" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Akiri" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vijayakumar" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aaronson" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/onc.2010.475" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043763v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randy Arroyave" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huifang Qiao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.200810137" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043799v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Delarue" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Contesse" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Lefebvre" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Lenglet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/07435809809032670" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01962747v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Ghzili" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maite Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Gasman" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean J. Lesage" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1096/fj.06-075820" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thouennon" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel G. Elkahloun" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Guillemot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Paule Gimenez-Roqueplo" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bertherat" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2007-1253" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847275v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gasman" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043786v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Alexandre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Turquier" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Ait-Ali" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fournier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04510.x" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2119N5VG-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043774v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Molendi-Coste" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Laborie" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lesage" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Maubert" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2005-1331" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043788v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Vaudry" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Yon" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C-M Hsu" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04431.x" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-TRMZS69X-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043771v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Thou&#235;nnon" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Vaudry" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.regpep.2006.06.015" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FS9HS2KG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706431v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#239;t&#233; Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grouzmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.21571" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334636v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djida A&#239;t-Ali" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Turquier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Yon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Jourdain" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/me.2003-0129" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043781v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Louiset" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1046/j.1460-9568.2003.02426.x" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334705v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Coulouarn" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/en.2002-0106" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01706414v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Leprince" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2002-021748" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043790v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fournier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/endo.143.7.8880" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334634v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1749-6632.2002.tb04511.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-8DBM6T0F-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043793v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie J&#233;gou" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0014-5793(01)03296-3" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02334699v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.60.1.42" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02427287v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1124/mol.56.3.552" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05370296v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tellier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Vinchent" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Laratte" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05165031v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Del Mar Blanquer-Rossell&#243;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164767v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis B. Cortot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04559723v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoulika Kherrouche" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Chotteau-Leli&#232;vre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329616v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05157033v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156994v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329615v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Morabito" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lepr&#234;tre" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/1538-7445.AM2020-3683" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05369808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Montero-Hadjadje" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Klein" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Grumolato" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0003-4266(04)95922-7" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>