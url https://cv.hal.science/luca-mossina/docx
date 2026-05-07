--- v0 (2026-03-24)
+++ v1 (2026-05-07)
@@ -100,203 +100,203 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conformal Object Detection by Sequential Risk Control</w:t>
+                <w:t xml:space="preserve">Controlling False Positives in Image Segmentation via Conformal Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léo Andéol</w:t>
+                <w:t xml:space="preserve">Luca Mossina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luca Mossina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Gerchinovitz</w:t>
+                <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05399935v1</w:t>
+                <w:t xml:space="preserve">hal-05398216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Controlling False Positives in Image Segmentation via Conformal Prediction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Conformal Object Detection by Sequential Risk Control</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Andéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mossina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Mazoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+                <w:t xml:space="preserve">Sébastien Gerchinovitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05398216v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05399935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -314,64 +314,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal Prediction for Image Segmentation Using Morphological Prediction Sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Mossina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Friedrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Image Computing and Computer Assisted Intervention – MICCAI 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea. pp.78-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
@@ -405,77 +405,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal Semantic Image Segmentation: Post-hoc Quantification of Predictive Uncertainty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mossina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseba Dalmau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Andéol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the IEEE/CVF Conference on Computer Vision and Pattern Recognition (CVPR) Workshops</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Seattle, United States. pp.3574-3584</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -500,90 +500,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conformal prediction for trustworthy detection of railway signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Andéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence De Grancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mossina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AAAI Spring Symposium 2023: AI Trustworthiness Assessment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -621,51 +621,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PUNCC: a Python Library for Predictive Uncertainty Calibration and Conformalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhcine Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mossina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -703,90 +703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confident Object Detection via Conformal Prediction and Conformal Risk Control: an Application to Railway Signaling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Andéol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence De Grancey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mossina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conformal and Probabilistic Prediction with Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Limassol (Chypre), Cyprus. p. 36-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -824,51 +824,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Gas Demand Forecasting With Conformal Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouhcine Mendil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mossina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Nabhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -919,51 +919,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-label Classification for the Generation of Sub-problems in Time-constrained Combinatorial Optimization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Mossina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Rachelson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1192,51 +1192,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399935v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o And&#233;ol" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mossina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazoyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398216v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.05618" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Dalmau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence De Grancey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063441v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nabhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02120128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007396601330141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05398216v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Mossina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05399935v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o And&#233;ol" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazoyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gerchinovitz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04984192v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2503.05618" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565173v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Dalmau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946071v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence De Grancey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560192v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhcine Mendil" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04063441v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03805276v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Nabhan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Pasini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enac.hal.science/hal-02120128v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Rachelson" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0007396601330141" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>