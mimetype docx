--- v0 (2026-03-19)
+++ v1 (2026-04-09)
@@ -106,182 +106,182 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filmer. Être filmé. Une mise en scène collaborative performative.</w:t>
+                <w:t xml:space="preserve">Invisibles exemplarités. D'Haïti à Paris, histoire d'un film, M ap kenbe! (Tenir!)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">David Simonin. </w:t>
+              <w:t xml:space="preserve">Marie Anne Polo de Beaulieu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les fables de l'homme. Pouvoirs des fabulations.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'exemplarité en pratique. Approches pluridisciplinaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 678, Classiques Garnier, 2025, Rencontres, 978-2-406-18407-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18409-6.p.0155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479596v1</w:t>
+                <w:t xml:space="preserve">hal-05479573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Invisibles exemplarités. D'Haïti à Paris, histoire d'un film, M ap kenbe! (Tenir!)</w:t>
+                <w:t xml:space="preserve">Filmer. Être filmé. Une mise en scène collaborative performative.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marie Anne Polo de Beaulieu. </w:t>
+              <w:t xml:space="preserve">David Simonin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'exemplarité en pratique. Approches pluridisciplinaires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les fables de l'homme. Pouvoirs des fabulations.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Kimé, pp.1 - 8, 2025, 978-2-38072-183-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-18409-6.p.0155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05479573v1</w:t>
+                <w:t xml:space="preserve">hal-05479596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Filmer. Être filmé. Une mise en scène collaborative performative</w:t>
               </w:r>
@@ -847,169 +847,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a Unique French Policy of &amp;quot;Cults&amp;quot;? A European Perspective</w:t>
+                <w:t xml:space="preserve">Le sacrifice de l'adepte. Quand les sectes offrent à sortir du monde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulating Religion: Case Studies from around the Globe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition Kluwer, pp.53-72, 2004</w:t>
+              <w:t xml:space="preserve">La mort et l'immortalité encyclopédie des savoirs et des croyances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1361-1374, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256719v1</w:t>
+                <w:t xml:space="preserve">hal-03086103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sacrifice de l'adepte. Quand les sectes offrent à sortir du monde.</w:t>
+                <w:t xml:space="preserve">Is there a Unique French Policy of &amp;quot;Cults&amp;quot;? A European Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">James T. Richardson. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mort et l'immortalité encyclopédie des savoirs et des croyances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1361-1374, 2004</w:t>
+              <w:t xml:space="preserve">Regulating Religion: Case Studies from around the Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition Kluwer, pp.53-72, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086103v1</w:t>
+                <w:t xml:space="preserve">hal-00256719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sacrifice de l'adepte. Quand les sectes offrent de sortir du monde</w:t>
               </w:r>
@@ -4055,51 +4055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479596v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479573v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18409-6.p.0155" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/croire-en-actes/31032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buffetrille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Sales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0190-1281(2011)0000031012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256719v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Couroucli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo de Beaulieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bigg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Capone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45885" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.024.0093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27917" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.016.0017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.17563" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.022.0111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821647v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.1503" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.017.0105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/assr.1999.1080" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lenoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo De Beaulieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45881" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02391349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02385417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18409-6.p.0155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/croire-en-actes/31032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buffetrille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Sales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0190-1281(2011)0000031012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Couroucli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo de Beaulieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bigg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Capone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45885" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.024.0093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27917" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.016.0017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.17563" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.022.0111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821647v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.1503" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.017.0105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/assr.1999.1080" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lenoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo De Beaulieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45881" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02391349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02385417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>