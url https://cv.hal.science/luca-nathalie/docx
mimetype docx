--- v1 (2026-04-09)
+++ v2 (2026-05-09)
@@ -847,242 +847,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sacrifice de l'adepte. Quand les sectes offrent à sortir du monde.</w:t>
+                <w:t xml:space="preserve">Le sacrifice de l'adepte. Quand les sectes offrent de sortir du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric Lenoir et Jean-Philippe de Tonnac. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La mort et l'immortalité encyclopédie des savoirs et des croyances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.1361-1374, 2004</w:t>
+              <w:t xml:space="preserve">Encyclopédie de la mort et de l'immortalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bayard, pp.1360-1371, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03086103v1</w:t>
+                <w:t xml:space="preserve">hal-00256721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a Unique French Policy of &amp;quot;Cults&amp;quot;? A European Perspective</w:t>
+                <w:t xml:space="preserve">Le sacrifice de l'adepte. Quand les sectes offrent à sortir du monde.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Regulating Religion: Case Studies from around the Globe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Edition Kluwer, pp.53-72, 2004</w:t>
+              <w:t xml:space="preserve">La mort et l'immortalité encyclopédie des savoirs et des croyances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.1361-1374, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256719v1</w:t>
+                <w:t xml:space="preserve">hal-03086103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sacrifice de l'adepte. Quand les sectes offrent de sortir du monde</w:t>
+                <w:t xml:space="preserve">Is there a Unique French Policy of &amp;quot;Cults&amp;quot;? A European Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Frédéric Lenoir et Jean-Philippe de Tonnac. </w:t>
+              <w:t xml:space="preserve">James T. Richardson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Encyclopédie de la mort et de l'immortalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bayard, pp.1360-1371, 2004</w:t>
+              <w:t xml:space="preserve">Regulating Religion: Case Studies from around the Globe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edition Kluwer, pp.53-72, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00256721v1</w:t>
+                <w:t xml:space="preserve">hal-00256719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un regard anthropologique sur les sectes</w:t>
               </w:r>
@@ -2496,165 +2496,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00109250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Borrowings go Round and Round. Transcending Borders and Religious Flexibiliy</w:t>
+                <w:t xml:space="preserve">La ronde des emprunts: rupture des frontières et flexibilité religieuse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 47/3 (187), pp.3-10</w:t>
+              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 187, pp.3-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282285v1</w:t>
+                <w:t xml:space="preserve">hal-00282279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La ronde des emprunts: rupture des frontières et flexibilité religieuse</w:t>
+                <w:t xml:space="preserve">Borrowings go Round and Round. Transcending Borders and Religious Flexibiliy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Luca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diogène : Revue internationale des sciences humaines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 187, pp.3-12</w:t>
+              <w:t xml:space="preserve">Diogenes (Engl. ed.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 47/3 (187), pp.3-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00282279v1</w:t>
+                <w:t xml:space="preserve">hal-00282285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pentecôtismes en Corée</w:t>
               </w:r>
@@ -4055,51 +4055,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18409-6.p.0155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/croire-en-actes/31032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buffetrille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Sales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0190-1281(2011)0000031012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086103v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256719v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256721v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Couroucli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo de Beaulieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bigg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Capone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45885" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.024.0093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27917" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.016.0017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.17563" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.022.0111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821647v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.1503" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.017.0105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282285v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282279v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/assr.1999.1080" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lenoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo De Beaulieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45881" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02391349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02385417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479573v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Luca" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-18409-6.p.0155" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479596v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512182v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099632v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456973v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Aubin-Boltanski" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Lamine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/croire-en-actes/31032" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637549v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lambert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Buffetrille" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Sales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277403v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726594v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S0190-1281(2011)0000031012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277416v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086103v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256719v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282297v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04225500v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Baussant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Couroucli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Le Courant" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086020v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092657v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973706v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo de Beaulieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Bigg" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefania Capone" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Wanono Gauthier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45885" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821670v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Buquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouilloud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.024.0093" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03726995v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Madinier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27888" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821590v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.27917" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821618v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.016.0017" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821574v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.17563" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821662v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.11323" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821659v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.022.0111" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821647v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.1503" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821638v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.760" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821624v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.017.0105" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109255v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00109250v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282279v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00282285v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821607v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/assr.1999.1080" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://laas.hal.science/hal-03413289v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Amblard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Bacroix" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Barone" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03092654v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00322688v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256646v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256647v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lenoir" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00256648v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727183v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Anne Polo De Beaulieu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.45881" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973695v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01637533v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02391349v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-02385417v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274620v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>