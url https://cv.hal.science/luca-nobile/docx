--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -548,427 +548,427 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01363570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Grammaire de Condillac face au paradoxe de l'origine naturelle du langage</w:t>
+                <w:t xml:space="preserve">Sémantique et phonologie du système des personnes en italien. Un cas d'iconicité diagrammatique?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Bernard Colombat; Jean-Marie Fournier; Valerie Raby. </w:t>
+              <w:t xml:space="preserve">Louis Begioni; Christine Bracquenier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vers une histoire générale de la grammaire française</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.151-168, 2012, 9782745324306</w:t>
+              <w:t xml:space="preserve">Sémantique et lexicologie des langues d'Europe: théories, méthodes, applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUR, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363574v1</w:t>
+                <w:t xml:space="preserve">hal-00288644v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique et phonologie du système des personnes en italien. Un cas d'iconicité diagrammatique?</w:t>
+                <w:t xml:space="preserve">La voce allo specchio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Louis Begioni; Christine Bracquenier. </w:t>
+              <w:t xml:space="preserve">V. Bambini; I. Ricci; P.M. Bertinetto. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sémantique et lexicologie des langues d'Europe: théories, méthodes, applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PUR, 2012</w:t>
+              <w:t xml:space="preserve">Linguaggio e cervello - Semantica / Language and the brain - Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2, Bulzoni, pp.I.D.4., 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00288644v3</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La voce allo specchio</w:t>
+                <w:t xml:space="preserve">La Grammaire de Condillac face au paradoxe de l'origine naturelle du langage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">V. Bambini; I. Ricci; P.M. Bertinetto. </w:t>
+              <w:t xml:space="preserve">Bernard Colombat; Jean-Marie Fournier; Valerie Raby. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Linguaggio e cervello - Semantica / Language and the brain - Semantics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2, Bulzoni, pp.I.D.4., 2012</w:t>
+              <w:t xml:space="preserve">Vers une histoire générale de la grammaire française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.151-168, 2012, 9782745324306</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382920v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Words in the mirror</w:t>
+                <w:t xml:space="preserve">Les Lumières françaises du conventionnalisme à l'iconicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascal Michelucci; Olga Fischer; Christina Ljungberg. </w:t>
+              <w:t xml:space="preserve">Gerda Hassler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semblance and Signification</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nationale und transnationale Perspektiven der Geschichte der Sprachwissenschaft</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nodus, pp.40-48, 2011</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363606v1</w:t>
+                <w:t xml:space="preserve">hal-01382968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Lumières françaises du conventionnalisme à l'iconicité</w:t>
+                <w:t xml:space="preserve">Words in the mirror</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Gerda Hassler. </w:t>
+              <w:t xml:space="preserve">Pascal Michelucci; Olga Fischer; Christina Ljungberg. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nationale und transnationale Perspektiven der Geschichte der Sprachwissenschaft</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Semblance and Signification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.101-132, 2011, Iconicity in Language and Literature, 9789027243461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/ill.10.06nob⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382968v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues en tant que marchés</w:t>
               </w:r>
@@ -1092,51 +1092,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1273,1399 +1273,1321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02891472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction : Sound symbolism in the age of digital orality. A perspective on language beyond 'nature' and 'culture</w:t>
+                <w:t xml:space="preserve">L'iconicité phonologique dans les neurosciences cognitives et dans la tradition linguistique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signifiances (Signifying)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Formes de l'iconicité en langue française: vers une linguistique analogique, 82 (1), pp.131--169</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05335538v1</w:t>
+                <w:t xml:space="preserve">hal-01298584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : formes de l'iconicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Formes de l'iconicité en langue française: vers une linguistique analogique, 82 (1), pp.1-45</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01367892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'iconicité phonologique dans les neurosciences cognitives et dans la tradition linguistique française</w:t>
+                <w:t xml:space="preserve">Sémantique et phonologie des suffixes altératifs en italien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Français Moderne - Revue de linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Formes de l'iconicité en langue française: vers une linguistique analogique, 82 (1), pp.131--169</w:t>
+              <w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 55 (4), pp.83-98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01298584v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01373532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sémantique et phonologie des suffixes altératifs en italien</w:t>
+                <w:t xml:space="preserve">De Brosses, Jakobson et l'ontogenèse phonologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Studia Universitatis Babes Bolyai - Studia Philologia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, Histoire des théories du son, 29 (1), pp.105-114. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/hel.2007.2914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01373532v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01363617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De Brosses, Jakobson et l'ontogenèse phonologique</w:t>
+                <w:t xml:space="preserve">L'origine fonosimbolica del valore linguistico nel vocalismo dell'italiano standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire Epistémologie Langage</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rivista di Filologia Cognitiva</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.1-45</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01363617v1</w:t>
+                <w:t xml:space="preserve">hal-04127599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'origine fonosimbolica del valore linguistico nel vocalismo dell'italiano standard</w:t>
+                <w:t xml:space="preserve">Filosofia dei linguaggi artificiali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rivista di Filologia Cognitiva</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 1, pp.1-45</w:t>
+              <w:t xml:space="preserve">Antasofia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04127610v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04127599v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Méthodes pour l'étude du symbolisme phonétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de linguistique théorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Philippe Moneret (Faculté de Lettres de Sorbonne-Université), Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03271463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filosofia dei linguaggi artificiali</w:t>
+                <w:t xml:space="preserve">Le naturalisme linguistique dans l'histoire de la pensée et ses enjeux politico-culturels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antasofia</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">Séminaire de linguistique : Théories et pratiques linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPTC (université de Bourgogne), Oct 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04127610v1</w:t>
+                <w:t xml:space="preserve">hal-03271432v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fine-tuning sound symbolism : the role of the articulatory and acoustic features of speech sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sound Symbolism and Crossmodal Correspondences / Symbolisme Phonétique et Correspondances Transmodales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614975v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le symbolisme phonétique des goûts et des arômes, entre universalité et relativité linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études : "La CorpsRelation signifiant – signifié : Approches expérimentales et descriptives du symbolisme phonétique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPTC, Feb 2017, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614992v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du goût des mets au son des mots : recherches expérimentales sur le symbolisme phonétique des goûts et des arômes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordi Ballester</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le festival de la langue française : Le français se met à table</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Angers-Liré-Ancenis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02736240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La place du symbolisme phonétique entre sciences de l'homme et sciences de la nature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sound Symbolism and Crossmodal Correspondences / Symbolisme Phonétique et Correspondances Transmodales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03614964v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La recherche expérimentale sur le symbolisme phonétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de linguistique : Théories et pratiques linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Symbolisme phonétique et histoire des idées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Nobile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de linguistique théorique : introduction à la linguistique analogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symbolisme phonétique et transmodalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">3 (1), 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03959105v1</w:t>
-              </w:r>
-[...608 lines deleted...]
-                <w:t xml:space="preserve">hal-03615005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Image (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The language cortex according to neuroimaging results (1988-2008)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dijon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (dessin)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04268855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système phono-articulatoire du français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dijon, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04235725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2675,269 +2597,269 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teorie fonosimboliche nella storia</w:t>
+                <w:t xml:space="preserve">Onomatopee e fonosimboli in italiano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382989v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onomatopee e fonosimboli in italiano</w:t>
+                <w:t xml:space="preserve">Teorie fonosimboliche nella storia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01382993v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01382989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Onomatopea e fonosimbolismo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edoardo Lombardi Vallauri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 141p., 2016, 9788843080519</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01360668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2947,91 +2869,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il nome di Enea nel vaticinio del lauro eponimo (Aen. VII, 68-70)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05053362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3041,114 +2963,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il 'Trattato della formazione meccanica delle lingue e dei principi fisici dell'etimologia' (1765) di Charles de Brosses : un caso di materialismo linguistico-cognitivo nell'età dei Lumi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Nobile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistics. Università degli studi di Roma I, 2005. Italian. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00353633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId61"/>
+      <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3295,51 +3217,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nobile" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-iconicity-in-language-9780192849489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891479v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01962500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4438" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://benjamins.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.14.04nob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahiers-nodieristes.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363574v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288644v3" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382920v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363606v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.10.06nob" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v3i1.228" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05335538v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52497/signifiances.v3i1.248" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298584v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373532v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363617v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2007.2914" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04127599v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04127610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959105v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03271463v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03271432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614964v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614975v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614992v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03615232v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03615005v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235725v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382989v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382993v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360668v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Lombardi Vallauri" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053362v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353633v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05513708v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Nobile" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://global.oup.com/academic/product/the-oxford-handbook-of-iconicity-in-language-9780192849489" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891479v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01962500v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ballester" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4438" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298582v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://benjamins.com" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.14.04nob" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363570v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cahiers-nodieristes.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00288644v3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382920v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363574v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.honorechampion.com/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382968v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363606v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/ill.10.06nob" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053375v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053385v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03546220v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02891472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18145/signifiances.v3i1.228" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01298584v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01367892v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01373532v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01363617v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/hel.2007.2914" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04127599v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04127610v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03271463v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03271432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614975v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614992v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736240v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03614964v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Monneret" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03615232v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03615005v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03959105v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04268855v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235725v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382993v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01382989v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01360668v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edoardo Lombardi Vallauri" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.carocci.it" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053362v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00353633v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>