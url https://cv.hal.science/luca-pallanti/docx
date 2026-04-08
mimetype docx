--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -1042,217 +1042,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Voltaire et Orthodidacte : quels modèles didactiques pour quels objectifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
+              <w:t xml:space="preserve">Enseigner et apprendre l’orthographe à l’heure du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est, Oct 2021, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03560038v1</w:t>
+                <w:t xml:space="preserve">hal-03615866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Voltaire et Orthodidacte : quels modèles didactiques pour quels objectifs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner et apprendre l’orthographe à l’heure du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est, Oct 2021, Créteil, France</w:t>
+              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03615866v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03560038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annoter des chaines de référence en corpus d'apprenants pour évaluer des compétences textuelles</w:t>
               </w:r>
@@ -1904,51 +1904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gugliotta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Revers&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418601001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0131" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6649" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gugliotta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Revers&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418601001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0131" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6649" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>