--- v1 (2026-04-08)
+++ v2 (2026-05-27)
@@ -617,204 +617,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02941107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Bikialo et Julien Rault (dir.), Imaginaires de la ponctuation. Ordre et inquiétude du discours, revue Linx, no 75</w:t>
+                <w:t xml:space="preserve">Conception d’un parcours d’apprentissage de l’écrit dans les filières professionnelles universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Brissaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méthodal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Méthodologie de l'enseignement/apprentissage des langues Vers l’excellence pédagogique, didactique et linguistique, 3, https://methodal.net/?article238</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487273v1</w:t>
+                <w:t xml:space="preserve">hal-02486914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d’un parcours d’apprentissage de l’écrit dans les filières professionnelles universitaires</w:t>
+                <w:t xml:space="preserve">Stéphane Bikialo et Julien Rault (dir.), Imaginaires de la ponctuation. Ordre et inquiétude du discours, revue Linx, no 75</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.6649⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486914v1</w:t>
+                <w:t xml:space="preserve">hal-02487273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -914,51 +914,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer l’évolution des performances orthographiques d’étudiants en formation professionnelle : méthodes et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1042,217 +1042,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Voltaire et Orthodidacte : quels modèles didactiques pour quels objectifs ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia-Mai Ho-Dac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Silvia Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner et apprendre l’orthographe à l’heure du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Est, Oct 2021, Créteil, France</w:t>
+              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03615866v1</w:t>
+                <w:t xml:space="preserve">hal-03560038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chaînes de référence en corpus scolaire et académique: annotation et interprétation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Voltaire et Orthodidacte : quels modèles didactiques pour quels objectifs ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josette Rebeyrolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La référence : (co-)construction et exploitation (LED2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Grenoble (en distanciel), France</w:t>
+              <w:t xml:space="preserve">Enseigner et apprendre l’orthographe à l’heure du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Est, Oct 2021, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03560038v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03615866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annoter des chaines de référence en corpus d'apprenants pour évaluer des compétences textuelles</w:t>
               </w:r>
@@ -1346,51 +1346,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PRELA 2019 Professionnel·le·s et Recherche en Linguistique Appliquée : défis méthodologiques, enjeux sociétaux et perspectives d’intervention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1428,51 +1428,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développer les compétences rédactionnelles des jeunes adultes dans les filières professionnelles universitaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Jacques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1568,51 +1568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Pallanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Maynard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Brissaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bulea Bronckart Ecaterina; Garcia-Debanc Claudine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’étude du fonctionnement de la langue dans la discipline Français : quelles articulations ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13, Presses Universitaires de Namur, pp.201-219, 2021, 978-2-39029-148-0</w:t>
@@ -1904,51 +1904,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gugliotta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Revers&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418601001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0131" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487273v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6649" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486914v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615866v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05028975v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Gugliotta" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Pallanti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Barletta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Fabry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13654" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575890v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Moysan" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Revers&#233;" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202418601001" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167244v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615837v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Jacques" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.211.0131" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941107v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.7259" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486914v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487273v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.6649" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167193v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02941298v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207807018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560038v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia-Mai Ho-Dac" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Federzoni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Rebeyrolle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615866v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083230v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487229v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01878704v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03615862v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Maynard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167271v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>