--- v0 (2026-03-12)
+++ v1 (2026-04-16)
@@ -386,391 +386,391 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02563090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bakry-Émery curvature and model spaces in sub-Riemannian geometry</w:t>
+                <w:t xml:space="preserve">Branching geodesics in sub-Riemannian geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Barilari</w:t>
+                <w:t xml:space="preserve">Thomas Mietton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematische Annalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 377 (1-2), pp.435-482. </w:t>
+              <w:t xml:space="preserve">Geometric And Functional Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30, pp.1139 - 1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00208-020-01982-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00039-020-00539-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02163180v1</w:t>
+                <w:t xml:space="preserve">hal-02493682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Branching geodesics in sub-Riemannian geometry</w:t>
+                <w:t xml:space="preserve">Bakry-Émery curvature and model spaces in sub-Riemannian geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Mietton</w:t>
+                <w:t xml:space="preserve">Davide Barilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric And Functional Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30, pp.1139 - 1151. </w:t>
+              <w:t xml:space="preserve">Mathematische Annalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 377 (1-2), pp.435-482. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00039-020-00539-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00208-020-01982-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02493682v2</w:t>
+                <w:t xml:space="preserve">hal-02163180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to Sub-Laplacians and their self-adjointness properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Essential Self-Adjointness of Singular Sub-Laplacians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4171/OWR/2019/47⟩</w:t>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.89-112. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11118-018-09760-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02994095v1</w:t>
+                <w:t xml:space="preserve">hal-01981861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Essential Self-Adjointness of Singular Sub-Laplacians</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An introduction to Sub-Laplacians and their self-adjointness properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 53, pp.89-112. </w:t>
+              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.2911-2950. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11118-018-09760-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4171/OWR/2019/47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01981861v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02994095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sub-Riemannian Santaló formula with applications to isoperimetric inequalities and first Dirichlet eigenvalue of hypoelliptic operators</w:t>
               </w:r>
@@ -873,51 +873,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curvature: a variational approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Agrachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Barilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -964,51 +964,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Riemannian interpolation inequalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Barilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1140,222 +1140,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01221661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intrinsic random walks in Riemannian and sub-Riemannian geometry via volume sampling</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A counterexample to gluing theorems for MCP metric measure spaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/cocv/2017037⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 50 (5), pp.781-790. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1112/blms.12186⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259762v1</w:t>
+                <w:t xml:space="preserve">hal-01635434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A counterexample to gluing theorems for MCP metric measure spaces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intrinsic random walks in Riemannian and sub-Riemannian geometry via volume sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrei Agrachev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ugo Boscain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Neel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the London Mathematical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 50 (5), pp.781-790. </w:t>
+              <w:t xml:space="preserve">ESAIM: Control, Optimisation and Calculus of Variations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, inPress, 24 (3), pp.1075-1105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1112/blms.12186⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/cocv/2017037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01635434v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum confinement on non-complete Riemannian manifolds</w:t>
               </w:r>
@@ -1445,51 +1445,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sharp measure contraction property for generalized H-type Carnot groups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Barilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1718,51 +1718,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On Jacobi fields and canonical connection in sub-Riemannian geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Barilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1809,64 +1809,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intrinsic random walks and sub-Laplacians in sub-Riemannian geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ugo Boscain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Neel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1926,51 +1926,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sub-Riemannian curvature in contact geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrei Agrachev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Barilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2290,51 +2290,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Formula for Popp’s Volume in Sub-Riemannian Geometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Barilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2752,51 +2752,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified synthetic Ricci curvature lower bounds for Riemannian and sub-Riemannian structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Davide Barilari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Mondino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3408,51 +3408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Stefani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2023.110099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.12.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163180v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-020-01982-x" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493682v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mietton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-020-00539-z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2019/47" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Franceschi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-018-09760-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221668v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Seri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1549422105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agrachev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0840-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Silveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748017000226" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259762v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Neel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017037" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635434v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12186" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362030v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468967v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021919971750081X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377408v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13658" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lerario" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2017.v15.n1.a7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160902v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/AM2017-2-77" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122735v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2017.04.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160901v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-016-9684-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barilari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rizzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2015013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218376v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-016-1002-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-014-9251-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/agms-2012-0004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Piattella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cacciatori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Gorini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3379290" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brent Tully" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Shaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor D. Karachentsev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M. Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale D. Kocevski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bossio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mondino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Molino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03282295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Stefani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2023.110099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.12.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493682v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mietton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-020-00539-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-020-01982-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Franceschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-018-09760-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2019/47" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221668v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Seri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1549422105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agrachev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0840-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Silveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748017000226" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Neel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362030v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468967v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021919971750081X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377408v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13658" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lerario" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2017.v15.n1.a7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160902v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/AM2017-2-77" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122735v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2017.04.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160901v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-016-9684-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barilari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rizzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2015013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218376v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-016-1002-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-014-9251-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/agms-2012-0004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Piattella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cacciatori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Gorini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3379290" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brent Tully" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Shaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor D. Karachentsev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M. Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale D. Kocevski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bossio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mondino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Molino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03282295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>