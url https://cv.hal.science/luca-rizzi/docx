--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -568,209 +568,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02163180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Essential Self-Adjointness of Singular Sub-Laplacians</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An introduction to Sub-Laplacians and their self-adjointness properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Potential Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11118-018-09760-w⟩</w:t>
+              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 16 (4), pp.2911-2950. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/OWR/2019/47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01981861v1</w:t>
+                <w:t xml:space="preserve">hal-02994095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An introduction to Sub-Laplacians and their self-adjointness properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">On the Essential Self-Adjointness of Singular Sub-Laplacians</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Franceschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dario Prandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luca Rizzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oberwolfach Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 16 (4), pp.2911-2950. </w:t>
+              <w:t xml:space="preserve">Potential Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 53, pp.89-112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/OWR/2019/47⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11118-018-09760-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02994095v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01981861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sub-Riemannian Santaló formula with applications to isoperimetric inequalities and first Dirichlet eigenvalue of hypoelliptic operators</w:t>
               </w:r>
@@ -3408,51 +3408,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Stefani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2023.110099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.12.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493682v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mietton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-020-00539-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-020-01982-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981861v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Franceschi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-018-09760-w" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994095v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2019/47" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221668v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Seri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1549422105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agrachev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0840-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Silveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748017000226" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Neel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362030v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468967v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021919971750081X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377408v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13658" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lerario" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2017.v15.n1.a7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160902v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/AM2017-2-77" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122735v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2017.04.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160901v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-016-9684-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barilari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rizzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2015013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218376v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-016-1002-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-014-9251-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/agms-2012-0004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Piattella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cacciatori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Gorini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3379290" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brent Tully" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Shaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor D. Karachentsev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M. Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale D. Kocevski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bossio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mondino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Molino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03282295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01902740v5" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Chitour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dario Prandi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rizzi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2023.10.004" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921243v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Stefani" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfa.2023.110099" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02563090v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matpur.2020.12.004" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02493682v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mietton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00039-020-00539-z" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163180v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Barilari" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00208-020-01982-x" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994095v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/OWR/2019/47" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01981861v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Franceschi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11118-018-09760-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221668v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Seri" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/jdg/1549422105" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00838195v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrei Agrachev" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/memo/1225" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524541v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00222-018-0840-y" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01221661v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Silveira" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1474748017000226" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01635434v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1112/blms.12186" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01259762v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Boscain" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Neel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2017037" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01362030v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/JST/226" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01468967v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021919971750081X" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01377408v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Serres" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1090/proc/13658" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Lerario" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4310/JSG.2017.v15.n1.a7" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160902v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5817/AM2017-2-77" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122735v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aim.2017.04.024" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01160901v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12220-016-9684-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00931840v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Barilari" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rizzi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cocv/2015013" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218376v3" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00526-016-1002-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01096715v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10883-014-9251-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00751222v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/agms-2012-0004" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01122823v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Piattella" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergio Cacciatori" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Gorini" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1119/1.3379290" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00416760v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Brent Tully" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward J. Shaya" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor D. Karachentsev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne M. Courtois" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale D. Kocevski" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/527428" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05429285v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tania Bossio" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03856993v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Mondino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282474v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Baudoin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Grong" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianmarco Molino" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947678v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01122732v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03282295v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>